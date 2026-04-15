--- v0 (2026-03-20)
+++ v1 (2026-04-15)
@@ -280,1048 +280,1048 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tell me what you cook and I'll tell you who you are. A study of the influence of the representations and identities of aspiring chefs on their intentions to reduce meat in favour of plant-based dishes</w:t>
+                <w:t xml:space="preserve">Do chefs get lost in the sauce? The chefs’ perceptions of the tensions and paradoxes between tradition and modernity in cooking with meat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108642⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.101166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2025.101166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05042097v1</w:t>
+                <w:t xml:space="preserve">hal-05004280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do chefs get lost in the sauce? The chefs’ perceptions of the tensions and paradoxes between tradition and modernity in cooking with meat</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+                <w:t xml:space="preserve">Les composantes de la valeur dans l'auto-organisation équestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2025.101166⟩</w:t>
+              <w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.1-33. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.46298/mos-2025-12515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004280v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913788v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les composantes de la valeur dans l'auto-organisation équestre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Eslan</w:t>
+                <w:t xml:space="preserve">Tell me what you cook and I'll tell you who you are. A study of the influence of the representations and identities of aspiring chefs on their intentions to reduce meat in favour of plant-based dishes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Vial</w:t>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 7, pp.1-33. </w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.46298/mos-2025-12515⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913788v4</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05042097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports club loyalty: General and age-related analysis. An example from recreational riders in riding school</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Biological valorization of urban solid biowaste: A study among circular bioeconomy start-ups in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Professional Business Review</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26668/businessreview/2024.v9i10.4563⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.101545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2024.101545⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719569v1</w:t>
+                <w:t xml:space="preserve">hal-04528996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological valorization of urban solid biowaste: A study among circular bioeconomy start-ups in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les cavaliers « hors structure » : comparaison avec les clients de structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fiche Equipédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 p</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528996v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cavaliers « hors structure » : comparaison avec les clients de structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Les start-ups de collecte et valorisation des biodéchets en ville : une étude de leurs modèles d’affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiche Equipédia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11 p</w:t>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2/2024, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596085v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04795205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les start-ups de collecte et valorisation des biodéchets en ville : une étude de leurs modèles d’affaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Sports club loyalty: General and age-related analysis. An example from recreational riders in riding school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Professional Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (10), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26668/businessreview/2024.v9i10.4563⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795205v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usagers « hors structure » : chiffres clés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Les usagers « hors structure » : quelles relations entretiennent-ils avec les professionnels et que leur manque-t-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiche Equipédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 11 p</w:t>
+              <w:t xml:space="preserve">, 2023, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318047v1</w:t>
+                <w:t xml:space="preserve">hal-04318012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usagers « hors structure » : quelles relations entretiennent-ils avec les professionnels et que leur manque-t-il ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Profil des cavaliers hors structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiche Equipédia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 14 p</w:t>
+              <w:t xml:space="preserve">La REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318012v1</w:t>
+                <w:t xml:space="preserve">hal-04105018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usagers « hors structure » : comment positionner une offre professionnelle de produits/services à leur destination ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiche Equipédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1340,632 +1340,632 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less red meat to be greener? An exploratory study of the representations of sustainable cuisine among French chefs</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Motivations et activités des cavaliers hors structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Estafette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.8-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03882689v1</w:t>
+                <w:t xml:space="preserve">hal-04095135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Horsemeat consumption in France: Determinants and sustainable market perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikpidi Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meat Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 198, pp.109083. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03920150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil des cavaliers hors structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Vial</w:t>
+                <w:t xml:space="preserve">Less red meat to be greener? An exploratory study of the representations of sustainable cuisine among French chefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La REF</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.100627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2022.100627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04105018v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations et activités des cavaliers hors structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Self-organization in equestrian activities: Passion for the practice or passion for the animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Estafette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 157, pp.8-8</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.149-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095135v1</w:t>
+                <w:t xml:space="preserve">hal-04240594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization in equestrian activities: Passion for the practice or passion for the animal</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les usagers « hors structure » : chiffres clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 111, pp.149-176</w:t>
+              <w:t xml:space="preserve">Fiche Equipédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04240594v1</w:t>
+                <w:t xml:space="preserve">hal-04318047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment accompagner le parcours de pratiquants souhaitant être totalement autonomes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Janvier, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2003,90 +2003,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le produit était un animal. Le rôle des représentations et des liens affectifs à l'animal dans la relation au produit viande et sa consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (107), pp.117-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2111,90 +2111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavaliers hors structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La REF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 235, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2213,797 +2213,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux connaître les usagers &amp;quot;hors structure&amp;quot; : les déclencheurs de l'auto-organisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mieux connaître les cavaliers « hors-structure »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La REF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 236, pp.6-6</w:t>
+              <w:t xml:space="preserve">L'Estafette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, pp.8-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03821973v1</w:t>
+                <w:t xml:space="preserve">hal-04072493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux connaître les cavaliers « hors-structure »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mieux connaître les usagers &amp;quot;hors structure&amp;quot; : les déclencheurs de l'auto-organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Estafette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 152, pp.8-8</w:t>
+              <w:t xml:space="preserve">La REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236, pp.6-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04072493v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03821973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopting waste-prevention routines: the role of consumer concern for food waste</w:t>
+                <w:t xml:space="preserve">Healthy eating without wasting food: is it simply a question of organisation?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.213-234</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169581v1</w:t>
+                <w:t xml:space="preserve">hal-03191541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fostering food waste reduction through food practice temporalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 161 (105131), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03138983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy eating without wasting food: is it simply a question of organisation?</w:t>
+                <w:t xml:space="preserve">Adopting waste-prevention routines: the role of consumer concern for food waste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 163, pp.105188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03191541v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidélisation au centre équestre : une enquête auprès d’enfants cavaliers et de leurs parents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Consumer behaviour in the prediction of postharvest losses reduction for fresh strawberries packed in modified atmosphere packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.8307⟩</w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.1-11. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2020.111119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03107330v1</w:t>
+                <w:t xml:space="preserve">hal-02486307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer behaviour in the prediction of postharvest losses reduction for fresh strawberries packed in modified atmosphere packaging</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Fidélisation au centre équestre : une enquête auprès d’enfants cavaliers et de leurs parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Gontard</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oriane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 163, pp.1-11. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 374, pp.71-90. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2020.111119⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.8307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02486307v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03107330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do positional preferences cause welfare gains?</w:t>
               </w:r>
@@ -3091,779 +3091,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02137164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité nutritionnelle du raisin de table : une étude pour définir les appétences des consommateurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Perceived probability of food waste: Influence on consumer attitudes towards and choice of sales promotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2018.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02618337v1</w:t>
+                <w:t xml:space="preserve">hal-02621163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Food leftovers in workplace cafeterias: An exploratory analysis of stated behavior and actual behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2018.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01889268v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived probability of food waste: Influence on consumer attitudes towards and choice of sales promotions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+                <w:t xml:space="preserve">La pratique de l'équitation en centre équestre : Premiers résultats exploratoires sur les attentes, la satisfaction et la fidélité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avril, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02621163v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food leftovers in workplace cafeterias: An exploratory analysis of stated behavior and actual behavior</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+                <w:t xml:space="preserve">Exploring the dynamics of food routines: a practice-based study to understand households’ daily life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Depezay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Castagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2018.04.015⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (12), pp.Online First. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/EJM-10-2017-0775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01807561v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique de l'équitation en centre équestre : Premiers résultats exploratoires sur les attentes, la satisfaction et la fidélité</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qualité nutritionnelle du raisin de table : une étude pour définir les appétences des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Scandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Avril, pp.1-7</w:t>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 347, pp.16-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622315v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02618337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dynamics of food routines: a practice-based study to understand households’ daily life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eloïse Castagna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Marketing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 52 (12), pp.Online First. </w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1108/EJM-10-2017-0775⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01909146v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consentement à payer pour les produits de fraîche découpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 333, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3888,77 +3888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspillage alimentaire en restauration collective : une analyse qualitative des normes personnelles et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, pp.35-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3992,77 +3992,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspillage alimentaire en restauration collective : une analyse qualitative des normes personnelles et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, pp.35-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4212,90 +4212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les internautes face au gaspillage alimentaire : entre préoccupation et scepticisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Forgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vo Ngoc Gagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4355,51 +4355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of goals and public rewards on a prosocial behaviour: an exploratory economic experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,77 +4459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the social value of organic food: a qualitative study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Zepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (3), pp.228-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4588,51 +4588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of goals and public rewards on a prosocial behavior: An exploratory economic experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4696,51 +4696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics of species change subject to risk of climate change and increasing information: a (quasi-)option value analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4800,51 +4800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5094,51 +5094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality promotion through eco-labeling: introduction to the special issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5223,51 +5223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du préjudice monétaire subi par les propriétaires forestiers suite à la tempête Klaus : le cas des dégâts subis par le pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5353,51 +5353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5461,51 +5461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du préjudice monétaire dû à la tempête Klaus pour les propriétaires forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,51 +5569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts économiques des tempêtes ; application à la tempête Klaus et au massif forestier landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique des coûts d'exploitation d'un chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5768,51 +5768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les invendus dans les ventes publiques de bois sur pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5859,51 +5859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of sustainable forest management: differentiation strategies and asymmetric information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5950,51 +5950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can wood storage be profitable ? French experience after the windstorms in 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6085,64 +6085,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarité perçue et cohérence comportementale entre prévention du gaspillage alimentaire et tri des biodéchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6193,51 +6193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Waste to Wardrobe: Exploring Consumer Acceptance of Biowaste-Dyed Sustainable Fashion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opening the Bin 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Mans Université, Dec 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6262,51 +6262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des épluchures aux solutions : quelles communications mettre en place pour inciter au tri des biodéchets ? Une analyse exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Croizat-Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,51 +6314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France. pp.1231-1237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6377,541 +6377,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritère de la viabilité des initiatives de bioclusters circulaires ruraux émergents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mechthild Donner</w:t>
+                <w:t xml:space="preserve">La viande, le végétal et moi. Étude de l'influence des représentations et des identités de chefs en devenir sur leurs intentions à proposer une offre plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Congrès de l'ASRDLF (Association de Science Régionale de Langue Française) « Territoires, Créativité et Innovation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">40. Congrès international de l'Association Française de Marketing : "Marketing &amp; Valeur(s) : création et destruction de valeur(s) pour la société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing (AFM); Université Paris Dauphine-PSL, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638721v1</w:t>
+                <w:t xml:space="preserve">hal-04607944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viande, le végétal et moi. Étude de l'influence des représentations et des identités de chefs en devenir sur leurs intentions à proposer une offre plus durable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse multicritère de la viabilité des initiatives de bioclusters circulaires ruraux émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ondo Ze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Congrès international de l'Association Française de Marketing : "Marketing &amp; Valeur(s) : création et destruction de valeur(s) pour la société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing (AFM); Université Paris Dauphine-PSL, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse (UT), Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04607944v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04964919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritère de la viabilité des initiatives de bioclusters circulaires ruraux émergents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mechthild Donner</w:t>
+                <w:t xml:space="preserve">The paradoxes in chefs' representations of the trade-off between tradition and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse (UT), Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">13. International Conference on Culinary Arts &amp; Sciences (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Kristianstad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04964919v1</w:t>
+                <w:t xml:space="preserve">hal-04626959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradoxes in chefs' representations of the trade-off between tradition and sustainability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Analyse multicritère de la viabilité des initiatives de bioclusters circulaires ruraux émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ondo Ze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Culinary Arts &amp; Sciences (ICCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Kristianstad, Sweden</w:t>
+              <w:t xml:space="preserve">60. Congrès de l'ASRDLF (Association de Science Régionale de Langue Française) « Territoires, Créativité et Innovation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626959v1</w:t>
+                <w:t xml:space="preserve">hal-04638721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coup de filet sur le bœuf ? Exploration des représentations professionnelles de chefs cuisiniers sur la cuisine de la viande et la cuisine sans viande vis à vis de leur offre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée Marketing et Développement Durable (JMDD) : "Responsabilité sociale, éthique et durabilité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6930,308 +6930,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03977389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concilier les savoir-faire issus de la tradition et la réalité des enjeux de durabilité au sein des représentations et pratiques professionnelles : étude de cas auprès des chefs cuisiniers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Equestrian practitioners: essential services to support self-organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9. Journée de Recherche en Marketing du Grand Est (JRMGE)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Federation of Animal Science (EAAP); World Association for Animal production (WAAP); Interbull, Aug 2023, Lyon, France. pp.454, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04060250v1</w:t>
+                <w:t xml:space="preserve">hal-04206498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equestrian practitioners: essential services to support self-organization</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Vial</w:t>
+                <w:t xml:space="preserve">Concilier les savoir-faire issus de la tradition et la réalité des enjeux de durabilité au sein des représentations et pratiques professionnelles : étude de cas auprès des chefs cuisiniers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">9. Journée de Recherche en Marketing du Grand Est (JRMGE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2023, Namur, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3920/978-90-8686-936-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04206498v1</w:t>
+                <w:t xml:space="preserve">hal-04060250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cuisine (in)carnée ? Exploration des représentations et des identités de chefs cuisiniers français par rapport aux cuisines carnée et végétarienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque sur les nouvelles pratiques de la restauration engagée : Végétaliser sa carte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7256,77 +7256,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;hors structure&amp;quot; : un marché à investir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7345,813 +7345,813 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chefs passent au gril. Comment les chefs cuisiniers se représentent la viande face aux enjeux de durabilité alimentaire ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">New circular business models for urban solid biowaste valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Congrès international de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing (AFM); Institut des Hautes Études Commerciales de Carthage (IHEC Carthage); Institut Supérieur de Comptabilité et d'Administration des Entreprises (ISCAE); Laboratoire Interdisciplinaire de Gestion Université-Entreprise (LIGUE), May 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">10. International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678664v1</w:t>
+                <w:t xml:space="preserve">hal-04186281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New circular business models for urban solid biowaste valorisation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Value components in equestrian self-organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
+              <w:t xml:space="preserve">30. Congress of the European Association for Sport Management (EASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186281v1</w:t>
+                <w:t xml:space="preserve">hal-03810006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Value components in equestrian self-organization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Les pratiques équestres auto-organisées : facteurs clés de choix et pistes d'adaptation de l'offre de services des professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30. Congress of the European Association for Sport Management (EASM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
+              <w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03810006v1</w:t>
+                <w:t xml:space="preserve">hal-03957185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques équestres auto-organisées : facteurs clés de choix et pistes d'adaptation de l'offre de services des professionnels</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Self-organized equestrian practitioners: key characteristics and needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Vial</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957185v1</w:t>
+                <w:t xml:space="preserve">hal-03779267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized equestrian practitioners: key characteristics and needs</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Vial</w:t>
+                <w:t xml:space="preserve">Reducing meat consumption in restaurants. How chefs perceive the place of meat in relation to sustainability issues?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">12. International Conference on Culinary Arts and Sciences (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779267v1</w:t>
+                <w:t xml:space="preserve">hal-03689265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing meat consumption in restaurants. How chefs perceive the place of meat in relation to sustainability issues?</w:t>
+                <w:t xml:space="preserve">Lowering the steaks? Exploration of professional representations of French chefs on meat and meat-free cooking, in relation to their offer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Culinary Arts and Sciences (ICCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">8. Online Interdisciplinary Research Symposium in Foodservice Decisions: Food away from home and food insecurity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689265v1</w:t>
+                <w:t xml:space="preserve">hal-03895059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering the steaks? Exploration of professional representations of French chefs on meat and meat-free cooking, in relation to their offer</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Le « hors structure » : typologie des usagers équestres auto-organisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Online Interdisciplinary Research Symposium in Foodservice Decisions: Food away from home and food insecurity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895059v1</w:t>
+                <w:t xml:space="preserve">hal-03739203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Business Models for a circular bioeconomy at the city level – example of urban micro-breweries and composter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Printemps de l’innovation du Réseau de Recherche sur l’Innovation (RRI) - Innovations et filières de production biosourcées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8170,415 +8170,415 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03648065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « hors structure » : typologie des usagers équestres auto-organisés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Vial</w:t>
+                <w:t xml:space="preserve">Les chefs passent au gril. Comment les chefs cuisiniers se représentent la viande face aux enjeux de durabilité alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
+              <w:t xml:space="preserve">38. Congrès international de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing (AFM); Institut des Hautes Études Commerciales de Carthage (IHEC Carthage); Institut Supérieur de Comptabilité et d'Administration des Entreprises (ISCAE); Laboratoire Interdisciplinaire de Gestion Université-Entreprise (LIGUE), May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739203v1</w:t>
+                <w:t xml:space="preserve">hal-03678664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer knowledge and perceptions of circular economy in the olive oil sector: a study of Tunisians consumers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Valorising olive waste and by-products in the Mediterranean region: a socio-economic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Taoufik Yatribi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ivana Radic</w:t>
+                <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
+                <w:t xml:space="preserve">Judit Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2nd Online Symposium on Circular Economy and Sustainability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2021, Online, Greece</w:t>
+              <w:t xml:space="preserve">8th International conference on sustainable solid waste management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03346746v1</w:t>
+                <w:t xml:space="preserve">hal-03275085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorising olive waste and by-products in the Mediterranean region: a socio-economic perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Consumer knowledge and perceptions of circular economy in the olive oil sector: a study of Tunisians consumers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yamna Erraach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Slimi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ivana Radic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Judit Manuel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International conference on sustainable solid waste management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2021, Thessaloniki, Greece</w:t>
+              <w:t xml:space="preserve">2nd Online Symposium on Circular Economy and Sustainability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2021, Online, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03275085v1</w:t>
+                <w:t xml:space="preserve">hal-03346746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to fight food waste: research results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual international stop wasting food dinner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8603,77 +8603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization: Passion for a sport or passion for an animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Sport Management Doctoral Conference (EASM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8698,77 +8698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized equine users: key factors and value of professional services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8793,51 +8793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchets alimentaires et économie circulaire [Participation à la table ronde]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GOOD : Agir ensemble pour une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France. Disponible en ligne : https://www.youtube.com/watch?v=ET0JSC_ke14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8862,77 +8862,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la réduction du gaspillage alimentaire en comprenant la temporalité des routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème congrès annuel de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8983,64 +8983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9065,77 +9065,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et favoriser la mise en œuvre des recommandations antigaspi et mangerbouger grâce aux théories des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9173,51 +9173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la transition nutritionnelle au travers de l'offre et de la demande : approches croisées en économie, gestion et nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,64 +9281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creation between consumers or with firms: determinants, consequences and components of value consumption in services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9402,51 +9402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9478,1068 +9478,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t>
+                <w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164169v1</w:t>
+                <w:t xml:space="preserve">hal-02735371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738248v1</w:t>
+                <w:t xml:space="preserve">hal-02735056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un steak de cheval pour déjeuner ? Etude exploratoire des déterminants psychologiques et culturels de la consommation de viande de cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t>
+              <w:t xml:space="preserve">14. Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., Sep 2019, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154597v1</w:t>
+                <w:t xml:space="preserve">hal-02788900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Consumer perceptions of the circular economy and bio-based products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
+              <w:t xml:space="preserve">colloque SFER "La bioéconomie : organisation, innovation, soutenabilité et territoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735371v1</w:t>
+                <w:t xml:space="preserve">hal-02788904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
+              <w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735056v1</w:t>
+                <w:t xml:space="preserve">hal-02154597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un steak de cheval pour déjeuner ? Etude exploratoire des déterminants psychologiques et culturels de la consommation de viande de cheval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Carrère</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journée AFM du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., Sep 2019, Montpellier, France. 13 p</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788900v1</w:t>
+                <w:t xml:space="preserve">hal-02164169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perceptions of the circular economy and bio-based products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mechthild Donner</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque SFER "La bioéconomie : organisation, innovation, soutenabilité et territoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788904v1</w:t>
+                <w:t xml:space="preserve">hal-02738248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécessaire adaptation des centres équestres aux nouvelles demandes de leurs clients : le cas des jeunes cavaliers non-propriétaires et de leurs parents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Camille Eslan</w:t>
+                <w:t xml:space="preserve">Methodological contribution to dig into practices: A practice-based study of food practices with projective technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriane Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Mid-term congress, Research Network of Sociology of Consumption - RN05 - Sociology of Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association (ESA). FRA., Aug 2018, Copenhague, Denmark. 28 p. [diaporama]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961400v1</w:t>
+                <w:t xml:space="preserve">hal-01886515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological contribution to dig into practices: A practice-based study of food practices with projective technics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">The antecedents of loyalty to services: Illustration from recreational riders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-term congress, Research Network of Sociology of Consumption - RN05 - Sociology of Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association (ESA). FRA., Aug 2018, Copenhague, Denmark. 28 p. [diaporama]</w:t>
+              <w:t xml:space="preserve">Colloque management du sport : perspectives et structuration de la recherche en management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2 (UR2). FRA., Jun 2018, Rennes, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886515v1</w:t>
+                <w:t xml:space="preserve">hal-02734625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antecedents of loyalty to services: Illustration from recreational riders</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+                <w:t xml:space="preserve">La nécessaire adaptation des centres équestres aux nouvelles demandes de leurs clients : le cas des jeunes cavaliers non-propriétaires et de leurs parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque management du sport : perspectives et structuration de la recherche en management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2 (UR2). FRA., Jun 2018, Rennes, France. 127 p</w:t>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734625v1</w:t>
+                <w:t xml:space="preserve">hal-01961400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redonner de la valeur aux fruits pour accroître leur consommation : une analyse expérimentale dans le cas du raisin</w:t>
               </w:r>
@@ -10551,64 +10551,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA., Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10633,77 +10633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing food waste: a field quasi-experiment to assess the effect of plate size choice on psychosocial determinants and behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. French-Austrian-German Workshop on Consumer Behavior : The challenges of culture !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna [Vienna]. AUT., Mar 2017, Vienne, Austria. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10728,103 +10728,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les routines et pratiques au gaspillage alimentaire et au bien manger : approche de la consommation alimentaire par les théories des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depezay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Castagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de gestion VALLOREM (Université de Tours). FRA., May 2017, Tours, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11039,77 +11039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des croyances relatives au gaspillage alimentaire chez des usagers de la restauration collective : implications pour l’élaboration d’un questionnaire basé sur la théorie du comportement planifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Congrès international de l'Association Française de Marketing, AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin - Lyon III (UJML). FRA.; Association Française de Marketing (AFM). FRA., May 2016, Lyon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11147,77 +11147,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des étiquettes gustatives pour les abricots? Une expérimentation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11259,77 +11259,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le lien entre le gaspillage alimentaire et le bien manger en foyer : emploi des théories des pratiques pour une nouvelle approche des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Administration des Entreprises de Dijon (IAE). FRA.; Institut d'Administration des Entreprises de Dijon (IAE). FRA.; Institut d'Administration des Entreprises de Dijon (IAE). FRA., Nov 2016, Caen, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11354,64 +11354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incidence des offres promotionnelles sur les produits alimentaires sur le comportement de gaspillage alimentaire des consommateurs et des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11449,77 +11449,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding household food waste and healthy eating through practice theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Nordic Conference on Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Aahrus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11544,77 +11544,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer’s concern for food waste: conceptualization and proposition for a measuring scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. EMAC Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Marketing Academy (EMAC). BEL., May 2016, Oslo, Norway. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11639,64 +11639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité du consommateur au gaspillage alimentaire : proposition d’une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11728,299 +11728,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consentement à payer pour des pêches conventionnelles et biologiques : n'y a-t-il que le physique qui compte ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yoann Graciot</w:t>
+                <w:t xml:space="preserve">La sensibilité du consommateur au gaspillage alimentaire : proposition d’une échelle de mesure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499039v1</w:t>
+                <w:t xml:space="preserve">hal-01487360v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sensibilité du consommateur au gaspillage alimentaire : proposition d’une échelle de mesure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+                <w:t xml:space="preserve">Consentement à payer pour des pêches conventionnelles et biologiques : n'y a-t-il que le physique qui compte ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Scandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01487360v1</w:t>
+                <w:t xml:space="preserve">hal-01499039v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentement à payer pour des pêches conventionnelles et biologiques : n'y a-t-il que le physique qui compte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Scandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journée du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12183,51 +12183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics of species change under risk of climate change and increasing information : a (Quasi-)Option value analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12265,77 +12265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the status value of organic food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Zepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM). Paris, FRA., May 2012, Brest, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12354,260 +12354,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the social value of organic food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Consumer Sciences Research Conference (ICSRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. DEU., Jul 2011, Bonn, Germany. 21 p</w:t>
+              <w:t xml:space="preserve">5. Journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris Cedex 15, FRA., Dec 2011, Dijon, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499049v1</w:t>
+                <w:t xml:space="preserve">hal-01462673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+                <w:t xml:space="preserve">Exploring the social value of organic food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Zepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Teisl</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris Cedex 15, FRA., Dec 2011, Dijon, France. 13 p</w:t>
+              <w:t xml:space="preserve">5. International Consumer Sciences Research Conference (ICSRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. DEU., Jul 2011, Bonn, Germany. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462673v1</w:t>
+                <w:t xml:space="preserve">hal-01499049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are environmental offsets indulgences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12658,51 +12658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can positional concerns enhance the private provision of public goods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12766,51 +12766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are environmental offsets indulgences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12861,51 +12861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts économiques des tempêtes. Application à la tempête Klaus et au massif forestier landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13211,51 +13211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private provision of public goods: strategic and moral motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13319,51 +13319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional concerns in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13427,51 +13427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Aversion to the Sucker's Payoff Matter in Public Goods Games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13522,51 +13522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste and quality perception of attributes in product differentiation: an econometric model with latent variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13781,51 +13781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public profitability of a diester project in France and in the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13863,51 +13863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic impacts of a biofuel project in France and in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13990,90 +13990,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding levers and barriers of the emergence and persistence of emerging rural circular biocluster initiatives: Case of Occitanie region in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Ondo Ze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Annual International Consortium on Applied Bioeconomy Research (ICABR) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Ravello, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14124,51 +14124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14206,103 +14206,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective marketing strategies and circular business models for valorising local food, agro-waste and by-products: Example of the olive oil chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Yatribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feliu López-I-Gelats</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-EUBCE 2020. 28th European Biomass Conference and Exhibition. Bioeconomy's role in the post-pandemic economic recovery</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2020, Online, France. , pp.102-102, 2020, e-EUBCE 2020. 28th European Biomass Conference and Exhibition. Bioeconomy's role in the post-pandemic economic recovery: Book of abstracts summaries</w:t>
@@ -14331,90 +14331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young rider’s satisfaction and loyalty to a club: factors and influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14452,51 +14452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The horse meat market in France: first overview and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14547,77 +14547,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
@@ -14646,77 +14646,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food routines and practices: how food waste and healthy eating interact?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American conference of the Association for Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, San Diego, United States. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14741,103 +14741,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’individu comme cible des campagnes ? Application des théories des pratiques à l’alimentation Identification de porteurs actifs ou passifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depezay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14856,265 +14856,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01542568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILLIAD project: sustainable, local or localised, innovative food chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ILLIAD project: Sustainable, local or localised, innovative food chains – application to apricot production</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barbara Gouble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Selma Tozanli</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. p. 44, 2015</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 2018, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1214.7⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02740015v1</w:t>
+                <w:t xml:space="preserve">hal-02736932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ILLIAD project: Sustainable, local or localised, innovative food chains – application to apricot production</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ILLIAD project: sustainable, local or localised, innovative food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Barbara Gouble</w:t>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Selma Tozanli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Selma Tozanli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. International Symposium on Apricot Breeding and Culture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. 2018, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2015, Shenyang, China. p. 44, 2015</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.17660/ActaHortic.2018.1214.7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02736932v1</w:t>
+                <w:t xml:space="preserve">hal-02740015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are consumers willing to pay for farmers’ Use of carbon offsets ?</w:t>
               </w:r>
@@ -15315,51 +15315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse coûts-avantages d'une production d'ester méthylique de colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA-ESR, 50 p., 1995, 2-7380-0665-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15422,51 +15422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la transition nutritionnelle à travers l’offre et la demande alimentaires : approches croisées en économie, gestion et nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15848,51 +15848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coût et rentabilité du stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockage des bois par aspersion: aspects réglementaires, techniques et économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Agriculture et de la Pêche, p. 43-54, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15949,51 +15949,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation : pourquoi les consommateurs gaspillent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Julienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16024,77 +16024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usagers équestres « Hors structure » : caractéristiques, comportements et besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16144,77 +16144,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redonner du contrôle aux usagers : évaluation des effets d’une intervention comportementale sur la réduction du gaspillage en restauration collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -16249,51 +16249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16341,51 +16341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can positional concerns enhance the private provision of public goods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16427,237 +16427,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does aversion to the sucker's payoff matter in public goods games?</w:t>
+                <w:t xml:space="preserve">Dealing with the aversion to the sucker's payoff in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189455v1</w:t>
+                <w:t xml:space="preserve">hal-01189512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the aversion to the sucker's payoff in public goods games</w:t>
+                <w:t xml:space="preserve">Does aversion to the sucker's payoff matter in public goods games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189512v1</w:t>
+                <w:t xml:space="preserve">hal-01189455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique du Laboratoire d’Économie Forestière : 2003-2007</w:t>
               </w:r>
@@ -16682,51 +16682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16791,51 +16791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16887,51 +16887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation publique de la production de biocarburants. Application au cas de l'ester méthylique de colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16998,90 +16998,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet FRéGAlim. Quelles incitations pour favoriser la réduction du gaspillage alimentaire en foyer : information et sensibilisation ou modification d’éléments de l’offre (promotions) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madline Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17114,246 +17114,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspillage alimentaire en restauration d’entreprise : une analyse qualitative des normes personnelles et sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+                <w:t xml:space="preserve">Rôle de la proximité et de l’identification dans la fidélité des consommateurs au point de vente dans différents circuits de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hérault-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 19 p</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01165737v2</w:t>
+                <w:t xml:space="preserve">hal-01499051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId322" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la proximité et de l’identification dans la fidélité des consommateurs au point de vente dans différents circuits de distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+                <w:t xml:space="preserve">Gaspillage alimentaire en restauration d’entreprise : une analyse qualitative des normes personnelles et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 19 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Hérault-Fournier</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">hal-01499051v1</w:t>
+                <w:t xml:space="preserve">hal-01165737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food waste and promotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2014, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17365,267 +17365,267 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01140919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évaluation économique de pratiques forestières et d'outils incitatifs en faveur de la biodiversité. Rapport final</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
+                <w:t xml:space="preserve">Compte-rendu de fin de projet. Projet ANR-06-PADD-009 ECOLABELS. Programme ADD édition 2006</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elodie Brahic</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.214</w:t>
+                <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisette Ibanez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Contrat] Agence Nationale de la Recherche. 2010, 27 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport technique)</w:t>
+              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02593191v1</w:t>
+                <w:t xml:space="preserve">hal-01189475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compte-rendu de fin de projet. Projet ANR-06-PADD-009 ECOLABELS. Programme ADD édition 2006</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+                <w:t xml:space="preserve">Évaluation économique de pratiques forestières et d'outils incitatifs en faveur de la biodiversité. Rapport final</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Gosselin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoan Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
-[...37 lines deleted...]
-              <w:t xml:space="preserve">[Contrat] Agence Nationale de la Recherche. 2010, 27 p</w:t>
+                <w:t xml:space="preserve">Elodie Brahic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport Technique] irstea. 2010, pp.214</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
+              <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189475v1</w:t>
+                <w:t xml:space="preserve">hal-02593191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un outil de suivi de la filière bois : les chiffres clés de la filière forêt-bois</w:t>
               </w:r>
@@ -17637,51 +17637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Niedzwiedz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Ministère de l'Agriculture et de la Pêche. 2009, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -17703,90 +17703,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écolabellisation : un mode d'action efficace pour le développement durable. Rapport scientifique à mi-parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naoufel Mzoughi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -17834,64 +17834,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écolabel comme mode de financement du développement durable : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17939,51 +17939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à disposition de données statistiques élaborées et appui méthodologique à la construction d'un outil de suivi de la filière-bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18044,64 +18044,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écolabellisation: un mode d'action efficace pour le développement durable? Rapport d'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18228,51 +18228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du stockage des bois en France après les tempêtes de décembre 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18457,51 +18457,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de projets en économie ouverte : application au cas des biocarburants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Ouest Nanterre La Défense, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18618,51 +18618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="FC9C4D65"/>
+    <w:nsid w:val="777F6B88"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18766,51 +18766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="193BF8CE"/>
+    <w:nsid w:val="58453B06"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19000,51 +19000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8989-8739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057679789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42004626" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116286582" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108642" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101166" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913788v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12515" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26668/businessreview/2024.v9i10.4563" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101545" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882689v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2022.100627" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105018v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095135v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Ha Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169581v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105188" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Matar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hutin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scandella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.01.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2018.04.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Graciot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.088.35.50" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Razes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morisset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506456v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Forgeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vo Ngoc Gagneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.61.80" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.939371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zepeda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2915A7921F2E62C68C859C93564A5FEC9ED1CE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0281-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Teisl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.89.4.767" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Loureiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-6SCP8RB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecocq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28865" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8qyr-tw25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17241" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012844" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2005.08.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF90TS83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05085427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croizat-Viallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ondo Ze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060250v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206498v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103834v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186281v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810006v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779267v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689265v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895059v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03739203v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346746v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Erraach" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Slimi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radic" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275085v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Yatribi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431417v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385271v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376319v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431394v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788904v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737287v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604956v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801145v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800436v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506481v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801943v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499039v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487360v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Lecocq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499049v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072268v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072266v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072357v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592445v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072341v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072344v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072415v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190996v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191009v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774678v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848395v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Waterloo,waaterloo (can)" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106990v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736190v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735054v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542568v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740015v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736932v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191034v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouriaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. No&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847313v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509450v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701926v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672169v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Julienne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01616617v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209049v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190992v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835582v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165737v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499051v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;rault-Fournier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140919v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189474v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189450v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189294v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189428v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190997v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189361v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579650v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grulois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coinon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850510v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8989-8739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057679789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42004626" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116286582" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101166" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913788v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12515" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101545" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26668/businessreview/2024.v9i10.4563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2022.100627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Ha Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105188" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Matar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8307" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2018.04.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hutin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scandella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Graciot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.088.35.50" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Razes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morisset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506456v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Forgeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vo Ngoc Gagneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.61.80" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.939371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zepeda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2915A7921F2E62C68C859C93564A5FEC9ED1CE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0281-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Teisl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.89.4.767" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Loureiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-6SCP8RB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecocq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28865" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8qyr-tw25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17241" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012844" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2005.08.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF90TS83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05085427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croizat-Viallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ondo Ze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103834v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186281v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957185v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895059v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03739203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Yatribi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Erraach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346746v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Slimi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431417v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385271v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376319v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431394v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788904v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961400v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737287v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604956v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801145v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800436v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506481v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801943v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487360v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Lecocq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462673v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499049v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072268v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072266v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072357v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592445v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072341v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072344v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072415v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190996v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191009v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774678v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848395v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Waterloo,waaterloo (can)" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106990v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736190v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735054v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542568v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736932v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191034v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouriaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. No&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847313v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509450v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701926v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672169v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Julienne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01616617v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209049v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190992v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835582v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499051v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;rault-Fournier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165737v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140919v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189474v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189450v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189294v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189428v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190997v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189361v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579650v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grulois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coinon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850510v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>