--- v1 (2026-04-15)
+++ v2 (2026-05-23)
@@ -280,1692 +280,1692 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Do chefs get lost in the sauce? The chefs’ perceptions of the tensions and paradoxes between tradition and modernity in cooking with meat</w:t>
+                <w:t xml:space="preserve">Tell me what you cook and I'll tell you who you are. A study of the influence of the representations and identities of aspiring chefs on their intentions to reduce meat in favour of plant-based dishes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2025.101166⟩</w:t>
+              <w:t xml:space="preserve">Ecological Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 235, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108642⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004280v1</w:t>
+                <w:t xml:space="preserve">hal-05042097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les composantes de la valeur dans l'auto-organisation équestre</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Eslan</w:t>
+                <w:t xml:space="preserve">Do chefs get lost in the sauce? The chefs’ perceptions of the tensions and paradoxes between tradition and modernity in cooking with meat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Vial</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.46298/mos-2025-12515⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 40, pp.101166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2025.101166⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04913788v4</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004280v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tell me what you cook and I'll tell you who you are. A study of the influence of the representations and identities of aspiring chefs on their intentions to reduce meat in favour of plant-based dishes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les composantes de la valeur dans l'auto-organisation équestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ophélie Mugel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+                <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 235, </w:t>
+              <w:t xml:space="preserve">Management &amp; Organisations du Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 7, pp.1-33. </w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ecolecon.2025.108642⟩</w:t>
+                <w:t xml:space="preserve">⟨10.46298/mos-2025-12515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05042097v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04913788v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological valorization of urban solid biowaste: A study among circular bioeconomy start-ups in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Sports club loyalty: General and age-related analysis. An example from recreational riders in riding school</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scp.2024.101545⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Professional Business Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9 (10), pp.1-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26668/businessreview/2024.v9i10.4563⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04528996v1</w:t>
+                <w:t xml:space="preserve">hal-04719569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les cavaliers « hors structure » : comparaison avec les clients de structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Biological valorization of urban solid biowaste: A study among circular bioeconomy start-ups in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiche Equipédia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Sustainable Chemistry and Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 39, pp.101545. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scp.2024.101545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04596085v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les start-ups de collecte et valorisation des biodéchets en ville : une étude de leurs modèles d’affaires</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les cavaliers « hors structure » : comparaison avec les clients de structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Valentin Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2/2024, 4 p</w:t>
+              <w:t xml:space="preserve">Fiche Equipédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04795205v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04596085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sports club loyalty: General and age-related analysis. An example from recreational riders in riding school</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Les start-ups de collecte et valorisation des biodéchets en ville : une étude de leurs modèles d’affaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Professional Business Review</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2/2024, 4 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26668/businessreview/2024.v9i10.4563⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04719569v1</w:t>
+                <w:t xml:space="preserve">hal-04795205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usagers « hors structure » : quelles relations entretiennent-ils avec les professionnels et que leur manque-t-il ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Les usagers « hors structure » : chiffres clés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fiche Equipédia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 14 p</w:t>
+              <w:t xml:space="preserve">, 2023, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318012v1</w:t>
+                <w:t xml:space="preserve">hal-04318047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Profil des cavaliers hors structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les usagers « hors structure » : quelles relations entretiennent-ils avec les professionnels et que leur manque-t-il ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La REF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 239, pp.14-15</w:t>
+              <w:t xml:space="preserve">Fiche Equipédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04105018v1</w:t>
+                <w:t xml:space="preserve">hal-04318012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usagers « hors structure » : comment positionner une offre professionnelle de produits/services à leur destination ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Profil des cavaliers hors structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiche Equipédia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 p</w:t>
+              <w:t xml:space="preserve">La REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 239, pp.14-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318032v1</w:t>
+                <w:t xml:space="preserve">hal-04105018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Motivations et activités des cavaliers hors structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les usagers « hors structure » : comment positionner une offre professionnelle de produits/services à leur destination ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Estafette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 157, pp.8-8</w:t>
+              <w:t xml:space="preserve">Fiche Equipédia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04095135v1</w:t>
+                <w:t xml:space="preserve">hal-04318032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horsemeat consumption in France: Determinants and sustainable market perspectives</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Motivations et activités des cavaliers hors structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meat Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">L'Estafette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 157, pp.8-8</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03920150v1</w:t>
+                <w:t xml:space="preserve">hal-04095135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Less red meat to be greener? An exploratory study of the representations of sustainable cuisine among French chefs</w:t>
+                <w:t xml:space="preserve">Horsemeat consumption in France: Determinants and sustainable market perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ikpidi Badji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2022.100627⟩</w:t>
+              <w:t xml:space="preserve">Meat Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 198, pp.109083. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.meatsci.2022.109083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03882689v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03920150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organization in equestrian activities: Passion for the practice or passion for the animal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Eslan</w:t>
+                <w:t xml:space="preserve">Less red meat to be greener? An exploratory study of the representations of sustainable cuisine among French chefs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Céline Vial</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Gastronomy and Food Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 31, pp.100627. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijgfs.2022.100627⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04240594v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03882689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les usagers « hors structure » : chiffres clés</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId21" w:history="1">
+                <w:t xml:space="preserve">Self-organization in equestrian activities: Passion for the practice or passion for the animal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fiche Equipédia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 p</w:t>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 111, pp.149-176</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318047v1</w:t>
+                <w:t xml:space="preserve">hal-04240594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment accompagner le parcours de pratiquants souhaitant être totalement autonomes ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Equ'idée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Janvier, pp.1-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2003,90 +2003,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quand le produit était un animal. Le rôle des représentations et des liens affectifs à l'animal dans la relation au produit viande et sa consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 3 (107), pp.117-139</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2111,90 +2111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cavaliers hors structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lola Guillou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La REF</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 235, pp.8-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2213,797 +2213,797 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03737433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux connaître les cavaliers « hors-structure »</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mieux connaître les usagers &amp;quot;hors structure&amp;quot; : les déclencheurs de l'auto-organisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'Estafette</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 152, pp.8-8</w:t>
+              <w:t xml:space="preserve">La REF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 236, pp.6-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04072493v1</w:t>
+                <w:t xml:space="preserve">hal-03821973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux connaître les usagers &amp;quot;hors structure&amp;quot; : les déclencheurs de l'auto-organisation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Mieux connaître les cavaliers « hors-structure »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La REF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 236, pp.6-6</w:t>
+              <w:t xml:space="preserve">L'Estafette</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 152, pp.8-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03821973v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04072493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Healthy eating without wasting food: is it simply a question of organisation?</w:t>
+                <w:t xml:space="preserve">Fostering food waste reduction through food practice temporalities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Décisions Marketing</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 161 (105131), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105131⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03191541v1</w:t>
+                <w:t xml:space="preserve">hal-03138983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fostering food waste reduction through food practice temporalities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">Adopting waste-prevention routines: the role of consumer concern for food waste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Valette-Florence</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Appetite</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 161 (105131), </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2021, 163, pp.105188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105188⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105131⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03138983v1</w:t>
+                <w:t xml:space="preserve">hal-03169581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adopting waste-prevention routines: the role of consumer concern for food waste</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
+                <w:t xml:space="preserve">Healthy eating without wasting food: is it simply a question of organisation?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Décisions Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 101, pp.213-234</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2021.105188⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169581v1</w:t>
+                <w:t xml:space="preserve">hal-03191541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer behaviour in the prediction of postharvest losses reduction for fresh strawberries packed in modified atmosphere packaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fidélisation au centre équestre : une enquête auprès d’enfants cavaliers et de leurs parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Celine Matar</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Oriane Thomas</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2020.111119⟩</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 374, pp.71-90. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.8307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02486307v1</w:t>
+                <w:t xml:space="preserve">hal-03107330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fidélisation au centre équestre : une enquête auprès d’enfants cavaliers et de leurs parents</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Consumer behaviour in the prediction of postharvest losses reduction for fresh strawberries packed in modified atmosphere packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Matar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Guillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karine Gauche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oriane Thomas</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Gontard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 374, pp.71-90. </w:t>
+              <w:t xml:space="preserve">Postharvest Biology and Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 163, pp.1-11. </w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/economierurale.8307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.postharvbio.2020.111119⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03107330v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02486307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Do positional preferences cause welfare gains?</w:t>
               </w:r>
@@ -3091,779 +3091,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02137164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceived probability of food waste: Influence on consumer attitudes towards and choice of sales promotions</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Qualité nutritionnelle du raisin de table : une étude pour définir les appétences des consommateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Cottet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Hutin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Roty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Scandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Infos CTIFL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 347, pp.16-29</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02621163v1</w:t>
+                <w:t xml:space="preserve">hal-02618337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food leftovers in workplace cafeterias: An exploratory analysis of stated behavior and actual behavior</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Yun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Buche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bisquert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madalina Croitoru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2018.04.015⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-01807561v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La pratique de l'équitation en centre équestre : Premiers résultats exploratoires sur les attentes, la satisfaction et la fidélité</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Vial</w:t>
+                <w:t xml:space="preserve">Perceived probability of food waste: Influence on consumer attitudes towards and choice of sales promotions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Equ'idée</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of retailing and consumer services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 42, pp.11-21. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jretconser.2018.01.004⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02622315v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02621163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the dynamics of food routines: a practice-based study to understand households’ daily life</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">Food leftovers in workplace cafeterias: An exploratory analysis of stated behavior and actual behavior</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Eloïse Castagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Marketing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1108/EJM-10-2017-0775⟩</w:t>
+              <w:t xml:space="preserve">Resources, Conservation and Recycling</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 136, pp.88-94. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.resconrec.2018.04.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01909146v1</w:t>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01807561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qualité nutritionnelle du raisin de table : une étude pour définir les appétences des consommateurs</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La pratique de l'équitation en centre équestre : Premiers résultats exploratoires sur les attentes, la satisfaction et la fidélité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infos CTIFL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 347, pp.16-29</w:t>
+              <w:t xml:space="preserve">Equ'idée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Avril, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02618337v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02622315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perception data and scientific arguments about food packaging functionalities for fresh strawberries</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Patrice Buche</w:t>
+                <w:t xml:space="preserve">Exploring the dynamics of food routines: a practice-based study to understand households’ daily life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bisquert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
+                <w:t xml:space="preserve">Laurence Depezay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madalina Croitoru</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eloïse Castagna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 20 (October), pp.1924-1927. </w:t>
+              <w:t xml:space="preserve">European Journal of Marketing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 52 (12), pp.Online First. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2018.09.034⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1108/EJM-10-2017-0775⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-01889268v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01909146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le consentement à payer pour les produits de fraîche découpe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infos CTIFL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 333, pp.26-31</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3888,77 +3888,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspillage alimentaire en restauration collective : une analyse qualitative des normes personnelles et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, pp.35-50. </w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3992,77 +3992,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaspillage alimentaire en restauration collective : une analyse qualitative des normes personnelles et sociales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Décisions Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 88, pp.35-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4212,90 +4212,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les internautes face au gaspillage alimentaire : entre préoccupation et scepticisme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Forgeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Vo Ngoc Gagneux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4355,51 +4355,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of goals and public rewards on a prosocial behaviour: an exploratory economic experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kate Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4459,77 +4459,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the social value of organic food: a qualitative study in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Zepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Consumer Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 38 (3), pp.228-237. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4588,51 +4588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of goals and public rewards on a prosocial behavior: An exploratory economic experiment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katherine Farrow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4696,51 +4696,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics of species change subject to risk of climate change and increasing information: a (quasi-)option value analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4800,51 +4800,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5094,51 +5094,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quality promotion through eco-labeling: introduction to the special issue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5223,51 +5223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation du préjudice monétaire subi par les propriétaires forestiers suite à la tempête Klaus : le cas des dégâts subis par le pin maritime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5353,51 +5353,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dealing with aversion to the sucker's payoff in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5461,51 +5461,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Estimation du préjudice monétaire dû à la tempête Klaus pour les propriétaires forestiers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Lecocq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5569,51 +5569,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts économiques des tempêtes ; application à la tempête Klaus et au massif forestier landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5686,51 +5686,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique des coûts d'exploitation d'un chantier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5768,51 +5768,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les invendus dans les ventes publiques de bois sur pied</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Préget</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5859,51 +5859,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Certification of sustainable forest management: differentiation strategies and asymmetric information</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5950,51 +5950,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can wood storage be profitable ? French experience after the windstorms in 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6085,64 +6085,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Similarité perçue et cohérence comportementale entre prévention du gaspillage alimentaire et tri des biodéchets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Huet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6193,51 +6193,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Waste to Wardrobe: Exploring Consumer Acceptance of Biowaste-Dyed Sustainable Fashion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Opening the Bin 4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Mans Université, Dec 2025, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6262,51 +6262,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des épluchures aux solutions : quelles communications mettre en place pour inciter au tri des biodéchets ? Une analyse exploratoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Croizat-Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6314,51 +6314,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">41. Congrès de l’Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Lille, France. pp.1231-1237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6377,541 +6377,541 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05085427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La viande, le végétal et moi. Étude de l'influence des représentations et des identités de chefs en devenir sur leurs intentions à proposer une offre plus durable</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyse multicritère de la viabilité des initiatives de bioclusters circulaires ruraux émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ondo Ze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40. Congrès international de l'Association Française de Marketing : "Marketing &amp; Valeur(s) : création et destruction de valeur(s) pour la société"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing (AFM); Université Paris Dauphine-PSL, Jun 2024, Paris, France</w:t>
+              <w:t xml:space="preserve">60. Congrès de l'ASRDLF (Association de Science Régionale de Langue Française) « Territoires, Créativité et Innovation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04607944v1</w:t>
+                <w:t xml:space="preserve">hal-04638721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritère de la viabilité des initiatives de bioclusters circulaires ruraux émergents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mechthild Donner</w:t>
+                <w:t xml:space="preserve">La viande, le végétal et moi. Étude de l'influence des représentations et des identités de chefs en devenir sur leurs intentions à proposer une offre plus durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ophélie Mugel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse (UT), Jun 2024, Montpellier, France</w:t>
+              <w:t xml:space="preserve">40. Congrès international de l'Association Française de Marketing : "Marketing &amp; Valeur(s) : création et destruction de valeur(s) pour la société"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing (AFM); Université Paris Dauphine-PSL, Jun 2024, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04964919v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04607944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The paradoxes in chefs' representations of the trade-off between tradition and sustainability</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Analyse multicritère de la viabilité des initiatives de bioclusters circulaires ruraux émergents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ondo Ze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13. International Conference on Culinary Arts &amp; Sciences (ICCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Kristianstad, Sweden</w:t>
+              <w:t xml:space="preserve">Congrès Interdisciplinaire sur l’Economie Circulaire CIEC-2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse (UT), Jun 2024, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04626959v1</w:t>
+                <w:t xml:space="preserve">hal-04964919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse multicritère de la viabilité des initiatives de bioclusters circulaires ruraux émergents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mechthild Donner</w:t>
+                <w:t xml:space="preserve">The paradoxes in chefs' representations of the trade-off between tradition and sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">60. Congrès de l'ASRDLF (Association de Science Régionale de Langue Française) « Territoires, Créativité et Innovation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">13. International Conference on Culinary Arts &amp; Sciences (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Kristianstad, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04638721v1</w:t>
+                <w:t xml:space="preserve">hal-04626959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coup de filet sur le bœuf ? Exploration des représentations professionnelles de chefs cuisiniers sur la cuisine de la viande et la cuisine sans viande vis à vis de leur offre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Journée Marketing et Développement Durable (JMDD) : "Responsabilité sociale, éthique et durabilité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6936,77 +6936,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equestrian practitioners: essential services to support self-organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Federation of Animal Science (EAAP); World Association for Animal production (WAAP); Interbull, Aug 2023, Lyon, France. pp.454, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7053,77 +7053,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Concilier les savoir-faire issus de la tradition et la réalité des enjeux de durabilité au sein des représentations et pratiques professionnelles : étude de cas auprès des chefs cuisiniers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journée de Recherche en Marketing du Grand Est (JRMGE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Namur, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7161,77 +7161,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une cuisine (in)carnée ? Exploration des représentations et des identités de chefs cuisiniers français par rapport aux cuisines carnée et végétarienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2. Colloque sur les nouvelles pratiques de la restauration engagée : Végétaliser sa carte</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7256,77 +7256,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;hors structure&amp;quot; : un marché à investir</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2024)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7345,204 +7345,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New circular business models for urban solid biowaste valorisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Savary</w:t>
+                <w:t xml:space="preserve">Les chefs passent au gril. Comment les chefs cuisiniers se représentent la viande face aux enjeux de durabilité alimentaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christian Duquennoi</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10. International Conference on Sustainable Solid Waste Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
+              <w:t xml:space="preserve">38. Congrès international de l'Association Française du Marketing (AFM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française du Marketing (AFM); Institut des Hautes Études Commerciales de Carthage (IHEC Carthage); Institut Supérieur de Comptabilité et d'Administration des Entreprises (ISCAE); Laboratoire Interdisciplinaire de Gestion Université-Entreprise (LIGUE), May 2022, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04186281v1</w:t>
+                <w:t xml:space="preserve">hal-03678664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Value components in equestrian self-organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">30. Congress of the European Association for Sport Management (EASM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Innsbruck, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7561,774 +7561,774 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques équestres auto-organisées : facteurs clés de choix et pistes d'adaptation de l'offre de services des professionnels</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New circular business models for urban solid biowaste valorisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Savary</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Céline Vial</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Duquennoi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">10. International Conference on Sustainable Solid Waste Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Chania, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03957185v1</w:t>
+                <w:t xml:space="preserve">hal-04186281v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-organized equestrian practitioners: key characteristics and needs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Les pratiques équestres auto-organisées : facteurs clés de choix et pistes d'adaptation de l'offre de services des professionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
+              <w:t xml:space="preserve">Congrès International "Les enjeux des jeux" : contributions de la recherche en sciences humaines et sociales du sport aux Jeux Olympiques et Paralympiques de Paris 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03779267v1</w:t>
+                <w:t xml:space="preserve">hal-03957185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reducing meat consumption in restaurants. How chefs perceive the place of meat in relation to sustainability issues?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Self-organized equestrian practitioners: key characteristics and needs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. International Conference on Culinary Arts and Sciences (ICCAS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
+              <w:t xml:space="preserve">73. Annual Meeting of the European Federation of Animal Science (EAAP 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Porto, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689265v1</w:t>
+                <w:t xml:space="preserve">hal-03779267v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lowering the steaks? Exploration of professional representations of French chefs on meat and meat-free cooking, in relation to their offer</w:t>
+                <w:t xml:space="preserve">Reducing meat consumption in restaurants. How chefs perceive the place of meat in relation to sustainability issues?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Online Interdisciplinary Research Symposium in Foodservice Decisions: Food away from home and food insecurity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, Online, United States</w:t>
+              <w:t xml:space="preserve">12. International Conference on Culinary Arts and Sciences (ICCAS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03895059v1</w:t>
+                <w:t xml:space="preserve">hal-03689265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le « hors structure » : typologie des usagers équestres auto-organisés</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Vial</w:t>
+                <w:t xml:space="preserve">Lowering the steaks? Exploration of professional representations of French chefs on meat and meat-free cooking, in relation to their offer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
+              <w:t xml:space="preserve">8. Online Interdisciplinary Research Symposium in Foodservice Decisions: Food away from home and food insecurity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Online, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03739203v1</w:t>
+                <w:t xml:space="preserve">hal-03895059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Business Models for a circular bioeconomy at the city level – example of urban micro-breweries and composter</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Le « hors structure » : typologie des usagers équestres auto-organisés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mechthild Donner</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vu Hoang Ha Pham</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps de l’innovation du Réseau de Recherche sur l’Innovation (RRI) - Innovations et filières de production biosourcées</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2022, Online, France</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IFCE, Jun 2022, Saumur, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03648065v1</w:t>
+                <w:t xml:space="preserve">hal-03739203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les chefs passent au gril. Comment les chefs cuisiniers se représentent la viande face aux enjeux de durabilité alimentaire ?</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">New Business Models for a circular bioeconomy at the city level – example of urban micro-breweries and composter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michaud</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">38. Congrès international de l'Association Française du Marketing (AFM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française du Marketing (AFM); Institut des Hautes Études Commerciales de Carthage (IHEC Carthage); Institut Supérieur de Comptabilité et d'Administration des Entreprises (ISCAE); Laboratoire Interdisciplinaire de Gestion Université-Entreprise (LIGUE), May 2022, Tunis, Tunisie</w:t>
+              <w:t xml:space="preserve">Printemps de l’innovation du Réseau de Recherche sur l’Innovation (RRI) - Innovations et filières de production biosourcées</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03678664v1</w:t>
+                <w:t xml:space="preserve">hal-03648065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorising olive waste and by-products in the Mediterranean region: a socio-economic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Yatribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8435,51 +8435,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yamna Erraach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Slimi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivana Radic</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8534,51 +8534,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">How to fight food waste: research results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annual international stop wasting food dinner</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8603,77 +8603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organization: Passion for a sport or passion for an animal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Association for Sport Management Doctoral Conference (EASM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Online, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8698,77 +8698,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-organized equine users: key factors and value of professional services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72. Annual meeting of the european federation of animal science (EAAP 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2021, Davos, Switzerland. pp.307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8793,51 +8793,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Déchets alimentaires et économie circulaire [Participation à la table ronde]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire GOOD : Agir ensemble pour une alimentation durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Lyon, France. Disponible en ligne : https://www.youtube.com/watch?v=ET0JSC_ke14</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8875,64 +8875,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Favoriser la réduction du gaspillage alimentaire en comprenant la temporalité des routines</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">37ème congrès annuel de l'Association Française du Marketing (AFM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8983,64 +8983,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Sciences et Innovations Equines (JSIE 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Online, France. 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9078,64 +9078,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre et favoriser la mise en œuvre des recommandations antigaspi et mangerbouger grâce aux théories des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">36. Congrès de l’Association Française de Marketing (AFM), Biarritz, 5-7 mai 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM), May 2020, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9173,51 +9173,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la transition nutritionnelle au travers de l'offre et de la demande : approches croisées en économie, gestion et nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9281,64 +9281,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Co-creation between consumers or with firms: determinants, consequences and components of value consumption in services</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Vial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9402,51 +9402,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9478,1068 +9478,1068 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03023788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t>
+                <w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
+              <w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735371v1</w:t>
+                <w:t xml:space="preserve">hal-02154597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
+              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02735056v1</w:t>
+                <w:t xml:space="preserve">hal-02164169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un steak de cheval pour déjeuner ? Etude exploratoire des déterminants psychologiques et culturels de la consommation de viande de cheval</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Myriam Carrère</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14. Journée AFM du Marketing Agroalimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., Sep 2019, Montpellier, France. 13 p</w:t>
+              <w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788900v1</w:t>
+                <w:t xml:space="preserve">hal-02738248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consumer perceptions of the circular economy and bio-based products</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">A model of loyalty to services: an example from recreational riders in French riding schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mechthild Donner</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">colloque SFER "La bioéconomie : organisation, innovation, soutenabilité et territoire"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02788904v1</w:t>
+                <w:t xml:space="preserve">hal-02735371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mieux satisfaire et fidéliser sa clientèle en centre équestre : des leviers d'action en fonction du type de cavalier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Towards a reconstitution of riders’ paths and a typology of riding schools and clients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journée du Réseau Économique de la Filière Équine, REFErences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. 19 p</w:t>
+              <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2019, Gand, Belgium. 713 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02154597v1</w:t>
+                <w:t xml:space="preserve">hal-02735056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Choix et fidélisation des cavaliers en centre équestre</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Un steak de cheval pour déjeuner ? Etude exploratoire des déterminants psychologiques et culturels de la consommation de viande de cheval</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Lamy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Sciences et Innovations Equines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Saumur, France. 10 p</w:t>
+              <w:t xml:space="preserve">14. Journée AFM du Marketing Agroalimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Marketing (AFM). FRA., Sep 2019, Montpellier, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02164169v1</w:t>
+                <w:t xml:space="preserve">hal-02788900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Age-related analysis of service loyalty: An example from recreational riders in equestrian centres</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Consumer perceptions of the circular economy and bio-based products</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascaline Rollet</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27. European Association for Sport Management conference (EASM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Séville, Spain. 785 p</w:t>
+              <w:t xml:space="preserve">colloque SFER "La bioéconomie : organisation, innovation, soutenabilité et territoire"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02738248v1</w:t>
+                <w:t xml:space="preserve">hal-02788904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodological contribution to dig into practices: A practice-based study of food practices with projective technics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Margot Dyen</w:t>
+                <w:t xml:space="preserve">La nécessaire adaptation des centres équestres aux nouvelles demandes de leurs clients : le cas des jeunes cavaliers non-propriétaires et de leurs parents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Celine Vial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oriane Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mid-term congress, Research Network of Sociology of Consumption - RN05 - Sociology of Consumption</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Sociological Association (ESA). FRA., Aug 2018, Copenhague, Denmark. 28 p. [diaporama]</w:t>
+              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01886515v1</w:t>
+                <w:t xml:space="preserve">hal-01961400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The antecedents of loyalty to services: Illustration from recreational riders</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Celine Vial</w:t>
+                <w:t xml:space="preserve">Methodological contribution to dig into practices: A practice-based study of food practices with projective technics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque management du sport : perspectives et structuration de la recherche en management du sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Rennes 2 (UR2). FRA., Jun 2018, Rennes, France. 127 p</w:t>
+              <w:t xml:space="preserve">Mid-term congress, Research Network of Sociology of Consumption - RN05 - Sociology of Consumption</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Sociological Association (ESA). FRA., Aug 2018, Copenhague, Denmark. 28 p. [diaporama]</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02734625v1</w:t>
+                <w:t xml:space="preserve">hal-01886515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La nécessaire adaptation des centres équestres aux nouvelles demandes de leurs clients : le cas des jeunes cavaliers non-propriétaires et de leurs parents</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The antecedents of loyalty to services: Illustration from recreational riders</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Eslan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Oriane Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Journées de recherches en sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut National de la Recherche Agronomique (INRA). FRA.; Ecole Nationale Vétérinaire Agroalimentaire et de l'Alimentation Nantes Atlantique (ONIRIS). FRA.; Université de Nantes (UN). FRA., Dec 2018, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque management du sport : perspectives et structuration de la recherche en management du sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Rennes 2 (UR2). FRA., Jun 2018, Rennes, France. 127 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01961400v1</w:t>
+                <w:t xml:space="preserve">hal-02734625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redonner de la valeur aux fruits pour accroître leur consommation : une analyse expérimentale dans le cas du raisin</w:t>
               </w:r>
@@ -10551,64 +10551,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danièle Scandella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire d'Etudes Rurales (LER). FRA.; Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA.; Institut Supérieur d'Agriculture et d'Agroalimentaire Rhône-Alpes (ISARA Lyon). FRA., Dec 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10633,77 +10633,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing food waste: a field quasi-experiment to assess the effect of plate size choice on psychosocial determinants and behaviours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5. French-Austrian-German Workshop on Consumer Behavior : The challenges of culture !</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of Vienna [Vienna]. AUT., Mar 2017, Vienne, Austria. 5 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10741,90 +10741,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre les routines et pratiques au gaspillage alimentaire et au bien manger : approche de la consommation alimentaire par les théories des pratiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depezay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Castagna</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33. Congrès international de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire de gestion VALLOREM (Université de Tours). FRA., May 2017, Tours, France. 9 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11039,77 +11039,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification des croyances relatives au gaspillage alimentaire chez des usagers de la restauration collective : implications pour l’élaboration d’un questionnaire basé sur la théorie du comportement planifié</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">32. Congrès international de l'Association Française de Marketing, AFM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Jean Moulin - Lyon III (UJML). FRA.; Association Française de Marketing (AFM). FRA., May 2016, Lyon, France. 6 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11147,77 +11147,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des étiquettes gustatives pour les abricots? Une expérimentation économique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Scandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Marc Audergon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11272,64 +11272,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprendre le lien entre le gaspillage alimentaire et le bien manger en foyer : emploi des théories des pratiques pour une nouvelle approche des politiques publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées Normandes de Recherche sur la Consommation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Administration des Entreprises de Dijon (IAE). FRA.; Institut d'Administration des Entreprises de Dijon (IAE). FRA.; Institut d'Administration des Entreprises de Dijon (IAE). FRA., Nov 2016, Caen, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11354,64 +11354,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’incidence des offres promotionnelles sur les produits alimentaires sur le comportement de gaspillage alimentaire des consommateurs et des ménages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11462,64 +11462,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding household food waste and healthy eating through practice theories</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Nordic Conference on Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, Aahrus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11544,77 +11544,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consumer’s concern for food waste: conceptualization and proposition for a measuring scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">45. EMAC Annual Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Marketing Academy (EMAC). BEL., May 2016, Oslo, Norway. 7 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11639,64 +11639,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité du consommateur au gaspillage alimentaire : proposition d’une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa-Migeon Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11734,77 +11734,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La sensibilité du consommateur au gaspillage alimentaire : proposition d’une échelle de mesure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11842,77 +11842,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentement à payer pour des pêches conventionnelles et biologiques : n'y a-t-il que le physique qui compte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Scandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Laboratoire d'Economie Forestière (0356).; Société Française d'Economie Rurale (SFER). FRA.; Centre de Coopération Internationale en Recherche Agronomique pour le Développement (CIRAD). FRA., Dec 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11950,77 +11950,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consentement à payer pour des pêches conventionnelles et biologiques : n'y a-t-il que le physique qui compte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoann Graciot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danièle Scandella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10. Journée du Marketing Agroalimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12183,51 +12183,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economics of species change under risk of climate change and increasing information : a (Quasi-)Option value analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck F. Lecocq</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12265,77 +12265,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the status value of organic food</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Zepeda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8. Congrès de l'Association Française de Marketing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Marketing (AFM). Paris, FRA., May 2012, Brest, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12354,260 +12354,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01506192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+                <w:t xml:space="preserve">Exploring the social value of organic food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lydia Zepeda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Mario Teisl</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. Journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris Cedex 15, FRA., Dec 2011, Dijon, France. 13 p</w:t>
+              <w:t xml:space="preserve">5. International Consumer Sciences Research Conference (ICSRC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. DEU., Jul 2011, Bonn, Germany. 21 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01462673v1</w:t>
+                <w:t xml:space="preserve">hal-01499049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the social value of organic food</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douadia Bougherara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5. International Consumer Sciences Research Conference (ICSRC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Rheinische Friedrich-Wilhelms-Universität Bonn. DEU., Jul 2011, Bonn, Germany. 21 p</w:t>
+              <w:t xml:space="preserve">5. Journées de recherches en sciences sociales INRA SFER CIRAD</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). Paris Cedex 15, FRA., Dec 2011, Dijon, France. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499049v1</w:t>
+                <w:t xml:space="preserve">hal-01462673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are environmental offsets indulgences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12658,51 +12658,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can positional concerns enhance the private provision of public goods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12766,51 +12766,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are environmental offsets indulgences?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12861,51 +12861,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts économiques des tempêtes. Application à la tempête Klaus et au massif forestier landais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peyron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Drouineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13211,51 +13211,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private provision of public goods: strategic and moral motivations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13319,51 +13319,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positional concerns in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13427,51 +13427,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Does Aversion to the Sucker's Payoff Matter in Public Goods Games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13522,51 +13522,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taste and quality perception of attributes in product differentiation: an econometric model with latent variables</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Serge S. Garcia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13781,51 +13781,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Public profitability of a diester project in France and in the European Union</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -13863,51 +13863,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Economic impacts of a biofuel project in France and in the EU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13990,90 +13990,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding levers and barriers of the emergence and persistence of emerging rural circular biocluster initiatives: Case of Occitanie region in the south of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Ondo Ze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mechthild Donner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28. Annual International Consortium on Applied Bioeconomy Research (ICABR) Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2024, Ravello, Italy. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14124,51 +14124,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">71. Annual Meeting of the European Federation of Animal Science (EAAP 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2020, Online, Portugal. </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -14206,51 +14206,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collective marketing strategies and circular business models for valorising local food, agro-waste and by-products: Example of the olive oil chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mechthild Donner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taoufik Yatribi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14331,90 +14331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Young rider’s satisfaction and loyalty to a club: factors and influences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oriane Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14452,51 +14452,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The horse meat market in France: first overview and research perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">70. Annual meeting of the European Association for Animal Production (EAAP 2019)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Gand, Belgium. Wageningen Academic Publishers, 713 p., 2019, Book of abstracts of the 70th annual meeting of the European Federation of Animal Science</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14547,77 +14547,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lamy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Séré de Lanauze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Carrère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">170. EAAE Seminar: Governance of food chains and consumption dynamics: what are the impacts on food security and sustainability?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Montpellier, France. , 2019</w:t>
@@ -14659,64 +14659,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food routines and practices: how food waste and healthy eating interact?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">North American conference of the Association for Consumer Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, San Diego, United States. , 1 p., 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14754,90 +14754,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’individu comme cible des campagnes ? Application des théories des pratiques à l’alimentation Identification de porteurs actifs ou passifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucie Sirieix</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eloïse Castagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Depezay</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JFN 2016, Journées Francophones de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2016, Montpellier, France. 441 p., 2016, JFN 2016-Livre des résumés</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15315,51 +15315,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse coûts-avantages d'une production d'ester méthylique de colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA-ESR, 50 p., 1995, 2-7380-0665-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15422,51 +15422,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyser la transition nutritionnelle à travers l’offre et la demande alimentaires : approches croisées en économie, gestion et nutrition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Drogué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15848,51 +15848,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coût et rentabilité du stockage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockage des bois par aspersion: aspects réglementaires, techniques et économiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de l'Agriculture et de la Pêche, p. 43-54, 2000</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15949,51 +15949,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation : pourquoi les consommateurs gaspillent-ils ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Julienne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16024,77 +16024,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usagers équestres « Hors structure » : caractéristiques, comportements et besoins</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Eslan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Vial</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021, pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -16144,77 +16144,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Redonner du contrôle aux usagers : évaluation des effets d’une intervention comportementale sur la réduction du gaspillage en restauration collective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Sebbane</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucie Sirieix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -16249,51 +16249,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Making or buying environmental public goods: do consumers care?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Teisl</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16341,51 +16341,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Can positional concerns enhance the private provision of public goods?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16427,237 +16427,237 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01189460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dealing with the aversion to the sucker's payoff in public goods games</w:t>
+                <w:t xml:space="preserve">Does aversion to the sucker's payoff matter in public goods games?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Grolleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2009</w:t>
+              <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189512v1</w:t>
+                <w:t xml:space="preserve">hal-01189455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Does aversion to the sucker's payoff matter in public goods games?</w:t>
+                <w:t xml:space="preserve">Dealing with the aversion to the sucker's payoff in public goods games</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Grolleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">2020</w:t>
+              <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01189455v1</w:t>
+                <w:t xml:space="preserve">hal-01189512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan scientifique du Laboratoire d’Économie Forestière : 2003-2007</w:t>
               </w:r>
@@ -16682,51 +16682,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -16791,51 +16791,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmed Barkaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Max Bruciamacchie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Couture</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16887,51 +16887,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation publique de la production de biocarburants. Application au cas de l'ester méthylique de colza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -16998,90 +16998,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projet FRéGAlim. Quelles incitations pour favoriser la réduction du gaspillage alimentaire en foyer : information et sensibilisation ou modification d’éléments de l’offre (promotions) ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorraine Balaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Margot Dyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madline Rivière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17114,246 +17114,246 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rôle de la proximité et de l’identification dans la fidélité des consommateurs au point de vente dans différents circuits de distribution</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Gaspillage alimentaire en restauration d’entreprise : une analyse qualitative des normes personnelles et sociales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 37 p</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499051v1</w:t>
+                <w:t xml:space="preserve">hal-01165737v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId323" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaspillage alimentaire en restauration d’entreprise : une analyse qualitative des normes personnelles et sociales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maxime Sebbane</w:t>
+                <w:t xml:space="preserve">Rôle de la proximité et de l’identification dans la fidélité des consommateurs au point de vente dans différents circuits de distribution</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Hérault-Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Costa</w:t>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 19 p</w:t>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Travaux universitaires] auto-saisine. 2015, 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId323" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01165737v2</w:t>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499051v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food waste and promotions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Le Borgne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Sirieix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[University works] auto-saisine. 2014, 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -17371,51 +17371,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compte-rendu de fin de projet. Projet ANR-06-PADD-009 ECOLABELS. Programme ADD édition 2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17637,51 +17637,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Niedzwiedz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Contrat] Ministère de l'Agriculture et de la Pêche. 2009, 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport contrat/projet)</w:t>
@@ -17703,51 +17703,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’écolabellisation : un mode d'action efficace pour le développement durable. Rapport scientifique à mi-parcours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17834,51 +17834,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écolabel comme mode de financement du développement durable : une revue de la littérature</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17939,51 +17939,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mise à disposition de données statistiques élaborées et appui méthodologique à la construction d'un outil de suivi de la filière-bois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Montagné-Huck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18044,51 +18044,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'écolabellisation: un mode d'action efficace pour le développement durable? Rapport d'avancement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Douadia Bougherara</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-France Garcia Parpet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18228,51 +18228,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation du stockage des bois en France après les tempêtes de décembre 1999</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisette Ibanez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18457,51 +18457,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation de projets en économie ouverte : application au cas des biocarburants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences du Vivant [q-bio]. Université Paris Ouest Nanterre La Défense, 1995. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -18618,51 +18618,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="777F6B88"/>
+    <w:nsid w:val="46611F6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -18766,51 +18766,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="58453B06"/>
+    <w:nsid w:val="6E1078F3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -19000,51 +19000,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8989-8739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057679789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42004626" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116286582" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004280v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101166" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913788v4" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12515" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042097v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108642" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528996v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savary" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101545" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795205v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719569v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26668/businessreview/2024.v9i10.4563" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318012v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105018v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318032v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095135v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2022.100627" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240594v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318047v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072493v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821973v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Ha Pham" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169581v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105188" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486307v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Matar" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111119" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107330v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thomas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8307" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621163v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.01.004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807561v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2018.04.015" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622315v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hutin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roty" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scandella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Graciot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.088.35.50" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Razes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morisset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506456v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Forgeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vo Ngoc Gagneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.61.80" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.939371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zepeda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2915A7921F2E62C68C859C93564A5FEC9ED1CE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0281-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Teisl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.89.4.767" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Loureiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-6SCP8RB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecocq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28865" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8qyr-tw25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17241" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012844" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2005.08.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF90TS83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05085427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croizat-Viallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607944v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964919v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ondo Ze" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626959v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638721v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103834v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186281v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957185v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779267v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689265v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895059v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03739203v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648065v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678664v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Yatribi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Erraach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346746v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Slimi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431417v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385271v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376319v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431394v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788900v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788904v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734625v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961400v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737287v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604956v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801145v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800436v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506481v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801943v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487360v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Lecocq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462673v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499049v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072268v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072266v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072357v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592445v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072341v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072344v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072415v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190996v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191009v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774678v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848395v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Waterloo,waaterloo (can)" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106990v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736190v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735054v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542568v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736932v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191034v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouriaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. No&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847313v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509450v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701926v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672169v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Julienne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01616617v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209049v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190992v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835582v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499051v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;rault-Fournier" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165737v2" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140919v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189474v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189450v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189294v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189428v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190997v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189361v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579650v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grulois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coinon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850510v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-costa" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8989-8739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/057679789" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/42004626" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000116286582" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05042097v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lamy" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Sirieix" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie Mugel" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michaud" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2025.108642" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05004280v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2025.101166" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04913788v4" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Eslan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Vial" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/mos-2025-12515" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719569v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26668/businessreview/2024.v9i10.4563" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04528996v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mechthild Donner" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Duquennoi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Savary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scp.2024.101545" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04596085v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04795205v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318012v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04105018v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04318032v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04095135v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03920150v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikpidi Badji" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Carr&#232;re" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.meatsci.2022.109083" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03882689v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijgfs.2022.100627" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04240594v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550449v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Guillou" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Vial" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821943v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles S&#233;r&#233; de Lanauze" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03737433v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03821973v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vu Hoang Ha Pham" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04072493v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03138983v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Dyen" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105131" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03169581v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Le Borgne" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Valette-Florence" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2021.105188" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03191541v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03107330v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oriane Thomas" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.8307" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02486307v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Matar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Guillard" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Gauche" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Gontard" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.postharvbio.2020.111119" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02137164v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia Bougherara" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costa-Migeon Costa" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Grolleau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette Ibanez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618337v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Aubert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Cottet" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Hutin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Roty" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dani&#232;le Scandella" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889268v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Yun" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Buche" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bisquert" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madalina Croitoru" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2018.09.034" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621163v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jretconser.2018.01.004" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01807561v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Sebbane" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resconrec.2018.04.015" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622315v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909146v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Depezay" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Castagna" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/EJM-10-2017-0775" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615937v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Graciot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308125v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.088.35.50" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02624647v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01615929v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blaise Leclerc" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maylis Razes" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Domergue" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Morisset" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506456v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Forgeau" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Vo Ngoc Gagneux" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7193/DM.081.61.80" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506329v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Farrow" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13504851.2014.939371" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506305v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Zepeda" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/ijcs.12100" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E2915A7921F2E62C68C859C93564A5FEC9ED1CE8/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01667282v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katherine Farrow" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01098396v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Brunette" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Lecocq" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13595-013-0281-0" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208864v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Teisl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3368/le.89.4.767" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000699v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge S. Garcia" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisette L. Ibanez" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490152v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douadia D. Bougherara" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine S. Costa" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles G. Grolleau" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072321v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria L. Loureiro" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1287" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QT4-6SCP8RB0-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072347v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Lecocq" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Drouineau" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peyron" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/28865" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072317v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072366v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072349v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/8qyr-tw25" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072426v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Max Bruciamacchie" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072434v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Pr&#233;get" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/2042/17241" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072399v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJARGE.2007.012844" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072965v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfe.2005.08.001" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BF90TS83-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05481341v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Huet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05523369v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-05085427v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Croizat-Viallet" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04638721v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ondo Ze" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04607944v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04964919v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626959v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03977389v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04206498v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3920/978-90-8686-936-7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04060250v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04103834v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04131126v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03678664v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03810006v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04186281v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03957185v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03779267v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689265v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03895059v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03739203v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03648065v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03275085v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taoufik Yatribi" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yamna Erraach" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Feliu L&#243;pez-I-Gelats" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judit Manuel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03346746v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Slimi" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivana Radic" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431417v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03385271v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376319v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03431394v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03240604v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238317v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vial" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649005v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03095706v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Josephe Amiot" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03238409v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03023788v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02154597v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02164169v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738248v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735371v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735056v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788900v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02788904v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01961400v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886515v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02734625v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02737287v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01604956v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542566v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02797287v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798606v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mercier" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Le Bourvellec-Samour" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bussi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01511998v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801145v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marc Audergon" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02793917v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800436v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800542v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506481v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801943v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01487360v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499039v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594259v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02597609v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoan Paillet" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Gosselin" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Chevalier" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lassauce" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01000307v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck F. Lecocq" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01506192v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499049v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462673v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072268v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072266v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072364v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072357v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02591811v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chevalier" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bruciamacchie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02592445v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072441v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072341v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072344v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072415v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190996v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Costa" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Ibanez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191009v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02774678v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848395v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. University of Waterloo,waaterloo (can)" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04626926v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03106990v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://meetings.eaap.org/" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02895045v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736190v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735054v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789666v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790914v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542568v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02736932v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Bureau" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Gouble" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selma Tozanli" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17660/ActaHortic.2018.1214.7" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740015v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804931v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01191034v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Bouriaud" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. No&#233;" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02847313v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04509450v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogu&#233;" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1857/9782759238538/durabilite-des-systemes-pour-la-securite-alimentaire" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03705526v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Kondjoyan" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie V. Guillard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Sylvain Mirade" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Goli" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Collignan" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.quae.com/produit/1787/9782759235766/sustainable-food-systems-for-food-security?affiliate_code=" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03701926v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie S. Drogue" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02928492v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03672169v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Julienne" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03376468v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-01616617v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209049v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189460v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189455v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189512v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189366v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Barkaoui" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Couture" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190992v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02835582v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02800548v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorraine Balaine" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madline Rivi&#232;re" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01165737v2" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499051v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine H&#233;rault-Fournier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01140919v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189475v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Garcia Parpet" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02593191v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brahic" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189474v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Montagn&#233;-Huck" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Niedzwiedz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189450v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Mzoughi" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01072440v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189294v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189428v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01190997v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01189361v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02579650v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Moreau" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Chantre" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Grulois" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Coinon" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Chossat" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02850510v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>