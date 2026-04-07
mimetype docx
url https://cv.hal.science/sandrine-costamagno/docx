--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1263,516 +1263,516 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03003472v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les ensembles archéologiques analysés</w:t>
+                <w:t xml:space="preserve">Conclusion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 10, pp.293-295. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/palethnologie.4094⟩</w:t>
+              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.484-485. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/palethnologie.4187⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02810287v1</w:t>
+                <w:t xml:space="preserve">hal-02456972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conclusion</w:t>
+                <w:t xml:space="preserve">Les ensembles archéologiques analysés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.484-485. </w:t>
+              <w:t xml:space="preserve">, 2019, 10, pp.293-295. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/palethnologie.4187⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/palethnologie.4094⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456972v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02810287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des restes fauniques : résultats</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les pratiques mises en œuvre par les Néandertaliens lors de l’acquisition et l’exploitation des ressources végétales et animales et la fonction des sites étudiés : synthèse et discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.328-361. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/palethnologie.4145⟩</w:t>
+              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.362-483. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/palethnologie.4170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456968v1</w:t>
+                <w:t xml:space="preserve">hal-02456926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques mises en œuvre par les Néandertaliens lors de l’acquisition et l’exploitation des ressources végétales et animales et la fonction des sites étudiés : synthèse et discussion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Thiébaut</w:t>
+                <w:t xml:space="preserve">L’étude des restes fauniques : résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clémentine Lemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marianne Deschamps</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.362-483. </w:t>
+              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.328-361. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/palethnologie.4170⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/palethnologie.4145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456926v1</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation des ressources végétales et animales au Paléolithique : quels outils méthodologiques pour quelles questions ?</w:t>
               </w:r>
@@ -1797,64 +1797,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.18-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2035,64 +2035,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le référentiel de stries de boucherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,51 +2243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stockage alimentaire chez les chasseurs-cueilleurs paléolithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3376,51 +3376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let the cutmarks speak! Experimental butchery to reconstruct carcass processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3467,51 +3467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the influence of stone tool type on microscopic morphology of cut-marks: Experimental approach and application to the archaeological record with a case study from the Middle Palaeolithic site of Noisetier Cave (Fréchet-Aure, Hautes-Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,51 +3601,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let the cutmarks speak! Experimental butchery to reconstruct carcass processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -5247,307 +5247,307 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01842616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Experimental archaeology in a mid-latitude periglacial context: insight into site formation and taphonomic processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthony Sécher</w:t>
+                <w:t xml:space="preserve">Pascal Bertran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Beauval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Boulogne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14551⟩</w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 57, pp.283 - 301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.039⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01842672v1</w:t>
+                <w:t xml:space="preserve">hal-01763070v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental archaeology in a mid-latitude periglacial context: insight into site formation and taphonomic processes</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Michel Brenet</w:t>
+                <w:t xml:space="preserve">Le Roc de Marcamps 2 (Prignac-et-Marcamps, Gironde) : nouvelles données sur la subsistance et les traditions techniques au début du Magdalénien moyen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Kuntz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anthony Sécher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jas.2015.02.039⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 112 (3), pp.475-516. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/bspf.2015.14551⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01763070v1</w:t>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01842672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers temps du Magdalénien en Gironde : réévaluation des fouilles Trécolle à Saint-Germain-la-Rivière (France)</w:t>
               </w:r>
@@ -6111,51 +6111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 247, pp.50-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6219,51 +6219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 247, pp.50-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6797,51 +6797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, pp.61-76</w:t>
@@ -7660,90 +7660,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dynamique sédimentaire et taphonomie des abris sous roche et des porches de grotte en milieu périglaciaire : le programme Gavarnie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Brenet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Chrzavzez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8211,90 +8211,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de taphonomie archéologique en milieu périglaciaire actuel : le projet Gavarnie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Archeosciences, revue d'Archéométrie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 32, pp.7-13. </w:t>
@@ -9275,51 +9275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesa Saborido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe colloque d’Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t>
@@ -9879,51 +9879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gibier au Paléolithique : même menu, mêmes façons de faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10112,51 +10112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cutmarks as keystone of comprehension of past butchering practices: the case of the Quina mousterian butchering camp of Les Pradelles, layer 2b (Charente, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enya Regis-Franzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10837,51 +10837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de peau pour Néandertal ? Modes de dépouillement du renne dans le faciès 2b des Pradelles (Charente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enya Regis-Franzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11161,51 +11161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de peaux pour les Néandertaliens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enya Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11867,247 +11867,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02189545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation on reindeer?</w:t>
+                <w:t xml:space="preserve">Beyond economic logic: extraction and preparation techniques of animal-based foods during the Palaeolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Birouste</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International wokshop: Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maxime Pelletier; Jean-Baptiste Mallye; Anna-Kaiser Salmi, Jun 2019, Oulu, Finland</w:t>
+              <w:t xml:space="preserve">International workshop: Ontologies and material culture in indigenous hunter-gatherer groups: can we identify ontologies in the past?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Clément Birouste; Ran Barkaï; Sandrine Costamagno, Jun 2019, Jerusalem, Israel</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02190217v1</w:t>
+                <w:t xml:space="preserve">hal-02189486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond economic logic: extraction and preparation techniques of animal-based foods during the Palaeolithic</w:t>
+                <w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation on reindeer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Clément Birouste</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International workshop: Ontologies and material culture in indigenous hunter-gatherer groups: can we identify ontologies in the past?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Clément Birouste; Ran Barkaï; Sandrine Costamagno, Jun 2019, Jerusalem, Israel</w:t>
+              <w:t xml:space="preserve">International wokshop: Reindeer Palaeoecology and Human-Reindeer Relationships in the Pleistocene and Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maxime Pelletier; Jean-Baptiste Mallye; Anna-Kaiser Salmi, Jun 2019, Oulu, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02189486v1</w:t>
+                <w:t xml:space="preserve">hal-02190217v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation to cold environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12671,51 +12671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13046,51 +13046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII° UISPP World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14642,51 +14642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond food: The animal exploitation in the Early Upper Paleolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57e Meeting de l’Hugo Obermaier society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Heidenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14737,77 +14737,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
@@ -15201,273 +15201,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Évolution des sociétés magdaléniennes dans le sud-ouest de la France entre 18000 et 14000 cal BP : recomposition des environnements, reconfiguration des équipements.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+                <w:t xml:space="preserve">Environmental constraint for first Anatomically Modern Human implantations in North Africa: the example of the Témara coastal area (Morocco)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Campmas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fethi Amani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Stoetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">27e Congrès préhistorique de France, session F : deuxième moitié et fin du Paléolithique supérieur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Bordeaux / Les Eyzies, France. pp.417-430</w:t>
+              <w:t xml:space="preserve">Middle Palaeolithic in the Desert</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00980982v1</w:t>
+                <w:t xml:space="preserve">hal-03025772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental constraint for first Anatomically Modern Human implantations in North Africa: the example of the Témara coastal area (Morocco)</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fethi Amani</w:t>
+                <w:t xml:space="preserve">Évolution des sociétés magdaléniennes dans le sud-ouest de la France entre 18000 et 14000 cal BP : recomposition des environnements, reconfiguration des équipements.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Middle Palaeolithic in the Desert</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">27e Congrès préhistorique de France, session F : deuxième moitié et fin du Paléolithique supérieur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Bordeaux / Les Eyzies, France. pp.417-430</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03025772v1</w:t>
+                <w:t xml:space="preserve">halshs-00980982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparaison des séquences aziliennes entre Dordogne et Pyrénées : état des travaux en cours</w:t>
               </w:r>
@@ -20085,77 +20085,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etudes de taphonomie en contexte périglaciaire actuel : le projet Gavarnie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Lenoble</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Bertran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Boulogne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20897,51 +20897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21375,51 +21375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de peau pour Néandertal ? Modes de dépouillement du renne dans le faciès 2b des Pradelles (Charente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enya Regis-Franzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21569,90 +21569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the Past: Butchering a Bison with Middle Palaeolithic Stone Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mărgărit, M., Boroneanț, A (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recreating artefacts and ancient skills: from experiment to interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cetatea de Scaun Publishing, pp.13-31, 2022, 978-606-537-565-9</w:t>
@@ -22945,51 +22945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23605,51 +23605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23734,51 +23734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisonnalité des activités de prédation des chasseurs aurignaciens d’Isturitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25411,51 +25411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole d’analyse des restes fauniques mis au jour à Gatzarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28195,51 +28195,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le référentiel sur la localisation des stries « Des Traces et des Hommes » Enquête sur les modalités d’acquisition et de traitement des matières organiques au Paléolithique moyen d’Europe occidentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28435,51 +28435,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le référentiel sur la localisation des stries « Des Traces et des Hommes » Enquête sur les modalités d’acquisition et de traitement des matières organiques au Paléolithique moyen d’Europe occidentale. In: C. Thiébaut (coord.). Rapport APP 'des Traces et des Hommes' 2013</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28579,51 +28579,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célimene Mussini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28701,51 +28701,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célimene Mussini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -28797,51 +28797,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) Rapport d’opérations PCR 'des Traces et des Hommes 2010, SRA, 50 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28928,51 +28928,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29016,51 +29016,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30085,51 +30085,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gicqueau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Viola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Gal&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7658" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay&#8208;szmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2857" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810287v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4094" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456972v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4187" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4145" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4170" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3866" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Chong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02832930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3826" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8810" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Garralda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3448" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Franklin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Hays" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8162" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.08.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3111" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J90NQHD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891651v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-George Ferri&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2016.67.mis04" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Fano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chauvin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.105" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.079" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50BD3ZV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.08.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PMF73J8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;my" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mistrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936678v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580930v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152778v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.8995" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431301v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine David" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458215v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458218v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.934" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0KG64GZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338167v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.09.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BWHT7X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400707v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.895" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazals" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425639v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408973v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184515v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425650v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2051" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425655v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Miguel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lange-Badr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212866v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesa Saborido" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515550v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515578v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881365v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Derbord" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379370v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929344v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Regis-Franzke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161173v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacchus Michel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barjot Dominique" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Anna" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin Philippe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03926869v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750576v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761810v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N&#244;us" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6710" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya R&#233;gis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377101v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400405v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177279v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161150v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Facincani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arbosti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189530v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189545v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190217v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189486v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134192v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca-Macchi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066750v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891155v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891484v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129528v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891498v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891236v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crepin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129523v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565712v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01997109v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891517v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuro Mariezkurrena" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980955v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891716v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891712v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891724v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980982v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025772v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836132v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834478v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834417v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102733v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195083v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585961v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Provenzano" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556649v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chrazvzez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375255v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474699v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549459v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuntz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369342v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438079v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369201v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432374v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556742v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brugal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008489v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369294v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369295v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086567v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556775v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369320v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369343v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369333v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369346v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084361v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558097v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilbert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558087v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369299v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922701v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda Redae" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. Courtenay" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03052844v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189524v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378734v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013858v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01997201v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891581v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149655v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405110v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514184v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vialou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4278" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097461v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580922v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311643v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405152v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405137v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820589v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177496v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57724/cpf29.html" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177505v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161293v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/parutions/prehistoire-nouvelles-frontieres" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761715v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177055v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/histoire-de-lalimentation" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372657v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55875" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55875" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236339v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55845" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55845" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145554v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.7" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109832v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457053v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/selec.php?sc=ed" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7447" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381438v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189455v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034058v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauhier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761711v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/4622?lang=fr" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4622" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195143v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4499" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066749v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/408" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891601v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891608v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643754v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009540v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015426v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580883v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432100v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409430v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907176v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281295v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311175v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448679v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266601v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774242v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891808v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585522v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585519v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436491v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437632v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754972v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426892v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304677v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051865v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979670v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980914v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136859v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billote Michel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761662v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761650v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761607v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761599v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761587v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761595v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248030v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247321v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248063v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247392v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247375v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247584v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247516v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247987v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247342v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248055v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247474v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247411v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247486v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gicqueau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Viola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Gal&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7658" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay&#8208;szmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2857" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4170" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3866" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Chong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02832930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3826" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8810" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Garralda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3448" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Franklin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Hays" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8162" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.08.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3111" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J90NQHD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891651v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-George Ferri&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2016.67.mis04" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Fano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chauvin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.105" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.079" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50BD3ZV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.08.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PMF73J8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;my" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mistrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936678v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580930v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152778v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.8995" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431301v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine David" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458215v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458218v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.934" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0KG64GZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338167v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.09.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BWHT7X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400707v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.895" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazals" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425639v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408973v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184515v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425650v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2051" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425655v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Miguel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lange-Badr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212866v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesa Saborido" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515550v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515578v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881365v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Derbord" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379370v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929344v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Regis-Franzke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161173v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacchus Michel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barjot Dominique" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Anna" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin Philippe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03926869v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750576v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761810v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N&#244;us" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6710" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya R&#233;gis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377101v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400405v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177279v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161150v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Facincani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arbosti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189530v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189545v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189486v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134192v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca-Macchi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066750v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891155v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891484v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129528v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891498v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891236v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crepin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129523v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565712v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01997109v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891517v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuro Mariezkurrena" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980955v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891716v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891712v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891724v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025772v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980982v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836132v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834478v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834417v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102733v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195083v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585961v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Provenzano" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556649v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chrazvzez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375255v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474699v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549459v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuntz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369342v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438079v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369201v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432374v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556742v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brugal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008489v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369294v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369295v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086567v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556775v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369320v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369343v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369333v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369346v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084361v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558097v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilbert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558087v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369299v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922701v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda Redae" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. Courtenay" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03052844v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189524v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378734v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013858v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01997201v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891581v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149655v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405110v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514184v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vialou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4278" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097461v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580922v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311643v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405152v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405137v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820589v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177496v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57724/cpf29.html" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177505v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161293v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/parutions/prehistoire-nouvelles-frontieres" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761715v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177055v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/histoire-de-lalimentation" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372657v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55875" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55875" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236339v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55845" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55845" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145554v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.7" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109832v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457053v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/selec.php?sc=ed" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7447" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381438v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189455v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034058v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauhier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761711v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/4622?lang=fr" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4622" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195143v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4499" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066749v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/408" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891601v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891608v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643754v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009540v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015426v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580883v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432100v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409430v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907176v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281295v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311175v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448679v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266601v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774242v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891808v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585522v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585519v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436491v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437632v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754972v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426892v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304677v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051865v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979670v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980914v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136859v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billote Michel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761662v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761650v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761607v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761599v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761587v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761595v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248030v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247321v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248063v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247392v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247375v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247584v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247516v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247987v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247342v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248055v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247474v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247411v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247486v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>