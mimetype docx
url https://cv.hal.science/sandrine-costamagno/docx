--- v1 (2026-04-07)
+++ v2 (2026-05-01)
@@ -1501,278 +1501,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02810287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les pratiques mises en œuvre par les Néandertaliens lors de l’acquisition et l’exploitation des ressources végétales et animales et la fonction des sites étudiés : synthèse et discussion</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Céline Thiébaut</w:t>
+                <w:t xml:space="preserve">L’étude des restes fauniques : résultats</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clémentine Lemeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.362-483. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/palethnologie.4170⟩</w:t>
+              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.328-361. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/palethnologie.4145⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02456926v1</w:t>
+                <w:t xml:space="preserve">hal-02456968v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’étude des restes fauniques : résultats</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
+                <w:t xml:space="preserve">Les pratiques mises en œuvre par les Néandertaliens lors de l’acquisition et l’exploitation des ressources végétales et animales et la fonction des sites étudiés : synthèse et discussion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Claud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Thiébaut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.328-361. </w:t>
+              <w:t xml:space="preserve">, 2019, L’acquisition et le traitement des matières végétales et animales par les néandertaliens : quelles modalités et quelles stratégies ?, 10, pp.362-483. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/palethnologie.4145⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/palethnologie.4170⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02456968v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02456926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’exploitation des ressources végétales et animales au Paléolithique : quels outils méthodologiques pour quelles questions ?</w:t>
               </w:r>
@@ -1810,51 +1810,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Gema Chacon Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 10, pp.18-55. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2035,64 +2035,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le référentiel de stries de boucherie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastian Chong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2243,51 +2243,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le stockage alimentaire chez les chasseurs-cueilleurs paléolithiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3376,51 +3376,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Let the cutmarks speak! Experimental butchery to reconstruct carcass processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3467,51 +3467,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing the influence of stone tool type on microscopic morphology of cut-marks: Experimental approach and application to the archaeological record with a case study from the Middle Palaeolithic site of Noisetier Cave (Fréchet-Aure, Hautes-Pyrénées, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Val</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3595,252 +3595,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Let the cutmarks speak! Experimental butchery to reconstruct carcass processing</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Chronologie du site moustérien de type Quina des Pradelles (Marillac-le-Franc, Charente, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Frouin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lahaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Couchoud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.033⟩</w:t>
+              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 28, pp.117-136. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/paleo.3111⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02863412v1</w:t>
+                <w:t xml:space="preserve">hal-01891550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chronologie du site moustérien de type Quina des Pradelles (Marillac-le-Franc, Charente, France)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Let the cutmarks speak! Experimental butchery to reconstruct carcass processing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PALEO : Revue d'Archéologie Préhistorique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2016.12.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/paleo.3111⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01891550v1</w:t>
+                <w:t xml:space="preserve">hal-02863412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Testing environmental determinants in the cultural evolution of hunter-gatherers: a three-year multidisciplinary project on the occupation of the western Aquitaine basin during the Middle and Upper Magdalenian (19–14 kyr cal BP)</w:t>
               </w:r>
@@ -6111,51 +6111,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 247, pp.50-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6219,51 +6219,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 247, pp.50-58</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6797,51 +6797,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">P@lethnologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 3, pp.61-76</w:t>
@@ -8326,247 +8326,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00400707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouveaux milieux, nouveaux gibiers, nouveaux chasseurs ? Évolution des pratiques cynégétiques dans les Pyrénées du Tardiglaciaire au début du Postglaciaire</w:t>
+                <w:t xml:space="preserve">Introduction à la table ronde « La taphonomie : des référentiels aux ensembles osseux fossiles »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Georges Ferrie</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+                <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathalie Cazals</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Frédéric Laudet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 105 (1), pp.17-27</w:t>
+              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 94, pp.79-87</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00965573v1</w:t>
+                <w:t xml:space="preserve">hal-00425639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction à la table ronde « La taphonomie : des référentiels aux ensembles osseux fossiles »</w:t>
+                <w:t xml:space="preserve">Nouveaux milieux, nouveaux gibiers, nouveaux chasseurs ? Évolution des pratiques cynégétiques dans les Pyrénées du Tardiglaciaire au début du Postglaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Cochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Fosse</w:t>
+                <w:t xml:space="preserve">Jean-Georges Ferrie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Laudet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nathalie Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales de Paléontologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 94, pp.79-87</w:t>
+              <w:t xml:space="preserve">Bulletin de la Société préhistorique française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 105 (1), pp.17-27</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00425639v1</w:t>
+                <w:t xml:space="preserve">halshs-00965573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux vestiges humains moustériens de la grotte du Noisetier (Fréchet-Aure, Hautes-Pyrénées)</w:t>
               </w:r>
@@ -9275,51 +9275,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesa Saborido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XXVe colloque d’Archéométrie du GMPCA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GMPCA, Apr 2025, Rouen, France</w:t>
@@ -9879,51 +9879,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le gibier au Paléolithique : même menu, mêmes façons de faire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Birouste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10112,51 +10112,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The cutmarks as keystone of comprehension of past butchering practices: the case of the Quina mousterian butchering camp of Les Pradelles, layer 2b (Charente, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enya Regis-Franzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10188,204 +10188,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04929344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ces catastrophes qui hantent la Préhistoire</w:t>
+                <w:t xml:space="preserve">La graisse, un aliment indispensable dès le Paléolithique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">François Bon</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Daujeard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Vettese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Session "Réflexions épistémologiques et regards historiographiques ", 147ème Congrès du CTHS "Effondrements et ruptures"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Costamagno S., May 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Eighth International Convention on Food and Drink Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161242v1</w:t>
+                <w:t xml:space="preserve">hal-04161173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La graisse, un aliment indispensable dès le Paléolithique</w:t>
+                <w:t xml:space="preserve">Ces catastrophes qui hantent la Préhistoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Delphine Vettese</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eighth International Convention on Food and Drink Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">Session "Réflexions épistémologiques et regards historiographiques ", 147ème Congrès du CTHS "Effondrements et ruptures"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Costamagno S., May 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161173v1</w:t>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effondrements et Ruptures - Texte de l'appel à communications du 147ème Congrès du CTHS</w:t>
               </w:r>
@@ -10837,51 +10837,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de peau pour Néandertal ? Modes de dépouillement du renne dans le faciès 2b des Pradelles (Charente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enya Regis-Franzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11161,51 +11161,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de peaux pour les Néandertaliens ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enya Régis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11968,51 +11968,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation on reindeer?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12063,51 +12063,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Quina Mousterian in southwestern France: a specific adaptation to cold environments?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Discamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12671,51 +12671,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liliane Meignen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13046,51 +13046,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XVIII° UISPP World Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13316,277 +13316,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01891498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Laurent Crepin</w:t>
+                <w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Langlais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Laroulandie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Pétillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.198-213</w:t>
+              <w:t xml:space="preserve">XVIII° UISPP World Congress</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01891236v1</w:t>
+                <w:t xml:space="preserve">hal-01891491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Environmental changes in Southwestern France during the Late Glacial and their impact on hunter-gatherers’ subsistence</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Carolyn Barshay-Szmidt</w:t>
+                <w:t xml:space="preserve">Régismont-le-Haut, fenêtre ouverte sur l’organisation d’un campement résidentiel aurignacien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Bon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Mensan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lars Anderson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIII° UISPP World Congress</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Actes de la session 2 du 28ème Congrès préhistorique de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01891491v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01965110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The relationship between humans and dogs in the Azilian layer of the Moulin rock-shelter (Troubat, Hautes-Pyrénées, France)</w:t>
               </w:r>
@@ -13691,152 +13691,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02129523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Régismont-le-Haut, fenêtre ouverte sur l’organisation d’un campement résidentiel aurignacien</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lejay</w:t>
+                <w:t xml:space="preserve">Loups, chiens et sociétés du Paléolithique supérieur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myriam Boudadi-Maligne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Castel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐Georges Ferrié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Alexis</w:t>
+                <w:t xml:space="preserve">Laurent Crepin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes de la session 2 du 28ème Congrès préhistorique de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, Amiens, France</w:t>
+              <w:t xml:space="preserve">141e Congrès national des sociétés historiques et scientifique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Rouen, France. pp.198-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01965110v1</w:t>
+                <w:t xml:space="preserve">hal-01891236v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Settlement dynamic and beadwork: new insights on the Late Upper Paleolithic craft activities</w:t>
               </w:r>
@@ -14642,51 +14642,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beyond food: The animal exploitation in the Early Upper Paleolithic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57e Meeting de l’Hugo Obermaier society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2015, Heidenheim, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14737,77 +14737,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Thiébaut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Discamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transitions, Ruptures et Continuité en Préhistoire : XXVIIème Congrès Préhistorique de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jacques Jaubert; Nathalie Fourment; Pascal Depaepe, May 2010, Bordeaux-Les Eyzies, France. pp.281-298</w:t>
@@ -15505,51 +15505,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peggy Bonnet-Jacquement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Georges Ferrie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les groupes culturels de la transition Pléistocène-Holocène entre Atlantique et Adriatique : Séance de la société préhistorique de Bordeaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2012, Bordeaux, France. pp.17-44</w:t>
@@ -17616,51 +17616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -18140,51 +18140,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geological formation processes and faunal accumulation at Les Pradelles (Charente, France) : preliminary results</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Jean Texier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19022,51 +19022,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Couchoud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Marquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19714,51 +19714,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fire management during Early Upper Palaeolithic : archaeological and experimental results from the Régismont-le-Haut Aurignacian campsite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20897,51 +20897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Mallye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Laroulandie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20994,199 +20994,199 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05344323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'abri Murat : des interactions humains - non humains au Tardiglaciaire</w:t>
+                <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Langlais; Sandrine Costamagno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abri Murat, Rocamadour, Lot, France. Les fouilles Lorblanchet : une séquence du Paléolithique final</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Supplément 45, Gallia Préhistoire, pp.169-171, 2025</w:t>
+              <w:t xml:space="preserve">, Supplément 45, Gallia Préhistoire, pp.9-10, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405152v1</w:t>
+                <w:t xml:space="preserve">hal-05405137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction</w:t>
+                <w:t xml:space="preserve">L'abri Murat : des interactions humains - non humains au Tardiglaciaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Langlais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mathieu Langlais; Sandrine Costamagno. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'abri Murat, Rocamadour, Lot, France. Les fouilles Lorblanchet : une séquence du Paléolithique final</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Supplément 45, Gallia Préhistoire, pp.9-10, 2025</w:t>
+              <w:t xml:space="preserve">, Supplément 45, Gallia Préhistoire, pp.169-171, 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05405137v1</w:t>
+                <w:t xml:space="preserve">hal-05405152v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rituels de boucherie et tabous alimentaires au Magdalénien</w:t>
               </w:r>
@@ -21375,51 +21375,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pas de peau pour Néandertal ? Modes de dépouillement du renne dans le faciès 2b des Pradelles (Charente)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enya Regis-Franzke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21569,90 +21569,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tracing the Past: Butchering a Bison with Middle Palaeolithic Stone Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émilie Claud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Mărgărit, M., Boroneanț, A (eds.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recreating artefacts and ancient skills: from experiment to interpretation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cetatea de Scaun Publishing, pp.13-31, 2022, 978-606-537-565-9</w:t>
@@ -22717,51 +22717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lars Anderson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lejay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Alexis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Bodu; Clément Paris; Cyril Montoya. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Préhistoire de l’Europe du Nord-Ouest : mobilités, climats et entités culturelles. Actes du XXVIIIe Congrès préhistorique de France (Amiens, 30 mai-4 juin 2016)</w:t>
@@ -22945,51 +22945,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23605,51 +23605,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Beauval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23734,51 +23734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saisonnalité des activités de prédation des chasseurs aurignaciens d’Isturitz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Rendu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Pubert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -25224,51 +25224,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Philip Brugal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Fosse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Guilbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -25411,51 +25411,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Protocole d’analyse des restes fauniques mis au jour à Gatzarria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26153,51 +26153,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00331818v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Rapport (25)</w:t>
+        <w:t xml:space="preserve">Rapport (24)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -27932,1161 +27932,1039 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01979670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide de Virac-Ardèche)</w:t>
+                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide-de-Virac, Ardèche). Fouille programmée annuelle 2015.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId591" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robin Furestier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId592" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId593" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Slimak</w:t>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2016</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère de la culture. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId597" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016082v1</w:t>
+                <w:t xml:space="preserve">hal-02016071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId599" w:history="1">
+            <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La baume d'Oulen (Le Garn-Gard et Labastide-de-Virac, Ardèche). Fouille programmée annuelle 2015.</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le référentiel sur la localisation des stries « Des Traces et des Hommes » Enquête sur les modalités d’acquisition et de traitement des matières organiques au Paléolithique moyen d’Europe occidentale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célimene Mussini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] SRA Occitanie. 2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId600" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphanie Bréhard</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02016071v1</w:t>
+                <w:t xml:space="preserve">hal-01980914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId601" w:history="1">
+            <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le référentiel sur la localisation des stries « Des Traces et des Hommes » Enquête sur les modalités d’acquisition et de traitement des matières organiques au Paléolithique moyen d’Europe occidentale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sur l'évolution de l'organisation socio-économique des groupes humains entre la fin du Solutréen et les débuts du Magdalénien. Des causses du Quercy aux contreforts pyrénéens entre 23 500 et 18 500 cal. BP. Rapport annuel de PCR, exercice 2012</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Ducasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Renard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId603" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lise Aurière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId604" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Malvina Baumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId605" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Billote Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Service Régional de l'Archéologie Midi-Pyrénées, Toulouse. 2013, 194 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Célimene Mussini</w:t>
-[...42 lines deleted...]
-                <w:t xml:space="preserve">hal-01980914v1</w:t>
+                <w:t xml:space="preserve">hal-02136859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId603" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sur l'évolution de l'organisation socio-économique des groupes humains entre la fin du Solutréen et les débuts du Magdalénien. Des causses du Quercy aux contreforts pyrénéens entre 23 500 et 18 500 cal. BP. Rapport annuel de PCR, exercice 2012</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le référentiel sur la localisation des stries « Des Traces et des Hommes » Enquête sur les modalités d’acquisition et de traitement des matières organiques au Paléolithique moyen d’Europe occidentale. In: C. Thiébaut (coord.). Rapport APP 'des Traces et des Hommes' 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Costamagno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célimene Mussini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jessica Lacarrière</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Billote Michel</w:t>
-[...33 lines deleted...]
-                <w:t xml:space="preserve">hal-02136859v1</w:t>
+                <w:t xml:space="preserve">hal-03761662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le référentiel sur la localisation des stries « Des Traces et des Hommes » Enquête sur les modalités d’acquisition et de traitement des matières organiques au Paléolithique moyen d’Europe occidentale. In: C. Thiébaut (coord.). Rapport APP 'des Traces et des Hommes' 2013</w:t>
+                <w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) P.C.R 'des Traces et des Hommes' Rapport d’opérations 2012, SRA, 20 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastian Chong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célimene Mussini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2013</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761662v1</w:t>
+                <w:t xml:space="preserve">hal-03761650v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) P.C.R 'des Traces et des Hommes' Rapport d’opérations 2012, SRA, 20 p.</w:t>
+                <w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) Rapport d’opérations PCR 'des Traces et des Hommes' 2011, SRA, 24 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célimene Mussini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jessica Lacarrière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2012</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761650v1</w:t>
+                <w:t xml:space="preserve">hal-03761607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) Rapport d’opérations PCR 'des Traces et des Hommes' 2011, SRA, 24 p.</w:t>
+                <w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) Rapport d’opérations PCR 'des Traces et des Hommes 2010, SRA, 50 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Val</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sebastian Chong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId602" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jessica Lacarrière</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Gerbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] TRACES UMR 5608. 2011</w:t>
+              <w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761607v1</w:t>
+                <w:t xml:space="preserve">hal-03761599v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caractérisation des activités de boucherie. In: C. Thiébaut (coord.) Rapport d’opérations PCR 'des Traces et des Hommes 2010, SRA, 50 p.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Modalités techniques du travail de boucherie : démarches opératoires et distinction des outils. In: C. Thiébaut (coord.) P.C.R 'des Traces et des Hommes&amp;quot; Rapport d'opération 2009, SRA, 1 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2010</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03761599v1</w:t>
+                <w:t xml:space="preserve">hal-03761587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId611" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modalités techniques du travail de boucherie : démarches opératoires et distinction des outils. In: C. Thiébaut (coord.) P.C.R 'des Traces et des Hommes&amp;quot; Rapport d'opération 2009, SRA, 1 p.</w:t>
+                <w:t xml:space="preserve">Modalités techniques du travail de boucherie : démarches opératoires et distinction des outils. In: C. Thiébaut (coord.) Rapport 2008 PCR 'des Traces et des Hommes', SRA, 33 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Cécile Soulier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2009</w:t>
+              <w:t xml:space="preserve">[Research Report] TRACES UMR 5608. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId611" w:history="1">
-              <w:r>
-[...86 lines deleted...]
-            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03761595v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -29096,849 +28974,849 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disarticulation of a sheep leg using a mussel shell as part of an experimental archaeology session in Toulouse, Haute-Garonne (31)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toulouse, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId613" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting a horse carcass using a replica Paleolithic lithic tool in Toulouse, Haute-Garonne (31)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toulouse, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId613" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247321v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fleshing of a horse carcass as part of an experimental archaeology session in Toulouse, Haute- Garonne (31)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Toulouse, France. 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId615" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248063v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butcher's marks on a deer metacarpal from the Noisetier cave at Fréchet-Aure, Hautes-Pyrénées (65)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fréchet-Aure, France. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId616" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fragment of ungulate diaphysis with percussion notch from the Noisetier cave at Fréchet-Aure, Hautes-Pyrénées (65)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fréchet-Aure, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId616" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cutting up a bison carcass as part of an experimental archaeology session at Villemur-sur-Tarn, Haute-Garonne (31)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villemur-sur-Tarn, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId617" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Defleshing of a bison scapula using a biface as part of an experimental archaeology session at Villemur-sur-Tarn, Haute-Garonne (31)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villemur-sur-Tarn, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId619" w:history="1">
+            <w:hyperlink r:id="rId618" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Skin sampling from a bison carcass as part of an experimental archaeology session at Villemur-sur-Tarn, Haute-Garonne (31)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villemur-sur-Tarn, France. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId620" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First isard phalanx showing signs of digestion from the Noisetier cave at Fréchet-Aure, Hautes- Pyrénées (65)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fréchet-Aure, France. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId621" w:history="1">
+            <w:hyperlink r:id="rId620" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247342v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Butchering of a deer carcass as part of an experimental archaeology session at Villemur-sur-Tarn, Haute-Garonne (31)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Villemur-sur-Tarn, France. 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId622" w:history="1">
+            <w:hyperlink r:id="rId621" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04248055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibex phalanges fractured to recover bone marrow from the El Horno site at Ramales de la Victoria, Cantabria (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramales de la Victoria, Spain. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId623" w:history="1">
+            <w:hyperlink r:id="rId622" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Striations of meat cutting on a bone vestige from the El Horno site at Ramales de la Victoria, Cantabria (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramales de la Victoria, Spain. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId623" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Percussion notch on a radius fragment from the El Horno site at Ramales de la Victoria, Cantabria (Spain)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Costamagno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ramales de la Victoria, Spain. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId625" w:history="1">
+            <w:hyperlink r:id="rId624" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04247486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId626"/>
+      <w:footerReference w:type="default" r:id="rId625"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -30085,51 +29963,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gicqueau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Viola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Gal&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7658" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay&#8208;szmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2857" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456926v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4170" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456968v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4145" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3866" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Chong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02832930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3826" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8810" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Garralda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3448" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Franklin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Hays" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8162" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.08.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863412v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891550v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3111" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J90NQHD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891651v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-George Ferri&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2016.67.mis04" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Fano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chauvin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.105" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.079" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50BD3ZV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.08.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PMF73J8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;my" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mistrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936678v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580930v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152778v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.8995" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431301v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine David" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458215v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458218v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.934" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0KG64GZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338167v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.09.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BWHT7X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400707v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.895" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965573v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazals" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425639v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408973v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184515v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425650v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2051" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425655v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Miguel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lange-Badr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212866v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesa Saborido" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515550v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515578v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881365v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Derbord" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379370v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929344v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Regis-Franzke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161242v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161173v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacchus Michel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barjot Dominique" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Anna" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin Philippe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03926869v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750576v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761810v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N&#244;us" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6710" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya R&#233;gis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377101v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400405v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177279v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161150v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Facincani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arbosti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189530v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189545v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189486v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134192v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca-Macchi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066750v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891155v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891484v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129528v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891498v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891236v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crepin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129523v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565712v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01997109v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891517v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuro Mariezkurrena" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980955v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891716v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891712v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891724v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025772v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980982v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836132v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834478v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834417v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102733v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195083v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585961v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Provenzano" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556649v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chrazvzez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375255v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474699v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549459v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuntz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369342v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438079v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369201v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432374v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556742v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brugal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008489v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369294v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369295v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086567v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556775v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369320v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369343v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369333v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369346v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084361v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558097v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilbert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558087v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369299v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922701v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda Redae" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. Courtenay" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03052844v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189524v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378734v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013858v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01997201v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891581v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149655v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405110v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514184v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vialou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4278" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097461v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580922v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311643v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405152v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405137v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820589v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177496v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57724/cpf29.html" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177505v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161293v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/parutions/prehistoire-nouvelles-frontieres" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761715v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177055v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/histoire-de-lalimentation" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372657v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55875" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55875" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236339v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55845" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55845" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145554v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.7" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109832v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457053v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/selec.php?sc=ed" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7447" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381438v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189455v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034058v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauhier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761711v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/4622?lang=fr" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4622" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195143v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4499" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066749v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/408" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891601v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891608v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643754v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009540v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015426v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580883v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432100v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409430v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907176v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281295v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311175v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448679v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266601v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774242v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891808v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585522v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585519v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436491v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437632v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754972v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426892v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304677v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051865v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979670v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016082v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980914v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136859v1" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billote Michel" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761662v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761650v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761607v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761599v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761587v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761595v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248030v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247321v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248063v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247392v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247375v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247584v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247516v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247987v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247342v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248055v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247474v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247411v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247486v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05530589v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lefebvre" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Paillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Dandurand" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Bocquel" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peggy Bonnet-Jacquement" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15rja" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04801159v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Gicqueau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bence Viola" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Rendu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Costamagno" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bmsap.12811" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936021v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Tartar" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Legrand-Pineau" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Claud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Discamps" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48738/2022.iss2.112" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761845v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Bel&#233;n Gal&#225;n L&#243;pez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Burke" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5334/oq.106" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04278085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Boudadi-Maligne" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Daujeard" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fernandez" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Stoetzel" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7644" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04274321v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.7658" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03205768v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Beauvais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blanche Bundgen" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Constans" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Lacombe" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03014611v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejma Goutas" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bocquentin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.10216" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03003472v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Mallye" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay&#8208;szmidt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/oa.2857" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456972v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Thi&#233;baut" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4187" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Brenet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Gema Chacon Navarro" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4094" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456968v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Soulier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Lemeur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Val" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4145" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456926v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Deschamps" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4170" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02810113v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3866" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02024001v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solange Rigaud" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc P&#233;tillon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Chalard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Laroulandie" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4207/PA.2019.ART128" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02456950v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastian Chong" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.4076" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02832930v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.3826" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891454v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tc.8810" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02125505v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Paillet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.5194" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01798581v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lars Anderson" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lejay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Brugal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Heckel" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2018.04.034" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891560v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Beauval" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Mann" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Dolores Garralda" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3448" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009528v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Jaubert" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Genty" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Valladas" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Courtaud" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ferrier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.01.052" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891807v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Ducasse" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Renard" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Foucher" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2017.14773" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891584v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Surmely" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jay Franklin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Hays" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Chevrier" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891614v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Langlais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaternaire.8162" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891620v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Campmas" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdeljalil El Hajraoui" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Nespoulet" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2016.08.007" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891626v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.12.033" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891639v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastian Chong" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2016.11.028" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891550v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Frouin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lahaye" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Mercier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Guibert" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Couchoud" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.3111" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02863412v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891654v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.04.035" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1J90NQHD-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891662v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Masset" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Cochard" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2016.14684" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891667v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Barshay-Szmidt" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Kuntz" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.103" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TMSPGQT6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891651v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Chevallier" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-George Ferri&#233;" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21630/maa.2016.67.mis04" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891665v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miguel &#193;ngel Fano" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Garc&#237;a-Moreno" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Chauvin" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ignacio Clemente-Conte" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.10.105" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891670v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Henry-Gambier" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.073" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF4LGM3C-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Feyfant" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flore Martin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.12.079" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S50BD3ZV-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529051v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lysianna Ledoux" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Fourment" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Maksud" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delluc" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2016.06.002" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891687v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fethi Amani" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhevol.2014.08.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2PMF73J8-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842676v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.03.021" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842616v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie Jacquier" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763070v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bertran" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Boulogne" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jas.2015.02.039" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MN5RSH8S-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842672v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony S&#233;cher" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14551" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891673v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/bspf.2015.14489" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-01172351v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Normand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2014.09.022" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TFN1KLZJ-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139420v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Raynal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Lafarge" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine R&#233;my" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Delvigne" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Guadelli" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crpv.2014.03.010" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904491v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066742v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liliane Meignen" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980823v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904501v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01842695v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pasty" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mistrot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alix" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593516v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904414v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mourre" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00936678v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580930v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Chabal" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-01062307v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cedric Beauval" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Guillaume Bordes" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05152778v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bon" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Mensan" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Th&#233;ry-Parisot" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/palethnologie.8995" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00904551v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431301v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine David" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02017906v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bruxelles" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458215v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philip Brugal" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Castel" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Gerbe" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00649877v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Chrzavzez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458218v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Coudenneau" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coumont" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nda.934" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-0KG64GZT-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00431306v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Robert" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00338167v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.annpal.2008.09.002" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1BWHT7X8-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400707v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Lenoble" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/archeosciences.895" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425639v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fosse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Laudet" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00965573v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Georges Ferrie" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Cazals" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00408973v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Colonge" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Cravinho" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00184515v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Vandermeersch" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425650v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/galip.2005.2051" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00425655v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fano Miguel" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432594v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Lange-Badr&#233;" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448682v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Guilbert" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212866v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Bachellerie" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mesa Saborido" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515550v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Capdepon" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Allowen Evin" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515578v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05434636v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Bonnamy" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04879571v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s de Roux" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881365v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Derbord" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Angelin" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05379370v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Birouste" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04769356v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Bernard" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Faivre" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929344v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya Regis-Franzke" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161173v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Vettese" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161242v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161213v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bacchus Michel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barjot Dominique" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baudry Anna" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourdin Philippe" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161231v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266533v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessie Cauliez" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manen" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilou Nordez" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03926869v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750576v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03371617v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761810v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille N&#244;us" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/paleo.6710" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03376159v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enya R&#233;gis" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377101v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03400405v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Gibert" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177279v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161150v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Souron" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Facincani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martina Arbosti" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189530v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarriere" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189545v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189486v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02190217v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189535v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02132886v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134192v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Prucca-Macchi" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Locatelli" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066750v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Lavalette" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bodu" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891432v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891155v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891202v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980921v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Joana Gabucio" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Baleux" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891484v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129528v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;Georges Ferri&#233;" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-France Deguilloux" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891498v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891491v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01965110v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Alexis" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129523v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891236v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Crepin" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01998040v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03565712v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Herrscher" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02137143v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01997109v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Philibert" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lor&#232;ne Chesnaux" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891517v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jessica Lacarri&#232;re" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Altuna" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kuro Mariezkurrena" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891506v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Barbaza" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01980822v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Victor Pradeau" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980955v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891727v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891716v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891712v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rigaud" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02543251v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thiebault" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Arte" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891724v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Thi&#233;baut" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03025772v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00980982v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01836132v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Fat Cheung" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834478v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834417v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Beauval" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02102733v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;ade Henry" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195083v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Gourichon" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Desclaux" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02463934v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585961v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#235;lle Provenzano" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556649v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Chrazvzez" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00375255v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00474699v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418805v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549459v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Kuntz" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369342v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mann" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00183351v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00438079v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. -G. Bordes" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369201v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.E. Mann" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432374v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Meignen" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556742v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Castel" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Brugal" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00008489v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369294v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369295v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00086567v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02556775v1" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369320v1" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Jean Texier" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369343v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369333v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369346v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00084361v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558097v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Fosse" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guilbert" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02558087v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Beyries" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00369299v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Marquet" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03922701v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blade Engda Redae" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lloyd A. Courtenay" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lee Rozada" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03052844v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012860v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Royer" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Bayle" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189524v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02378734v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013858v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01997201v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891581v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Poirier" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03149655v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405110v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02514184v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Dupont" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Dutour" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Vialou" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://cths.fr/ed/edition.php?id=7400#" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4278" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-02065224v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thi&#233;bault" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Azoulay" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Binder" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03097461v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580922v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311643v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05344323v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405137v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05405152v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820589v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177496v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rose-Marie Arbogast" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Clavel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.prehistoire.org/515_p_57724/cpf29.html" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04177505v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04161293v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.fmsh.fr/parutions/prehistoire-nouvelles-frontieres" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761715v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206933v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55870" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55870" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03177055v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.belin-editeur.com/histoire-de-lalimentation" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03372657v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55875" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55875" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03202100v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvador Bailon" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55840" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55840" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03236339v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lacrampe-Cuyaub&#232;re" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Rofes" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/editionscnrs/55845" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.editionscnrs.55845" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03145554v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46608/DANA3.9782381490120.7" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03109832v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02457053v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Angevin" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cths.fr/ed/selec.php?sc=ed" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.7447" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-02876591v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.prehistoire.org/shop_515-47840-0-0/cpf28-2019-amiens-30-mai-4-juin-2016-3-volumes.html" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02381438v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert B&#233;gou&#235;n" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Pastoors" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Clottes" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Averbouh" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://infine-editions.fr/" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427690v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/6182" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.6182" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02189455v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03034058v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Thiebault" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Amaud" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delhon Claire" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Gauhier" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761711v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Cr&#233;pin" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/cths/4622?lang=fr" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4622" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02195143v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cths.4499" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066749v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.ub.uni-heidelberg.de/propylaeum/catalog/book/408" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891601v1" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pubert" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891608v1" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02643754v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.inee.cnrs.fr/fr/prospectives-de-linstitut-ecologie-et-environnement" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009540v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Lebon" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03015426v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00580883v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409188v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00432100v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00409430v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Allard" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907176v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00281295v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00720561v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie A. de Beaune" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Diot" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00311175v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00448679v1" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04266601v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774242v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01891808v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585522v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina de Ara&#250;jo Igreja" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gard&#232;re" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00585519v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00436491v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Szmidt" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dachary" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00437632v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00331818v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Chauvi&#232;re" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Daulny" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Eastham" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929902v1" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Antoine Beauvais" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Dancette" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#233;nie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Guiavarc'H" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05515975v1" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Grubert" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04929892v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Malgarini" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04754972v1" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dugas" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540250v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Dayet" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03194876v1" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Cossart" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jomelli" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;ry Zeitoun" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Adalian" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426891v1" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Marquebielle" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540263v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure-Am&#233;lie Lelouvier" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Arrighi" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bon Fran&#231;ois" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03540278v1" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426892v1" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bramoull&#233;" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugenie Gauvrit Roux" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304677v1" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02051865v1" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Pallier" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02043034v1" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016099v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Furestier" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gilabert" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Guillermin" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Audiard" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01979670v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edm&#233;e Ladier" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016071v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Slimak" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Br&#233;hard" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980914v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;limene Mussini" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02136859v1" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lise Auri&#232;re" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malvina Baumann" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Billote Michel" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761662v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761650v1" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761607v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761599v1" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761587v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761595v1" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248030v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247321v1" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248063v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247392v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247375v1" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247584v1" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247516v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247987v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247342v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04248055v1" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247474v1" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247411v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04247486v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>