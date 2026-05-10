--- v0 (2026-03-27)
+++ v1 (2026-05-10)
@@ -2448,51 +2448,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00982727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (19)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (20)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2793,1049 +2793,1049 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05447333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La diversité du sentiment de reconnaissance chez les conseillers/référents RSA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gohin</w:t>
+                <w:t xml:space="preserve">Inter-venir auprès de professionnels : Construire des espaces de dialogue et de réflexivité sur le travail</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc-Eric Bobillier Chaumon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Briec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Ianeva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Adaptation, variabilités et transformation en Psychologie.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 63ème congrès de la Société Française de Psychologie, Dec 2025, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">63ème Congrès de la Société Française de Psychologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SFP, Dec 2025, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05447292v1</w:t>
+                <w:t xml:space="preserve">hal-05614793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Développement d’une collaboration pluri-partenariale pour la Prévention de la Désinsertion Professionnelle (PDP) et l’accompagnement du Retour Au Travail (RAT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Evelyne Auriac</w:t>
+                <w:t xml:space="preserve">La diversité du sentiment de reconnaissance chez les conseillers/référents RSA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">I. Faurie</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé mentale et travail : s'inspirer, s'outiller, s'allier et innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Communauté de Pratiques : santé mentale et travail, Oct 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Adaptation, variabilités et transformation en Psychologie.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 63ème congrès de la Société Française de Psychologie, Dec 2025, Nantes (France), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04891065v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05447292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Managers de proximité et retour au travail : Représentations des troubles mentaux courants et pratiques d’accompagnement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Faurie</w:t>
+                <w:t xml:space="preserve">Développement d’une collaboration pluri-partenariale pour la Prévention de la Désinsertion Professionnelle (PDP) et l’accompagnement du Retour Au Travail (RAT)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evelyne Auriac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Faurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Santé mentale et travail : s’inspirer, s’outiller, s’allier et innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Communauté de pratiques internationale santé mentale et travail, Oct 2024, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Santé mentale et travail : s'inspirer, s'outiller, s'allier et innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté de Pratiques : santé mentale et travail, Oct 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04786147v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04891065v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand le secteur du bâtiment et des travaux publics rencontre celui de chercheurs-praticiens pour accompagner le prévention des abandons en formation professionnelle initiale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
+                <w:t xml:space="preserve">Managers de proximité et retour au travail : Représentations des troubles mentaux courants et pratiques d’accompagnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Assises de la Recherche Pratiques et formes d'engagement dans la recherche : action silencieuse ou action revendiquée ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2024, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Santé mentale et travail : s’inspirer, s’outiller, s’allier et innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Communauté de pratiques internationale santé mentale et travail, Oct 2024, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620910v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04786147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche psychosociale clinique de l’engagement dans de nouvelles pratiques professionnelles. L’exemple d’éleveurs en contexte de transition agroécologique en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Camille Berrier</w:t>
+                <w:t xml:space="preserve">Quand le secteur du bâtiment et des travaux publics rencontre celui de chercheurs-praticiens pour accompagner le prévention des abandons en formation professionnelle initiale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Capdevielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Assises de la Recherche Pratiques et formes d'engagement dans la recherche : action silencieuse ou action revendiquée ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Toulouse Jean Jaurès, Jun 2024, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04187515v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des pratiques d’accompagnement des conseillers/référents RSA. Le rôle de la représentation de l'employabilité, du sentiment de reconnaissance et des conflits de rôles et de valeurs perçus [Communication orale]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Audrey Gohin</w:t>
+                <w:t xml:space="preserve">Dynamique du non-dit. Posture du psychologue : intervenir pour quoi faire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rossi-Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duarte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Cazals</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faurie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thèse qui peut !</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre de Ressources Louise Michel, UFR de Psychologie, Université Toulouse Jean Jaurès., Oct 2023, Toulouse, France</w:t>
+              <w:t xml:space="preserve">XXIème Congrès de l’Association Internationale de Psychologie du Travail de langue Française (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630590v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04385468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique du non-dit. Posture du psychologue : intervenir pour quoi faire ?</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Duarte</w:t>
+                <w:t xml:space="preserve">Variabilité des pratiques d’accompagnement des conseillers/référents RSA. Le rôle de la représentation de l'employabilité, du sentiment de reconnaissance et des conflits de rôles et de valeurs perçus [Communication orale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Faurie</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Congrès de l’Association Internationale de Psychologie du Travail de langue Française (AIPTLF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Montréal Québec, Canada</w:t>
+              <w:t xml:space="preserve">Thèse qui peut !</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre de Ressources Louise Michel, UFR de Psychologie, Université Toulouse Jean Jaurès., Oct 2023, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04385468v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sens du travail et dynamique d'engagement d'éleveurs dans des pratiques agroécologiques : une approche psychosociale clinique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId100" w:history="1">
+                <w:t xml:space="preserve">Approche psychosociale clinique de l’engagement dans de nouvelles pratiques professionnelles. L’exemple d’éleveurs en contexte de transition agroécologique en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagements et processus de changement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Psychologie; LPS; CHROME, Oct 2023, Nîmes, France</w:t>
+              <w:t xml:space="preserve">22ème congrès de l’Association Internationale de Psychologie du Travail de Langue Française (AIPTLF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04900789v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04187515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Retour au travail suite à une inaptitude professionnelle : rôle du collectif de pairs dans le processus de (re)socialisation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sens du travail et dynamique d'engagement d'éleveurs dans des pratiques agroécologiques : une approche psychosociale clinique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Berrier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII ème Congrès International de Psychologie du Travail de Langue Française; L’appel d’un temps nouveau : l’humain au cœur de la transformation du travaiL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Engagements et processus de changement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Psychologie; LPS; CHROME, Oct 2023, Nîmes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564361v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04900789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atelier d’éducation thérapeutique centré sur le médicament dans la maladie de Parkinson : quel impact sur la représentation du médicament ?</w:t>
+                <w:t xml:space="preserve">Retour au travail suite à une inaptitude professionnelle : rôle du collectif de pairs dans le processus de (re)socialisation.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Rossi-Neves</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Duarte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème rencontres d’Education thérapeutique en neurologie, Paris, 17 décembre</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EDUNEUROL, Dec 2021, PARIS, France</w:t>
+              <w:t xml:space="preserve">XXII ème Congrès International de Psychologie du Travail de Langue Française; L’appel d’un temps nouveau : l’humain au cœur de la transformation du travaiL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564450v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation entre le conseiller en insertion professionnelle et le bénéficiaire du RSA : de l’accompagnement au croisement entre relation d’aide et cadre institutionnel [Communication orale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3864,526 +3864,651 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Premier séminaire doctoral du LPS-DT 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Doctorants du LPS-DT - Maison de la Recherche, Université Toulouse Jean Jaurès., Oct 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Changement organisationnel et socialisation professionnelle : étude exploratoire auprès des conseillers de Pôle emploi</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Atelier d’éducation thérapeutique centré sur le médicament dans la maladie de Parkinson : quel impact sur la représentation du médicament ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Faurie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Corte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Arcari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Barthelemy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Fabre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIème Congrès International de Psychologie du Travail de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIPTLF, Jul 2021, PARIS, France</w:t>
+              <w:t xml:space="preserve">2ème rencontres d’Education thérapeutique en neurologie, Paris, 17 décembre</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EDUNEUROL, Dec 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564455v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversité des représentations du métier et des pratiques du conseiller en insertion professionnelle : rôle d’une posture frontalière spécifique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Cazals</w:t>
+                <w:t xml:space="preserve">Changement organisationnel et socialisation professionnelle : étude exploratoire auprès des conseillers de Pôle emploi</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Armand-Lagarde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXI ème Congrès International de Psychologie du Travail de Langue Française</w:t>
+              <w:t xml:space="preserve">XXIème Congrès International de Psychologie du Travail de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, Jul 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564471v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des pratiques professionnelles et bien-être psychologique au travail des conseillers en insertion qui accompagnent les bénéficiaires du RSA [Communication orale]</w:t>
+                <w:t xml:space="preserve">Diversité des représentations du métier et des pratiques du conseiller en insertion professionnelle : rôle d’une posture frontalière spécifique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Pierre Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CNAM, Laboratoire CRTD, Paris, Jun 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XXI ème Congrès International de Psychologie du Travail de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIPTLF, Jul 2021, PARIS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630761v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variabilité des pratiques professionnelles d'accompagnement des conseillers en insertion professionnelle. Effets de la représentation de l'employabilité et des conflits de rôles et de valeurs [Communication orale]</w:t>
+                <w:t xml:space="preserve">Variabilité des pratiques professionnelles et bien-être psychologique au travail des conseillers en insertion qui accompagnent les bénéficiaires du RSA [Communication orale]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Pierre Cazals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique des Doctorants CLESCO (JSDoc) 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Représentants des doctorants CLESCO - Maison de la Recherche, Université Toulouse Jean Jaurès., Mar 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème Junior Colloque du Réseau de Recherches en Psychologie du Travail et des Organisations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CNAM, Laboratoire CRTD, Paris, Jun 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04630750v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630761v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Variabilité des pratiques professionnelles d'accompagnement des conseillers en insertion professionnelle. Effets de la représentation de l'employabilité et des conflits de rôles et de valeurs [Communication orale]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pierre Cazals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée Scientifique des Doctorants CLESCO (JSDoc) 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Représentants des doctorants CLESCO - Maison de la Recherche, Université Toulouse Jean Jaurès., Mar 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04630750v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Risques et Sécurité dans la conduite de bus : une question de genre ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Christine Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saïd Bensalem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21ème Congrès International de l’Association de Psychologie du Travail et des Organisations de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AIPTLF, 2018, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04038043v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4393,51 +4518,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variabilité des pratiques professionnelles des conseillers en insertion. Effets de la représentation de l’employabilité, de la reconnaissance et des conflits de rôles et de valeurs [Communication affichée]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Gohin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4466,51 +4591,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée de rentrée de l’école doctorale CLESCO</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04630832v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4520,714 +4645,922 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychologie et carrières. Modèles, concepts et analyses de la psychologie du travail et des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">De Boeck Supérieur, 2022, Ouvertures psychologiques, 9782807331693. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.lagab.2022.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04385708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t>
+        <w:t xml:space="preserve">Chapitre d'ouvrage (7)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le sens du travail dans la dynamique d’engagement d’éleveurs dans les pratiques agroécologiques : une approche psychosociale clinique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Berrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maroussia Eonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Faurie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Girard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L.Dupré; Ph.Spoljar; C.Depoudent. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire, perdre, retrouver le sens du travail en agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Educagri, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chapitre 2. Employabilité et professionnalisation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Introduction. La carrière : un objet d’études multiforme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lagabrielle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Christine Lagabrielle; Sandrine Croity-Belz. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et carrières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.23-39, 2022, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dbu.lagab.2022.01.0023⟩</w:t>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.XVII-XXXIV, 2022, 9782807331693. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.lagab.2022.01.0000c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04564299v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04385781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction. La carrière : un objet d’études multiforme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chapitre 2. Employabilité et professionnalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...18 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et carrières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, De Boeck Supérieur, pp.XVII-XXXIV, 2022, 9782807331693. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/dbu.lagab.2022.01.0000c⟩</w:t>
+              <w:t xml:space="preserve">, De Boeck Supérieur, pp.23-39, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dbu.lagab.2022.01.0023⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04385781v1</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04564299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 1. Des carrières traditionnelles aux transitions professionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lagabrielle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Psychologie et carrières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, De Boeck Supérieur, pp.3-22, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/dbu.lagab.2022.01.0003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04564308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation interne versus évaluation externe de la professionnalisation des enseignants : regards croisés des sciences économiques et de la psychologie sociale du travail et des organisations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lemistre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">L'harmathan. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"ÉVALUATION FORMATION EMPLOI" - Un chantier pluridisciplinaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.211-225, 2014, 978-2-343-03794-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03974213v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Genre et socialisation de l’enfance à l’âge adulte. Le point de vue du sujet.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Prêteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et socialisation de l’enfance à l’âge adulte. Expliquer les différences, penser l’égalité.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.7-13, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.rouye.2010.01.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592826v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De la socialisation de genre à l’appropriation du genre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Rouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Prêteur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Genre et socialisation de l’enfance à l’âge adulte. Expliquer les différences, penser l’égalité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Érès, pp.205-217, 2010, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/eres.rouye.2010.01.0205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05592838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation collective du travail agricole et santé mentale. Penser ensemble le travail collectif pour plus de collectif de travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Poussard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikael Akimowicz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Croity-Belz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5248,65 +5581,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy Labrouche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">MSA. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05082729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId135"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5374,51 +5707,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1C36E67E"/>
+    <w:nsid w:val="E19379EB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5605,51 +5938,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-croity-belz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0826-1646" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129557471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/recherche/equipes/laboratoire-de-psychologie-de-la-socialisation-%E2%80%93-developpement-et-travail-lps-dt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/universite/organisation/departement-psychologie-sociale-du-travail-et-des-organisations" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Desmette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121393ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Corte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121396ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Auriac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121398ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gohin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Cazals" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2024.02.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.872.0097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.585.0092" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04506641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.18592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faurie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harroch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotto D&#8217;apollonia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.03.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04056081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Almudever" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.853.0161" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2021.1933784" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03224074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croity-Belz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cazals-Ferr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.022.0111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fourchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle-Mougnibas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4611" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592667v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.743.0253" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Hajjar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016954ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vignoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chapeland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Fillipis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2004.08.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS1MSZ92-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poupart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05312359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delicourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poussard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447292v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cazals" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891065v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786147v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620910v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187515v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630590v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi-Neves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duarte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900789v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564361v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564450v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Fabre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630734v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564455v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Armand-Lagarde" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564471v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630761v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630750v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038043v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bensalem" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630832v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385708v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lagab.2022.01" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195701v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Eonnet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564299v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lagab.2022.01.0023" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385781v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lagab.2022.01.0000c" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564308v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lagab.2022.01.0003" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974213v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082729v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-croity-belz" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0826-1646" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/129557471" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/recherche/equipes/laboratoire-de-psychologie-de-la-socialisation-%E2%80%93-developpement-et-travail-lps-dt" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.univ-tlse2.fr/accueil/universite/organisation/departement-psychologie-sociale-du-travail-et-des-organisations" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443249v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Croity-Belz" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donatienne Desmette" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Corbi&#232;re" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121393ar" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443262v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Corte" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Faurie" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121396ar" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05443266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Auriac" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1121398ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564496v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Gohin" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pierre Cazals" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pto.2024.02.001" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695450v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.872.0097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695456v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bernaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Guilbert" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Pignault" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/bupsy.585.0092" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-04506641v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Olry-Louis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.18592" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385357v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Faurie" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Harroch" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Scotto D&#8217;apollonia" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Corte" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Arcari" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.neurol.2023.03.026" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-04056081v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Thuillier" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Almudever" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.853.0161" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385373v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thuillier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00918369.2021.1933784" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-03224074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Croity-Belz" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cazals-Ferr&#233;" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/nrp.022.0111" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04190629v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Fourchard" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Courtinat-Camps" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle-Mougnibas" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/osp.4611" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058795v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Vayre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dupuy" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058798v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592667v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Vayre" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Dupuy" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.743.0253" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01592661v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058789v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385382v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Hajjar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/016954ar" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-paris8.hal.science/hal-01058863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385540v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Vignoli" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Chapeland" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Fillipis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Garcia" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvb.2004.08.006" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MS1MSZ92-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-00982727v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05465583v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Poupart" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-05312359v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Delicourt" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidaller" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447333v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Poussard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Akimowitz" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy Labrouche" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05614793v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Eric Bobillier Chaumon" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Briec" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ianeva" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05447292v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Cazals" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04891065v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04786147v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04620910v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Capdevielle" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04385468v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Rossi-Neves" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Duarte" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630590v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04187515v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Berrier" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Girard" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04900789v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564361v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630734v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564450v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Barthelemy" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Fabre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564455v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Armand-Lagarde" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564471v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630761v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630750v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04038043v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Lagabrielle" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Bensalem" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04630832v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385708v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lagab.2022.01" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04195701v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroussia Eonnet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04385781v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lagab.2022.01.0000c" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564299v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lagab.2022.01.0023" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564308v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dbu.lagab.2022.01.0003" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03974213v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592826v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Rouyer" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Pr&#234;teur" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.rouye.2010.01.0007" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05592838v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/eres.rouye.2010.01.0205" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05082729v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikael Akimowicz" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>