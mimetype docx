--- v0 (2026-03-30)
+++ v1 (2026-04-27)
@@ -2684,217 +2684,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Légitimer l’action publique locale orientée vers les enjeux environnementaux par la promotion et la diffusion de l’information scientifique : le cas du Groupement d’Intérêt Scientifique Littoral basque</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Bocquet Escourrou</w:t>
+                <w:t xml:space="preserve">Exploring the factors and support process fostering entrepreneurs’ bouncing back toward a new venture after an entrepreneurial failure? The case of a French business support non-profit organization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Sarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Légitimer les politiques publiques par la communication et l'information : défis conceptuels et méthodes évolutives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, R3 LPP et EUTIC, Apr 2025, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">XIII Congreso Internacional AFIDE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05086386v1</w:t>
+                <w:t xml:space="preserve">hal-05477679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the factors and support process fostering entrepreneurs’ bouncing back toward a new venture after an entrepreneurial failure? The case of a French business support non-profit organization</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gilles Recasens</w:t>
+                <w:t xml:space="preserve">Légitimer l’action publique locale orientée vers les enjeux environnementaux par la promotion et la diffusion de l’information scientifique : le cas du Groupement d’Intérêt Scientifique Littoral basque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Bocquet Escourrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gustave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Sarrade</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIII Congreso Internacional AFIDE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2025, Rome, Italy</w:t>
+              <w:t xml:space="preserve">Légitimer les politiques publiques par la communication et l'information : défis conceptuels et méthodes évolutives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, R3 LPP et EUTIC, Apr 2025, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477679v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05086386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting research in entrepreneurial cognition using the group concept mapping method</w:t>
               </w:r>
@@ -2969,191 +2969,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04721256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire l'action publique locale face à l'urgence écologique : une approche par les paradigmes de la gestion publique</w:t>
+                <w:t xml:space="preserve">Les dissonances cognitives et émotions collectives, moteurs de l’improvisationet du bricolage organisationnels et de nouvelles coopérations. A propos de lacrise COVID-19 dans les établissements publics de santé.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marc Gustave</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Delpy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'Association Politiques et Management Public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Paris Panthéon-Assas, Jun 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">11e Colloque ARAMOS : La coopération dans tous ses états : Professionnels, organisations et territoires au service du patient ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association ARAMOS, Nov 2023, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04146237v1</w:t>
+                <w:t xml:space="preserve">hal-04389306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dissonances cognitives et émotions collectives, moteurs de l’improvisationet du bricolage organisationnels et de nouvelles coopérations. A propos de lacrise COVID-19 dans les établissements publics de santé.</w:t>
+                <w:t xml:space="preserve">Construire l'action publique locale face à l'urgence écologique : une approche par les paradigmes de la gestion publique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Philippe Delpy</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gustave</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11e Colloque ARAMOS : La coopération dans tous ses états : Professionnels, organisations et territoires au service du patient ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association ARAMOS, Nov 2023, Metz, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'Association Politiques et Management Public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Paris Panthéon-Assas, Jun 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04389306v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04146237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de « compétences santé » par les villes et intercommunalités. Quel mode de gouvernance pour les Contrats Locaux de Santé ?</w:t>
               </w:r>
@@ -3310,420 +3310,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03496521v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative organizational structures in healthcare : Analysing territorial support platforms as meta-organizations, Workshop Meta, Macro- and Partial Organization : Advances in research and theory</w:t>
+                <w:t xml:space="preserve">Innovons pour innover : savoir mobiliser de nouveaux outils conceptuels et méthodologiques pour transformer durablement le champ de la santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberts T</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberts T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibe M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème colloque Santé</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02901789v1</w:t>
+                <w:t xml:space="preserve">hal-02896308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative organizational structures in healthcare : Analysing territorial support platforms as meta-organizations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Les dispositifs d'accompagnement dans l'écosystème de jeunes entreprises technologiques : analyse de perceptions entre entrepreneurs et accompagnateurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sibe M.</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Gamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Meta, Macro, and Partial Organization : Advances in Research and Theory</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
+              <w:t xml:space="preserve">Colloque de l'ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02896324v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02141995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovons pour innover : savoir mobiliser de nouveaux outils conceptuels et méthodologiques pour transformer durablement le champ de la santé</w:t>
+                <w:t xml:space="preserve">Innovative organizational structures in healthcare : Analysing territorial support platforms as meta-organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roberts T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibe M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème colloque Santé</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Workshop "Meta, Macro, and Partial Organization : Advances in Research and Theory</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896308v1</w:t>
+                <w:t xml:space="preserve">hal-02896324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs d'accompagnement dans l'écosystème de jeunes entreprises technologiques : analyse de perceptions entre entrepreneurs et accompagnateurs</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovative organizational structures in healthcare : Analysing territorial support platforms as meta-organizations, Workshop Meta, Macro- and Partial Organization : Advances in research and theory</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Gamra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Gilles Recasens</w:t>
+                <w:t xml:space="preserve">Roberts T</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sibe M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de l'ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">TSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02141995v1</w:t>
+                <w:t xml:space="preserve">hal-02901789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety and performance of innovative organizational structures in healthcare : the emergence of territorial support platforms</w:t>
               </w:r>
@@ -4033,51 +4033,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4666,146 +4666,146 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels risques pour la jeune entreprise en phase de croissance ? Une analyse exploratoire des facteurs structurants d'un développement pérenne</w:t>
+                <w:t xml:space="preserve">Using Concept Mapping to Identify Key Variables in System Dynamics Group Model Building Efforts: An Illustrative Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Oriane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Concept Mapping, Research and Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432089v1</w:t>
+                <w:t xml:space="preserve">hal-02432090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Mapping to Identify Key Variables in System Dynamics Group Model Building Efforts: An Illustrative Example</w:t>
+                <w:t xml:space="preserve">Needs Assessment of Very Small Enterprises and Their Alignment within Business Support Providers: A Comparative Study of Concept Maps between France and Quebec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
@@ -4832,146 +4832,146 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concept Mapping, Research and Applications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432090v1</w:t>
+                <w:t xml:space="preserve">hal-02432088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needs Assessment of Very Small Enterprises and Their Alignment within Business Support Providers: A Comparative Study of Concept Maps between France and Quebec</w:t>
+                <w:t xml:space="preserve">Quels risques pour la jeune entreprise en phase de croissance ? Une analyse exploratoire des facteurs structurants d'un développement pérenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concept Mapping, Research and Applications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Chicago, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Colloque Oriane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432088v1</w:t>
+                <w:t xml:space="preserve">hal-02432089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leviers de la pérennité de la jeune entreprise : une analyse exploratoire mixte</w:t>
               </w:r>
@@ -5900,51 +5900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-03926694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cueille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05345223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gustave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523251388778" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.052.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244381v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Ramon Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Fran&#231;ois Roques-Latrille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauduer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11192613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Roberts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buffeteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourneyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13558196211065704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02472695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier L." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Gamra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Recasens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v28n3.1085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cloutier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.181.0073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devreese" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09513550610669194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F46A02C0E8AA7FCA0A67BA17BDE078802A008708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03925203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05499232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin Cloutier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04217099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/intercommunalite-et-sante" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02901077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts T." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibe M." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03159863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sib&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05086386v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquet Escourrou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarrade" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477679v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04721256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04146237v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04389306v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delpy" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03925257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03496521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02901789v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts T" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896324v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896308v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141995v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gamra" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02337150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-03926694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cueille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05345223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gustave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523251388778" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.052.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244381v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Ramon Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Fran&#231;ois Roques-Latrille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauduer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11192613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Roberts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buffeteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourneyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13558196211065704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02472695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier L." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Gamra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Recasens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v28n3.1085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cloutier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.181.0073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devreese" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09513550610669194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F46A02C0E8AA7FCA0A67BA17BDE078802A008708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03925203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05499232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin Cloutier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04217099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/intercommunalite-et-sante" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02901077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts T." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibe M." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03159863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sib&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05086386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquet Escourrou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarrade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04721256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04389306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delpy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04146237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03925257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03496521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gamra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02901789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts T" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02337150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>