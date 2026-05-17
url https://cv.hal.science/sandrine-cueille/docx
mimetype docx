--- v1 (2026-04-27)
+++ v2 (2026-05-17)
@@ -673,304 +673,304 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03580266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelles actions pour relever le défi de l’ancrage des jeunes entreprises technologiques dans l’écosystème entrepreneurial ?</w:t>
+                <w:t xml:space="preserve">Représentations conceptuelles par les acteurs entrepreneuriaux : apport des correspondances spatiales ascendantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Cloutier L.</w:t>
+                <w:t xml:space="preserve">M. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloud Gamra</w:t>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Recasens</w:t>
+                <w:t xml:space="preserve">S. Rosas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue organisations &amp; territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 28 (3), pp.77-91. </w:t>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 1 (18), pp.73-108. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1522/revueot.v28n3.1085⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entre.181.0073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02472695v1</w:t>
+                <w:t xml:space="preserve">hal-02152951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Représentations conceptuelles par les acteurs entrepreneuriaux : apport des correspondances spatiales ascendantes</w:t>
+                <w:t xml:space="preserve">Quelles actions pour relever le défi de l’ancrage des jeunes entreprises technologiques dans l’écosystème entrepreneurial ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cloutier</w:t>
+                <w:t xml:space="preserve">Martin Cloutier L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloud Gamra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Rosas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 1 (18), pp.73-108. </w:t>
+              <w:t xml:space="preserve">Revue organisations &amp; territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 28 (3), pp.77-91. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.181.0073⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1522/revueot.v28n3.1085⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02152951v1</w:t>
+                <w:t xml:space="preserve">hal-02472695v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mécanismes d’orchestration des ressources et la croissance de la jeune TPE accompagnée.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1002,273 +1002,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02152952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise à l’épreuve de la cartographie de concepts comme méthode intégrative d’identification et d’analyse d’un écosystème entrepreneurial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Accompagner le développement de la TPE au sein de son écosystème entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Cloutier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+                <w:t xml:space="preserve">Martin Cloutier L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 27 (3-4)</w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02165175v1</w:t>
+                <w:t xml:space="preserve">hal-02368744v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner le développement de la TPE au sein de son écosystème entrepreneurial</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Mise à l’épreuve de la cartographie de concepts comme méthode intégrative d’identification et d’analyse d’un écosystème entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Cloutier L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 21</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 27 (3-4)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02368744v1</w:t>
+                <w:t xml:space="preserve">hal-02165175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Facteurs structurants et leviers d’un développement pérenne de la jeune entreprise dans un dispositif d’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Question(s) de Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 2, pp.41-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1388,51 +1388,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse des apports d'un dispositif d'accompagnement des jeunes entreprises : une interprétation centrée sur la notion de storytelling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 9 (2), pp.76-97</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1724,200 +1724,200 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Introduction - Organiser les coordinations et coopérations en santé : impulsions, obstacles et réalisations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organiser les coordinations et coopérations en santé : impulsions, obstacles et réalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C Berchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Célia Berchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 39, pp.287-295, 2022, Organiser les coordinations et coopérations en santé</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/pmp.39.2022.0025⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03925203v1</w:t>
+                <w:t xml:space="preserve">hal-04135191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organiser les coordinations et coopérations en santé : impulsions, obstacles et réalisations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Introduction - Organiser les coordinations et coopérations en santé : impulsions, obstacles et réalisations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia Berchi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques et Management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 39, pp.287-295, 2022, Organiser les coordinations et coopérations en santé</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04135191v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03925203v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -1929,212 +1929,212 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner le rebond entrepreneurial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Conducting research in entrepreneurial cognition using the group concept mapping method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Julien Cusin; Christian Marcon; Antoine Renucci; Thomas Stenger. </w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Martin Cloutier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">G. M. Cardella; B. R. Hernandez-Sanchez; C. Freire Margaça; J. Sanchez-Garcia. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Manager les résiliences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, EMS Management &amp; société, 2025, 9782386302749, 2386302741</w:t>
+              <w:t xml:space="preserve">El camino del emprendedor: teoría, persona y ecosistema de innovación</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dykinson, pp.26-38, 2025, 979-13-7006-225-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05499232v1</w:t>
+                <w:t xml:space="preserve">hal-05477641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conducting research in entrepreneurial cognition using the group concept mapping method</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Accompagner le rebond entrepreneurial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Cueille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">G. M. Cardella; B. R. Hernandez-Sanchez; C. Freire Margaça; J. Sanchez-Garcia. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Julien Cusin; Christian Marcon; Antoine Renucci; Thomas Stenger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">El camino del emprendedor: teoría, persona y ecosistema de innovación</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dykinson, pp.26-38, 2025, 979-13-7006-225-5</w:t>
+              <w:t xml:space="preserve">Manager les résiliences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, EMS Management &amp; société, 2025, 9782386302749, 2386302741</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05477641v1</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499232v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le développement de « compétences santé » par les villes et intercommunalités. Quel mode de gouvernance pour les Contrats Locaux de Santé ?</w:t>
               </w:r>
@@ -2426,51 +2426,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs’ Perspectives on the Structuring Phase of the Entrepreneurial Team</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2690,51 +2690,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring the factors and support process fostering entrepreneurs’ bouncing back toward a new venture after an entrepreneurial failure? The case of a French business support non-profit organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2893,64 +2893,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conducting research in entrepreneurial cognition using the group concept mapping method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XII Congreso AFIDE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, AFIDE, Sep 2024, Entre Rios, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3234,64 +3234,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performance and survivorship of incubated firms in the digital start-ups ecosystem: the role of incubation process and trust relationships</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Gamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Digital Innovation, Entrepreneurship and Financing (DIF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2021, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3411,90 +3411,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dispositifs d'accompagnement dans l'écosystème de jeunes entreprises technologiques : analyse de perceptions entre entrepreneurs et accompagnateurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de l'ACFAS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3513,217 +3513,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative organizational structures in healthcare : Analysing territorial support platforms as meta-organizations</w:t>
+                <w:t xml:space="preserve">Innovative organizational structures in healthcare : Analysing territorial support platforms as meta-organizations, Workshop Meta, Macro- and Partial Organization : Advances in research and theory</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberts T.</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberts T</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibe M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop "Meta, Macro, and Partial Organization : Advances in Research and Theory</w:t>
+              <w:t xml:space="preserve">TSM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02896324v1</w:t>
+                <w:t xml:space="preserve">hal-02901789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative organizational structures in healthcare : Analysing territorial support platforms as meta-organizations, Workshop Meta, Macro- and Partial Organization : Advances in research and theory</w:t>
+                <w:t xml:space="preserve">Innovative organizational structures in healthcare : Analysing territorial support platforms as meta-organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Roberts T</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberts T.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sibe M.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TSM</w:t>
+              <w:t xml:space="preserve">Workshop "Meta, Macro, and Partial Organization : Advances in Research and Theory</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02901789v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02896324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Variety and performance of innovative organizational structures in healthcare : the emergence of territorial support platforms</w:t>
               </w:r>
@@ -3804,90 +3804,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conceptualisation de l’accompagnement des jeunes entreprises technologiques par les actions entrepreneuriales orientées ressources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier L.</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miloud Gamra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3912,64 +3912,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Représentations des accompagnateurs entrepreneuriaux et l’orchestration des ressources : une étude mixte comparative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4007,90 +4007,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les représentations des acteurs entrepreneuriaux et de leurs accompagnateurs : Analyse du dilemme exploration-exploitation dans le développement des jeunes entreprises technologiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Gamra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès International Francophone en Entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2016, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4141,51 +4141,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée thématique sur l’accompagnement du développement des TPE-PME par les Collectivités Locales, UPPA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4236,51 +4236,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée La croissance des entreprises. Nouvel enjeu pour le management ?, MRM-Université Montpellier 1</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4305,77 +4305,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneurs’ Perspective on Developing the Entrepreneurial Team: A Group Concept Mapping Approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st Developmental Workshop on Entrepreneurial Teams and Collective Entrepreneurship Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Troyes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4394,584 +4394,584 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02369142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regional Impacts of Very Small Enterprises (VSEs) and Business Support Providers (BSPs): An International Comparison between Cases in Quebec and in France Using a Mixed Research Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le rapprochement entre sanitaire et médico-social : de l’injonction administrative à la mise en œuvre de partenariats stratégiques « gagnant-gagnant ». Analyse et premiers enseignements sur la base d’une étude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Cloutier L.</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Devreese</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th McGill International Entrepreneurship Conference on New Frontiers in International Entrepreneurship (IE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Mc Gill University, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Colloque Santé 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369163v1</w:t>
+                <w:t xml:space="preserve">hal-02432117v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le rapprochement entre sanitaire et médico-social : de l’injonction administrative à la mise en œuvre de partenariats stratégiques « gagnant-gagnant ». Analyse et premiers enseignements sur la base d’une étude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Leviers du développement des TPE en zone périurbaine : identification et analyse d’un écosystème entrepreneurial au Québec</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Recasens</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Devreese</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Cloutier L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Santé 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">8° Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation – AEI 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2013, Haute Ecole de Gestion, Fribourg, Suisse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432117v1</w:t>
+                <w:t xml:space="preserve">hal-02369158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leviers du développement des TPE en zone périurbaine : identification et analyse d’un écosystème entrepreneurial au Québec</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+                <w:t xml:space="preserve">Regional Impacts of Very Small Enterprises (VSEs) and Business Support Providers (BSPs): An International Comparison between Cases in Quebec and in France Using a Mixed Research Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier L.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8° Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation – AEI 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2013, Haute Ecole de Gestion, Fribourg, Suisse</w:t>
+              <w:t xml:space="preserve">16th McGill International Entrepreneurship Conference on New Frontiers in International Entrepreneurship (IE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Mc Gill University, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02369158v1</w:t>
+                <w:t xml:space="preserve">hal-02369163v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using Concept Mapping to Identify Key Variables in System Dynamics Group Model Building Efforts: An Illustrative Example</w:t>
+                <w:t xml:space="preserve">Quels risques pour la jeune entreprise en phase de croissance ? Une analyse exploratoire des facteurs structurants d'un développement pérenne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Concept Mapping, Research and Applications Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Chicago, USA, Unknown Region</w:t>
+              <w:t xml:space="preserve">Colloque Oriane</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Bayonne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432090v1</w:t>
+                <w:t xml:space="preserve">hal-02432089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Needs Assessment of Very Small Enterprises and Their Alignment within Business Support Providers: A Comparative Study of Concept Maps between France and Quebec</w:t>
+                <w:t xml:space="preserve">Using Concept Mapping to Identify Key Variables in System Dynamics Group Model Building Efforts: An Illustrative Example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concept Mapping, Research and Applications Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Chicago, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432088v1</w:t>
+                <w:t xml:space="preserve">hal-02432090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quels risques pour la jeune entreprise en phase de croissance ? Une analyse exploratoire des facteurs structurants d'un développement pérenne</w:t>
+                <w:t xml:space="preserve">Needs Assessment of Very Small Enterprises and Their Alignment within Business Support Providers: A Comparative Study of Concept Maps between France and Quebec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Oriane</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Bayonne, France</w:t>
+              <w:t xml:space="preserve">Concept Mapping, Research and Applications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Chicago, USA, Unknown Region</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02432089v1</w:t>
+                <w:t xml:space="preserve">hal-02432088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les leviers de la pérennité de la jeune entreprise : une analyse exploratoire mixte</w:t>
               </w:r>
@@ -4983,51 +4983,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Thématique sur les défaillances d’entreprises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2012, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5205,51 +5205,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] restitution collective auprès d’accompagnateurs et des responsables de la technopôle, Hélioparc. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5297,51 +5297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] restitution collective auprès des participants à une expérience de prospective sur le développement de la JET en association avec la technopôle Hélioparc, Pau. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5389,51 +5389,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] restitution collective auprès des participants à une expérience de prospective sur le développement des TPE dans la Municipalité Régionale de Comté des Collines-de-l’Outaouais, Cantley, Québec. 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5481,51 +5481,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Restitution collective auprès des participants à une expérience de prospective sur le développement de l'équipe entrepreneuriale en association avec la cellule Béarn du Centre des Jeunes Dirigeants, Pau. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -5573,51 +5573,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 1ère restitution collective auprès des participants à une expérience de prospective sur la pérennité des TPE-PME en association avec la pépinière Eurolacq-Entreprises, Mourenx Le Paloumé. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -5665,51 +5665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Cloutier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Cueille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Recasens</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] 2ème restitution collective auprès des participants à une expérience de prospective sur la pérennité des TPE-PME en association avec la pépinière Eurolacq-Entreprises, Mourenx Le Paloumé. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
@@ -5900,51 +5900,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-03926694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cueille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05345223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gustave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523251388778" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.052.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244381v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Ramon Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Fran&#231;ois Roques-Latrille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauduer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11192613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Roberts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buffeteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourneyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13558196211065704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02472695v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier L." TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Gamra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Recasens" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v28n3.1085" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152951v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cloutier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosas" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.181.0073" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165175v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368744v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devreese" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09513550610669194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F46A02C0E8AA7FCA0A67BA17BDE078802A008708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03925203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135191v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berchi" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0025" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05499232v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477641v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin Cloutier" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04217099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/intercommunalite-et-sante" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02901077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts T." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibe M." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03159863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sib&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05086386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquet Escourrou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarrade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04721256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04389306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delpy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04146237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03925257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03496521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gamra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896324v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02901789v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts T" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369163v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432117v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369158v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432090v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432088v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432089v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02337150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/tel-03926694v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Cueille" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05345223v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gustave" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/00208523251388778" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04487838v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rimhe.052.0060" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04244381v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sybille Ramon Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Dubourg" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian-Fran&#231;ois Roques-Latrille" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Bauduer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/healthcare11192613" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03580266v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Rachid Salmi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamara Roberts" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Renaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Buffeteau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Fourneyron" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/13558196211065704" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152951v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cloutier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Recasens" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rosas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.181.0073" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02472695v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier L." TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miloud Gamra" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1522/revueot.v28n3.1085" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02152952v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368744v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165175v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165168v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431174v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Devreese" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02431173v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02369351v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09513550610669194" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F46A02C0E8AA7FCA0A67BA17BDE078802A008708/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02326995v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02165170v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Renucci" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04135191v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Berchi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/pmp.39.2022.0025" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03925203v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia Berchi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477641v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Martin Cloutier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05499232v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04217099v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Dubois" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mareetmartin.com/livre/intercommunalite-et-sante" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02901077v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts T." TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sibe M." TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03159863v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Sib&#233;" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188121v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Cloutier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188123v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02188122v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05477679v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-05086386v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Bocquet Escourrou" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Sarrade" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04721256v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04389306v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Delpy" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-04146237v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03925257v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-03496521v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896308v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141995v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gamra" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02901789v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberts T" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896324v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02896050v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02368677v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02142233v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02141980v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432157v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369142v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432117v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369158v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02369163v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432089v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432090v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432088v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432087v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02337150v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Benavent" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Yami" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432242v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432241v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432238v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432243v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432245v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-pau.hal.science/hal-02432244v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>