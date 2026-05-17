--- v0 (2026-03-16)
+++ v1 (2026-05-17)
@@ -757,303 +757,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01071433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les hypothèses observationnelles en sémantique : Qui ne glose rien n'a rien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Deloor</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Cuadernos de Filología Francesa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23, pp. 37-53</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00795934v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Bref aperçu historique des travaux sur la présupposition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Deloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, à paraître</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00685769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...67 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'ai déjà mangé : expérience ou résultat?</w:t>
+                <w:t xml:space="preserve">J'ai déjà mangé&amp;quot; : expérience ou résultat ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Deloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 28, pp. 25-46</w:t>
+              <w:t xml:space="preserve">, 2010, 28, pp.25-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00659930v1</w:t>
+                <w:t xml:space="preserve">halshs-00656183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J'ai déjà mangé&amp;quot; : expérience ou résultat ?</w:t>
+                <w:t xml:space="preserve">J'ai déjà mangé : expérience ou résultat?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Deloor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de Sémantique et Pragmatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 28, pp.25-46</w:t>
+              <w:t xml:space="preserve">, 2010, 28, pp. 25-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00656183v1</w:t>
+                <w:t xml:space="preserve">hal-00659930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">N°spécial de revue/special issue (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2752,51 +2752,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091683v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deloor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.225.0059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uyg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2023.23.05" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685769v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795934v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659930v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656183v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Anscombre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Biglari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro S&#225;ez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana Ferary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053532" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091683v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Deloor" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.225.0059" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091687v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11uyg" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091685v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25145/j.cedille.2023.23.05" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710022v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710019v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710015v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710012v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071433v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00795934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685769v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656183v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659930v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04003857v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Anscombre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Biglari" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091675v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251558v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlota Piedehierro S&#225;ez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia G&#243;mez-Jordana Ferary" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00726780v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05251789v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091690v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710047v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710045v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710042v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710044v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710027v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03710024v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.peterlang.com/document/1053532" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00714511v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01071434v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659935v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00656185v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659941v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00659947v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00685770v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>