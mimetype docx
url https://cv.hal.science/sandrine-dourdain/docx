--- v0 (2026-03-16)
+++ v1 (2026-05-06)
@@ -178,4178 +178,4178 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (83)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (84)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the Elusive: A Snapshot of the Pu(IV) Hexanuclear Cluster Intermediate in the Birth of PuO₂ Colloidal Nanoparticles</w:t>
+                <w:t xml:space="preserve">Unveiling the Stability and Kinetic Pathway from Plutonium Clusters to Colloidal PuO&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt; Nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Maëva Munoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Bayle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 64, pp.17178−17188</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2026, 65 (14), pp.7741-7750. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c05921⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-05316833v1</w:t>
+                <w:t xml:space="preserve">hal-05575959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and characterization of novel hydrophobic eutectic solvents based on metal-extracting ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 427, pp.127332. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05008621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the elusive: a snapshot of the Pu(IV) hexanuclear cluster intermediate in the birth of Puo2 colloidal nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Capturing the Elusive: A Snapshot of the Pu(IV) Hexanuclear Cluster Intermediate in the Birth of PuO₂ Colloidal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 64, pp.17178−17188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05224468v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05316833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved rare earth element recycling using a sustainable diglycolamide-based hydrophobic eutectic solvent</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Capturing the elusive: a snapshot of the Pu(IV) hexanuclear cluster intermediate in the birth of Puo2 colloidal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dourdain</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A C Dias</w:t>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5gc01707f⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380514v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05224468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent Extraction of Uranium from an Acidic Medium for the Front-End of Nuclear Fuel Cycle: from Mechanisms Understanding to Innovative Process Design.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Improved rare earth element recycling using a sustainable diglycolamide-based hydrophobic eutectic solvent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+                <w:t xml:space="preserve">N. Schaeffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Guerinoni</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">A C Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.293⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (35), pp.10851 - 10864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5gc01707f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04528746v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05380514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient diluent-free solvent extraction of uranium using mixtures of protonated trioctylamine and quaternary ammonium salts. Comparative Life Cycle Assessment with the conventional extractant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
+                <w:t xml:space="preserve">Solvent Extraction of Uranium from an Acidic Medium for the Front-End of Nuclear Fuel Cycle: from Mechanisms Understanding to Innovative Process Design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zijun Lu</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">David Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thimotee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2023.106257⟩</w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (S4), pp.1-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668410v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04528746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lead Extraction in a Functionalized and Permeable Silica-Based Porous Liquid</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+                <w:t xml:space="preserve">Highly efficient diluent-free solvent extraction of uranium using mixtures of protonated trioctylamine and quaternary ammonium salts. Comparative Life Cycle Assessment with the conventional extractant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guerinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Ben Ghozi-Bouvrande</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Zijun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c08295⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.106257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2023.106257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668409v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and supramolecular study of uranium/plutonium liquid–liquid extraction with N N -dialkylamides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+                <w:t xml:space="preserve">Lead Extraction in a Functionalized and Permeable Silica-Based Porous Liquid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ben Ghozi-Bouvrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">Sylvain Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 63 (40), pp.18809-18819. </w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 128 (10), pp.2550-2558. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02880⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c08295⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04721661v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of branching position and degree on uranium extraction by amines: A supramolecular and thermodynamic study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular and supramolecular study of uranium/plutonium liquid–liquid extraction with N N -dialkylamides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Guerinoni</w:t>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Giusti</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">R. Motokawa</w:t>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124820⟩</w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 63 (40), pp.18809-18819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.4c02880⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600014v1</w:t>
+                <w:t xml:space="preserve">hal-04721661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric study on the behavior of mesoporous silica under electron irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of branching position and degree on uranium extraction by amines: A supramolecular and thermodynamic study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Guerinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jun Lin</w:t>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clara Grygiel</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Causse</w:t>
+                <w:t xml:space="preserve">R. Motokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101903⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 403, pp.124820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2024.124820⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04492407v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04600014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the transferrin protein and plutonium (and thorium), what's new ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiparametric study on the behavior of mesoporous silica under electron irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Zurita</w:t>
+                <w:t xml:space="preserve">Antonino Alessi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Satoru Tsushima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 29 (55), pp.3462-3470. </w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.101903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/chem.202300636⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360979v1</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent extraction in non-ideal eutectic solvents – Application towards lanthanide separation</w:t>
+                <w:t xml:space="preserve">Interaction between the transferrin protein and plutonium (and thorium), what's new ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ueslei G Favero</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
+                <w:t xml:space="preserve">Cyril Zurita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Passos</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Duarte Ananias</w:t>
+                <w:t xml:space="preserve">Satoru Tsushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123592⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (55), pp.3462-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04593949v1</w:t>
+                <w:t xml:space="preserve">hal-04360979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic Porous Liquids with Controlled Cavity Size and Physico‐Chemical Properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+                <w:t xml:space="preserve">Solvent extraction in non-ideal eutectic solvents – Application towards lanthanide separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ueslei G Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Passos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amal El Bakkouche</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Kaíque a M L Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Duarte Ananias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 11 (44), pp.2305906. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 314, pp.123592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/advs.202305906⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318002v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo‐ and regiochemical effect of N,N ‐dialkylamide extractants on the speciation of Pu complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+                <w:t xml:space="preserve">Hydrophobic Porous Liquids with Controlled Cavity Size and Physico‐Chemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId32" w:history="1">
+                <w:t xml:space="preserve">Amal El Bakkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300461⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (44), pp.2305906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202305906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224206v1</w:t>
+                <w:t xml:space="preserve">hal-04318002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing uranium extraction efficiency using protonated amines and quaternary ammoniums-based ionic liquids: mechanistic insights and nonlinearities analysis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Stereo‐ and regiochemical effect of N,N ‐dialkylamide extractants on the speciation of Pu complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (32), pp.e202300461. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300461⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/separations10090509⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04224208v1</w:t>
+                <w:t xml:space="preserve">hal-04224206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Aggregation Behavior of Extractant Molecules in Ionic Liquids: A Coupled Polarizable Molecular Dynamics and SAXS Study</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Enhancing uranium extraction efficiency using protonated amines and quaternary ammoniums-based ionic liquids: mechanistic insights and nonlinearities analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guerinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (28), pp.6408-6420. </w:t>
+              <w:t xml:space="preserve">Separations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.509. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c02524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/separations10090509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154470v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diluent effects on the stability range of w/o micellar systems and microemulsions made with anionic extractants</w:t>
+                <w:t xml:space="preserve">Exploring the Aggregation Behavior of Extractant Molecules in Ionic Liquids: A Coupled Polarizable Molecular Dynamics and SAXS Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmae El Maangar</w:t>
+                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Lopian</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2022025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (28), pp.6408-6420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c02524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835619v1</w:t>
+                <w:t xml:space="preserve">hal-04154470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ElectroLeaching-ElectroChemical Deposition (EL-ECD) of gold and palladium in a deep eutectic solvent (DES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diluent effects on the stability range of w/o micellar systems and microemulsions made with anionic extractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Maangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Lopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
+                <w:t xml:space="preserve">Werner Kunz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.108004⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2022025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720676v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms induced by phase modifiers used in hydrometallurgy: consequences on transfer efficiency and process safety</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">ElectroLeaching-ElectroChemical Deposition (EL-ECD) of gold and palladium in a deep eutectic solvent (DES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.205⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.108004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.108004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668418v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Halide based ionic liquid mixture for a sustainable electrochemical recovery of precious metals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
+                <w:t xml:space="preserve">Molecular mechanisms induced by phase modifiers used in hydrometallurgy: consequences on transfer efficiency and process safety</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Maangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 25 (G1), pp.341-360. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/crchim.205⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2021.107063⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03932714v1</w:t>
+                <w:t xml:space="preserve">hal-04668418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
+                <w:t xml:space="preserve">Halide based ionic liquid mixture for a sustainable electrochemical recovery of precious metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Cyril Micheau</w:t>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1107/S1600577521012005⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (1), pp.107063. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2021.107063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-03630418v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03932714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range organization study of piperidinium-based ionic liquids by polarizable molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (17), pp.3355-3365. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl chains configurations of tertiary amines on uranium extraction and phase stability – part II: Curvature free energy controlling the ion transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zijun Lu</w:t>
+                <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118487⟩</w:t>
+              <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 29 (1), pp.30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1107/S1600577521012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633067v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-03630418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of n-dodecylamine borane C12H25NH2BH3, its stability against hydrolysis, and its characterization in THF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
+                <w:t xml:space="preserve">Effect of alkyl chains configurations of tertiary amines on uranium extraction and phase stability – part II: Curvature free energy controlling the ion transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Johan Alauzun</w:t>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131484⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 349, pp.118487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426850v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How acidity rules synergism and antagonism in liquid–liquid extraction by lipophilic extractants — Part II: application of the ienaic modelling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of n-dodecylamine borane C12H25NH2BH3, its stability against hydrolysis, and its characterization in THF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Špadina</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Eddy Petit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rey</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1899614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1248, pp.131484. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201983v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl chain configuration of tertiary amines on uranium extraction and phase stability – Part I: Evaluation of phase stability, extraction, and aggregation properties</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How acidity rules synergism and antagonism in liquid–liquid extraction by lipophilic extractants — Part II: application of the ienaic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bohinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.118409⟩</w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1-2), pp.106-139. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1899614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633060v1</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Acidity Rules Synergism and Antagonism in Liquid–Liquid Extraction by Lipophilic Extractants — Part I: Determination of Nanostructures and Free Energies of Transfer</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Effect of alkyl chain configuration of tertiary amines on uranium extraction and phase stability – Part I: Evaluation of phase stability, extraction, and aggregation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1899606⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 349, pp.118409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.118409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201970v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of mesoporous silica under 2 MeV electron beam irradiation</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">How Acidity Rules Synergism and Antagonism in Liquid–Liquid Extraction by Lipophilic Extractants — Part I: Determination of Nanostructures and Free Energies of Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yannick Guari</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Bohinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 328, pp.111454. </w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1-2), pp.86-105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1899606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03400329v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key parameters to tailor hollow silica nanospheres for a type I porous liquid synthesis: optimized structure and accessibility</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Behavior of mesoporous silica under 2 MeV electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11092307⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 328, pp.111454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451827v1</w:t>
+                <w:t xml:space="preserve">hal-03400329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent extraction of rare earths elements from nitrate media in DMDOHEMA/ionic liquid systems: performance and mechanism studies</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Key parameters to tailor hollow silica nanospheres for a type I porous liquid synthesis: optimized structure and accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ben Ghozi-Bouvrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11092307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1ra05359k⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03395405v1</w:t>
+                <w:t xml:space="preserve">hal-03451827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Solvent extraction of rare earths elements from nitrate media in DMDOHEMA/ionic liquid systems: performance and mechanism studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar L Usma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (4), pp.431-453. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (50), pp.31197-31207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ra05359k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451817v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recovery of Rare Earth Elements (REEs) Using Ionic Solvents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Levard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 9 (7), pp.1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4422,64 +4422,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonor Acher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 125 (38), pp.10759-10771. </w:t>
@@ -4511,1264 +4511,1264 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03325924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of formation conditions to the size, morphology and local structure of intrinsic plutonium colloids</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Artese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0en00457j⟩</w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.431-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031914v1</w:t>
+                <w:t xml:space="preserve">hal-03451817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional Amidophosphonate Molecules for Uranium Extraction in Nitrate Acidic Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Artese</w:t>
+                <w:t xml:space="preserve">Relevance of formation conditions to the size, morphology and local structure of intrinsic plutonium colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Boubals</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2020.1790527⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (8), pp.2252 - 2266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0en00457j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084432v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of ballistic effects in mesoporous silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifunctional Amidophosphonate Molecules for Uranium Extraction in Nitrate Acidic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Artese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Lou</w:t>
+                <w:t xml:space="preserve">N. Felines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+                <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120346⟩</w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (7), pp.703-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2020.1790527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492450v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of weak interactions in the formulation of organic phases for efficient L/L extraction of metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulation of ballistic effects in mesoporous silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2020.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 549, pp.120346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698291v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Effect of the Phase Modifier n -Octanol on Extraction, Aggregation, and Third-Phase Appearance in Solvent Extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Importance of weak interactions in the formulation of organic phases for efficient L/L extraction of metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Maangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (41), pp.12121-12129. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.36-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2020.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668421v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of the initial deposition steps and the interfacial layer of Atomic Layer Deposited (ALD) Al 2 O 3 on Si</w:t>
+                <w:t xml:space="preserve">Understanding the Effect of the Phase Modifier n -Octanol on Extraction, Aggregation, and Third-Phase Appearance in Solvent Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Giorgos Gakis</w:t>
+                <w:t xml:space="preserve">Zijin Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constantin Vahlas</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Stephane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.215⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (41), pp.12121-12129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02396239v1</w:t>
+                <w:t xml:space="preserve">hal-04668421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-Liquid Extraction of Rare Earths Elements by Use of Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar L Usma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydroprocess</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Hydroprocess 2019, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04697136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the existence of uranyl trisulfate structures in the AMEX solvent extraction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 55, pp.7583-7586. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/c9cc02651g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02161600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A formulator’s cut of the phase prism for optimizing selective metal extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Investigation of the initial deposition steps and the interfacial layer of Atomic Layer Deposited (ALD) Al 2 O 3 on Si</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giorgos Gakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Constantin Vahlas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Vergnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Tison</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.08.022⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 492, pp.245 - 254. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2019.06.215⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999359v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02396239v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic Description of Synergy in Solvent Extraction: II Thermodynamic Balance of Driving Forces Implied in Synergistic Extraction</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A formulator’s cut of the phase prism for optimizing selective metal extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Lopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 33 (46), pp.13168-13179. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 557, pp.2-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2018.08.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999611v1</w:t>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perfluoroalkyl- vs alkyl substituted malonamides: Supramolecular effects and consequences for extraction of metals</w:t>
               </w:r>
@@ -5780,77 +5780,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Claire Dul</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Braibant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 200, pp.59-65. </w:t>
@@ -5888,64 +5888,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure evolution of mesoporous silica under heavy ion irradiations of intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6022,90 +6022,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Extraction of Rare Earth Elements from Phosphoric Acid Medium using a Mixture of Surfactant AOT and DEHCNPB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Atak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6150,1461 +6150,1461 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02062522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium Extraction by a Bifunctional Amido-Phosphonic Acid: Coordination Structure and Aggregation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermodynamic Description of Synergy in Solvent Extraction: II Thermodynamic Balance of Driving Forces Implied in Synergistic Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Pecheur</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Laurence Berthon</w:t>
+                <w:t xml:space="preserve">M. Bley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Turgis</w:t>
+                <w:t xml:space="preserve">S. Gourdin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 34 (3), pp.260-273. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 33 (46), pp.13168-13179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07366299.2016.1169146⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.7b02068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999402v1</w:t>
+                <w:t xml:space="preserve">hal-01999611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic description of synergy in solvent extraction: I. Enthalpy of mixing at the origin of synergistic aggregation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Uranium Extraction by a Bifunctional Amido-Phosphonic Acid: Coordination Structure and Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">J. Muller</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02343⟩</w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (3), pp.260-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2016.1169146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02000053v1</w:t>
+                <w:t xml:space="preserve">hal-01999402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbamoylalkylphosphonates Type Ligand for Uranium Extraction from Phosphates Ores</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Thermodynamic description of synergy in solvent extraction: I. Enthalpy of mixing at the origin of synergistic aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Burdet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, SYMPHOS 2015 - 3rd International Symposium on Innovation and Technology in the Phosphate Industry, 138, pp.258-266. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (49), pp.13095-13105. </w:t>
             </w:r>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.02.083⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02062545v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergism in a HDEHP/TOPO Liquid−Liquid Extraction System: An Intrinsic Ligands Property?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Carbamoylalkylphosphonates Type Ligand for Uranium Extraction from Phosphates Ores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O Pecheur</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Antoine Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">P Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11693⟩</w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, SYMPHOS 2015 - 3rd International Symposium on Innovation and Technology in the Phosphate Industry, 138, pp.258-266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.02.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-01294523v1</w:t>
+                <w:t xml:space="preserve">hal-02062545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and mechanistic investigations of a triphosphine trioxide/ionic liquid system for rare earth extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergism in a HDEHP/TOPO Liquid−Liquid Extraction System: An Intrinsic Ligands Property?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Turgis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">D. Virieux</w:t>
+                <w:t xml:space="preserve">P Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5DT03072B⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.2814-2823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999428v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-01294523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy in Extraction System Chemistry: Combining Configurational Entropy, Film Bending, and Perturbation of Complexation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Performances and mechanistic investigations of a triphosphine trioxide/ionic liquid system for rare earth extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01478⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.1259-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT03072B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999409v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids as diluents in solvent extraction: first evidence of supramolecular aggregation of a couple of extractant molecules</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synergy in Extraction System Chemistry: Combining Configurational Entropy, Film Bending, and Perturbation of Complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C5CC06422H⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (25), pp.7006-7015. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999417v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recycling metals by controlled transfer of ionic species between complex fluids: en route to “ienaics”</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ionic liquids as diluents in solvent extraction: first evidence of supramolecular aggregation of a couple of extractant molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Bauduin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
+                <w:t xml:space="preserve">T. Sukhbaatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00396-014-3447-x⟩</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (88), pp.15960-15963. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5CC06422H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01187792v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure evolution of mesoporous silica SBA-15 and MCM-41 under swift heavy ion irradiation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Recycling metals by controlled transfer of ionic species between complex fluids: en route to “ienaics”</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Bauduin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Lou</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Rey</w:t>
+                <w:t xml:space="preserve">Luc Belloni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 365, pp.336-341. </w:t>
+              <w:t xml:space="preserve">Colloid and Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 293 (1), pp.1-22. </w:t>
             </w:r>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00396-014-3447-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02417001v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01187792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-Liquid Extraction of Acids and Water by a Malonamide: I-Anion Specific Effects on the Polar Core Microstructure of the Aggregated Malonamide</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Laurence Berthon</w:t>
+                <w:t xml:space="preserve">Structure evolution of mesoporous silica SBA-15 and MCM-41 under swift heavy ion irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Dubois</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nuclear Instruments and Methods in Physics Research Section B: Beam Interactions with Materials and Atoms</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 365, pp.336-341. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.nimb.2015.08.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07366299.2014.940229⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01999323v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02417001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbamoylalkylphosphonates for Dramatic Enhancement of Uranium Extraction from Phosphates Ores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 32 (7), pp.685-702. </w:t>
@@ -7636,8532 +7636,8666 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-Liquid Extraction of Acids by a Malonamide: II-Anion Specific Effects in the Aggregate-Enhanced Extraction Isotherms</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Liquid-Liquid Extraction of Acids and Water by a Malonamide: I-Anion Specific Effects on the Polar Core Microstructure of the Aggregated Malonamide</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Meridiano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 32 (6), pp.620-636. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2014.924311⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 32 (6), pp.601-619. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2014.940229⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999333v1</w:t>
+                <w:t xml:space="preserve">hal-01999323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reverse aggregate nucleation induced by acids in liquid–liquid extraction processes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId227" w:history="1">
+                <w:t xml:space="preserve">Liquid-Liquid Extraction of Acids by a Malonamide: II-Anion Specific Effects in the Aggregate-Enhanced Extraction Isotherms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Dejugnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C4CP00073K⟩</w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (6), pp.620-636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2014.924311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999325v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium Extraction from Phosphoric Acid Using Bifunctional Amido-Phosphonic Acid Ligands</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Reverse aggregate nucleation induced by acids in liquid–liquid extraction processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Dejugnat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2014.898435⟩</w:t>
+              <w:t xml:space="preserve">Physical Chemistry Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 16 (16), pp.7339. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4CP00073K⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999434v1</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999325v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation damages on mesoporous silica thin films and bulk materials</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Uranium Extraction from Phosphoric Acid Using Bifunctional Amido-Phosphonic Acid Ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leydier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1557/opl.2013.386⟩</w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 32 (5), pp.478-491. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2014.898435⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668427v1</w:t>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999434v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation damages on mesoporous silica thin films and bulk materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cyrielle Rey</w:t>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agnès Grandjean</w:t>
+                <w:t xml:space="preserve">G. Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 1514, pp.69-74. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1557/opl.2013.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02416995v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04668427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Structural and Microstructural Changes at the Solid/Solution Interface during Dissolution of Cerium(IV)–Neodymium(III) Oxides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Radiation damages on mesoporous silica thin films and bulk materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Horlait</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Agnès Grandjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp3007602⟩</w:t>
+              <w:t xml:space="preserve">MRS Online Proceedings Library</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 1514, pp.69-74. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1557/opl.2013.386⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId254" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999420v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02416995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergism by Coassembly at the Origin of Ion Selectivity in Liquid–Liquid Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Hofmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 28 (31), pp.11319-11328. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/la301733r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiation damage of mesoporous silica thin films monitored by X-ray reflectivity and scanning electron microscopy</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Kinetics of Structural and Microstructural Changes at the Solid/Solution Interface during Dissolution of Cerium(IV)–Neodymium(III) Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">I. Monnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.03.046⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (22), pp.12027-12037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3007602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01999335v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended Surfaces Nanopatterned with Functionalized Cavities for Positioning Nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Radiation damage of mesoporous silica thin films monitored by X-ray reflectivity and scanning electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">I. Monnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la904342z⟩</w:t>
+              <w:t xml:space="preserve">Journal of Nuclear Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 427 (1-3), pp.411-414. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnucmat.2012.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999340v1</w:t>
+                <w:t xml:space="preserve">hal-01999335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Rheology of Cationic Molecular Hydrogels of Quinuclidine Grafted Bile Salts. Influence of the Ionic Strength and Counter-Ion type</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extended Surfaces Nanopatterned with Functionalized Cavities for Positioning Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Terech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Anastasia Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Maitra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bhat</w:t>
+                <w:t xml:space="preserve">Pierre Terech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 26 (10), pp.7565-7568. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la904342z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999425v1</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Bile Steroid Analogues: Molecules, Fibers, and Networks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Structure and Rheology of Cationic Molecular Hydrogels of Quinuclidine Grafted Bile Salts. Influence of the Ionic Strength and Counter-Ion type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Terech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uday Maitra</w:t>
+                <w:t xml:space="preserve">U. Maitra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Bhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 113 (24), pp.8252-8267</w:t>
+              <w:t xml:space="preserve">, 2009, 113 (14), pp.4619-4630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999421v1</w:t>
+                <w:t xml:space="preserve">hal-01999425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of the elastic modulus of mesoporous silica thin films by x-ray reflectivity via the capillary condensation of water</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Self-Assembly of Bile Steroid Analogues: Molecules, Fibers, and Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Terech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Reichert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
+                <w:t xml:space="preserve">Shreedhar Bhat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Uday Maitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 113 (24), pp.8252-8267</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999329v1</w:t>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of water condensation in P123 templated 2D hexagonal mesoporous silica films by X-ray reflectivity</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Determination of the elastic modulus of mesoporous silica thin films by x-ray reflectivity via the capillary condensation of water</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minhao Yan</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">D. Britton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Reichert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.04.003⟩</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 93 (18), pp.183108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2996412⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999437v1</w:t>
+                <w:t xml:space="preserve">hal-01999329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluation of elastic properties of nanoporous silicon oxide thin films by picosecond laser ultrasonics</w:t>
+                <w:t xml:space="preserve">Analysis of water condensation in P123 templated 2D hexagonal mesoporous silica films by X-ray reflectivity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mechri</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Minhao Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjst/e2008-00430-8⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 516 (22), pp.7955-7961. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2008.04.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999374v1</w:t>
+                <w:t xml:space="preserve">hal-01999437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First one-pot direct synthesis and characterization of highly ordered multifunctionalised nanoporous silica thin films</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Evaluation of elastic properties of nanoporous silicon oxide thin films by picosecond laser ultrasonics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mechri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Ruello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vitali Goussev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+                <w:t xml:space="preserve">Jean-Marc Breteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert Corriu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+                <w:t xml:space="preserve">D. Mounier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1166/jnn.2006.913⟩</w:t>
+              <w:t xml:space="preserve">The European Physical Journal. Special Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 153 (1), pp.211-213. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjst/e2008-00430-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186077v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of mesoporous thin films by X-ray reflectivity, optical reflectivity and grazing incidence small angle X-ray scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Vignaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Surface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 253 (1), pp.3-11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of porosity of mesoporous silica thin films by quantitative X-ray reflectivity analysis and GISAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 495 (1-2), pp.205-209. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.356⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First direct synthesis of highly ordered bifunctionalized mesoporous silica thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId296" w:history="1">
+                <w:t xml:space="preserve">First one-pot direct synthesis and characterization of highly ordered multifunctionalised nanoporous silica thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Corriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Corriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (2), pp.377-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2006.913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999395v1</w:t>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray reflectivity study of acid–base post-synthesis treatments of mesoporous thin films templated by P123</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">First direct synthesis of highly ordered bifunctionalized mesoporous silica thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gourbil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Mehdi</w:t>
+                <w:t xml:space="preserve">Catherine Reyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Corriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (2), pp.377-381. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2006.913⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.357⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-01999322v1</w:t>
+                <w:t xml:space="preserve">hal-01999395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Real time GISAXS study of micelle hydration in CTAB templated silica thin films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">S. Dourdain</w:t>
+                <w:t xml:space="preserve">X-ray reflectivity study of acid–base post-synthesis treatments of mesoporous thin films templated by P123</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gourbil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Rezaire</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId304" w:history="1">
+                <w:t xml:space="preserve">M. Dutreilh-Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 495 (1-2), pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physb.2004.11.052⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999347v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of porosity of mesoporous silica thin films by quantitative X-ray reflectivity analysis and GISAXS</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId269" w:history="1">
+                <w:t xml:space="preserve">Real time GISAXS study of micelle hydration in CTAB templated silica thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Rezaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.M. Ocko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.356⟩</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 357 (1-2), pp.180-184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physb.2004.11.052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186080v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999347v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">TIME-RESOLVED IN SITU GISAXS EXPERIMENT OF EVAPORATION-INDUCED SELF-ASSEMBLY OF CTAB TEMPLATED SILICA THIN FILMS UNDER CONTROLLED HUMIDITY</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">Determination of porosity of mesoporous silica thin films by quantitative X-ray reflectivity analysis and GISAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId321" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Nanoscience</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0219581X05003826⟩</w:t>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 495 (1-2), pp.205-209. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999330v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray reflectivity study of acid–base post-synthesis treatments of mesoporous thin films templated by P123</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId299" w:history="1">
+                <w:t xml:space="preserve">TIME-RESOLVED IN SITU GISAXS EXPERIMENT OF EVAPORATION-INDUCED SELF-ASSEMBLY OF CTAB TEMPLATED SILICA THIN FILMS UNDER CONTROLLED HUMIDITY</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Gourbil</w:t>
+                <w:t xml:space="preserve">O. Gang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId326" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Ocko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.357⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Nanoscience</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 4 (5-6), pp.873-878. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId327" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219581X05003826⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00186081v1</w:t>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999330v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the capillary condensation of water in mesoporous silica films measured by x-ray reflectivity</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">X-ray reflectivity study of acid–base post-synthesis treatments of mesoporous thin films templated by P123</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId269" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId329" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gourbil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 495 (1-2), pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId326" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999337v1</w:t>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId328" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00186081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination by x-ray reflectivity and small angle x-ray scattering of the porous properties of mesoporous silica thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">On the capillary condensation of water in mesoporous silica films measured by x-ray reflectivity</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId299" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, 86 (11), pp.113108. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2005, 87 (22), pp.223105</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1063/1.1887821⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01999327v1</w:t>
+                <w:t xml:space="preserve">hal-01999337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Determination by x-ray reflectivity and small angle x-ray scattering of the porous properties of mesoporous silica thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maggy Colas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId333" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernd Smarsly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 86 (11), pp.113108. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId334" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.1887821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">In situ grazing incidence small-angle x-ray scattering real-time monitoring of the role of humidity during the structural formation of templated silica thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId269" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Gang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Ocko</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 70 (16), pp.161403. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1103/PhysRevB.70.161403⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999353v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Poster de conférence (10)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating of synergistic phenomena in ionic solutions encountered in extraction uranium process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée des doctorants de l'ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bagnols Sur Cèze, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692710v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simulating of synergistic phenomena in ionic solutions encountered in extraction uranium process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Klein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée scientifique de l'ISEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04692719v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Separation and Self-Conditioning of Plutonium through Functionalized Mesoporous Silicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journées des Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dresden, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843296v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porous materials : From radionuclides uptake to conditioning matrix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olaf Walter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ANIMMA 2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848115v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Understanding the Effect of diluent on Extraction, Aggregation and Third Phase Appearance in Solvent Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guerinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Gordon Research conference Neutron Scattering for a Sustainable Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ventura (CA), United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768036v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Porous Liquids or Liquid Porous Materials? A New Concept Applied to the Recycling of Rare Earth Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Chemistry Summer School on f-elements</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768003v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Electrochemical Recovery Of Precious Metals From E-waste Based on Ionic Liquid-Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ILMAT5 : International Conference on Ionic Liquid-based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225973v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hybrid hollow silica nanospheres for separation chemistry : Influence of synthesis parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ben Ghozi-Bouvrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">HYMA 2019: 6th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sitges (Barcelona), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liquid-Liquid Extraction of Rare Earths Elements by Use of Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar L Usma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Conference on Ionic Liquids in Separation et Purification Technology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sitges (Barcelona), Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767056v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Unveiling a Pre-transitional Phase in the Formation of the Third Phase in solvent Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guerinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ECIS 2024 - 38th Conference of the European Colloid &amp; Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Poster de conférence</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la position et du degré de ramification sur l'extraction de l'uranium par les amines : Une étude supramoléculaire et thermodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ryuhei Motokawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Prométhée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2024, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic Porous Ionic Liquids for Metal Extraction</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidences about the contribution of Pu(IV) oxo-hydroxo cluster [Pu 6 (OH)$_4$O$_4$]$^{12+}$ during the formation of Pu(IV) intrinsic colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Diat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Balard Chemistry Conferences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">MIGRATION 2023 - 18th international conference on the chemistry and migration behaviour of actinides and fission products in the geosphere</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId337" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768025v1</w:t>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of chiral ligands for actinides extraction</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Hydrophobic Porous Ionic Liquids for Metal Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Prométhée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Nimes, France</w:t>
+              <w:t xml:space="preserve">COIL-9 - 9th International Congress on Ionic Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764147v1</w:t>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidences about the contribution of Pu(IV) oxo-hydroxo cluster [Pu 6 (OH)$_4$O$_4$]$^{12+}$ during the formation of Pu(IV) intrinsic colloids</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Understanding the Effect of Alkyl Chains Structure on Extraction, Aggregation and Third Phase Appearance in Solvent Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guerinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">MIGRATION 2023 - 18th international conference on the chemistry and migration behaviour of actinides and fission products in the geosphere</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2023, Nantes, France</w:t>
+              <w:t xml:space="preserve">Gordon Research Seminar for young researcher</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Ventura (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764788v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrophobic Porous Ionic Liquids for Metal Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">COIL-9 - 9th International Congress on Ionic Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Balard Chemistry Conferences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId341" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768017v1</w:t>
+            <w:hyperlink r:id="rId358" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04768025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Effect of Alkyl Chains Structure on Extraction, Aggregation and Third Phase Appearance in Solvent Extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Synthesis of chiral ligands for actinides extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Thimotee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gordon Research Seminar for young researcher</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Ventura (CA), United States</w:t>
+              <w:t xml:space="preserve">GDR Prométhée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Nimes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768032v1</w:t>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId343" w:history="1">
+            <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Liquids: A New Concept for Chemical Separation of Rare Earth Elements</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Molecular mechanisms induced by phase modifiers used in solvent extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Maangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEET 2022 - Forum économie circulaire des énergies bas-carbone pour la transition énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId343" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767984v1</w:t>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms induced by phase modifiers used in solvent extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Metal extraction in porous liquids: Key parameters to tailor an optimized type I silica based porous liquid and first tests for metal extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ben Ghozi-Bouvrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767971v1</w:t>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal extraction in porous liquids: Key parameters to tailor an optimized type I silica based porous liquid and first tests for metal extraction</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Nanoporosity and Irradiation - New Perspectives for the Treatment of Radioactive Effluents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">9th Forum on New Materials - CIMTEC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perouse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767928v1</w:t>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04807594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoporosity and Irradiation - New Perspectives for the Treatment of Radioactive Effluents?</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Porous Liquids: A New Concept for Chemical Separation of Rare Earth Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Forum on New Materials - CIMTEC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perouse, Italy</w:t>
+              <w:t xml:space="preserve">FEET 2022 - Forum économie circulaire des énergies bas-carbone pour la transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04807594v1</w:t>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04767984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diluent-free extraction process based on quaternary ammonium ionic liquids for uranium extraction in sulphuric medium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and supramolecular mechanisms of uranium extraction by tertiary amines in sulphuric media: effect of extractant and diluent alkyl chain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of chirality on the extraction mechanisms of extractant molecules such as enantiopure monoamides for U/Pu extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the effect of extractant and diluent alkyl chains on extraction, aggregation and third phase appearance in solvent extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aggregation of malonamides (DMDOHEMA) extractants in Ionic Liquids by Molecular Dynamics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17th Conference of the International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId351" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId352" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multi-scale structural characterization of Pu(IV) intrinsic colloids by synchrotron SAXS coupled with XAS</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Electrochemical recovery of precious metals in Ionic Liquid mixtures or Deep Eutectic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JDA 2021 - 50èmes Journées des Actinides and the 13th School on The Physics and Chemistry of the Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">IMIL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId352" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04764810v1</w:t>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId353" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Swift heavy ions induced modification in mesoporous silica materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Sall</w:t>
+                <w:t xml:space="preserve">Extended X-ray Absortion Fine Structure and Theoretical Models to describe actinides and fission products in the nuclear fuel cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GANIL Colloque 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Autrans Meaudre en Vercors, France</w:t>
+              <w:t xml:space="preserve">ESRF User Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId353" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04843255v1</w:t>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04735941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical recovery of precious metals in Ionic Liquid mixtures or Deep Eutectic Solvents</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId92" w:history="1">
+                <w:t xml:space="preserve">Mass transport in Ionic Solvents during electrodeposition of gold and palladium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId358" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, On line, France</w:t>
+              <w:t xml:space="preserve">ILMAT 6</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId357" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161977v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId359" w:history="1">
+            <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended X-ray Absortion Fine Structure and Theoretical Models to describe actinides and fission products in the nuclear fuel cycle.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Multi-scale structural characterization of Pu(IV) intrinsic colloids by synchrotron SAXS coupled with XAS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hennig</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, grenoble, France</w:t>
+              <w:t xml:space="preserve">JDA 2021 - 50èmes Journées des Actinides and the 13th School on The Physics and Chemistry of the Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId359" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04735941v1</w:t>
+            <w:hyperlink r:id="rId373" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04764810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId361" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mass transport in Ionic Solvents during electrodeposition of gold and palladium</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+                <w:t xml:space="preserve">Swift heavy ions induced modification in mesoporous silica materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Dufour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Gardés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT 6</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
+              <w:t xml:space="preserve">GANIL Colloque 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Autrans Meaudre en Vercors, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04161427v1</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04843255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous materials: From radionuclides uptake to conditioning matrices</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Use of bifunctional compounds N, P for extracting uranium from aqueous solutions of nitric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Artese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EMRS 2019 Spring meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
+              <w:t xml:space="preserve">JNRC-RANC 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04848050v1</w:t>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02394057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Use of bifunctional compounds N, P for extracting uranium from aqueous solutions of nitric acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Récupération électrochimique de métaux précieux contenus dans des déchets d’équipements électriques et électroniques (DEEE) en milieu liquide ionique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNRC-RANC 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
+              <w:t xml:space="preserve">Journée Scientifique du GDR Promethée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-02394057v1</w:t>
+            <w:hyperlink r:id="rId379" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04230158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-Liquid Extraction of Rare Earths Elements by Use of Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar L Usma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydroprocess 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04767054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Récupération électrochimique de métaux précieux contenus dans des déchets d’équipements électriques et électroniques (DEEE) en milieu liquide ionique</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Porous materials: From radionuclides uptake to conditioning matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrielle Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sophie Legeai</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Scientifique du GDR Promethée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
+              <w:t xml:space="preserve">EMRS 2019 Spring meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId365" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04230158v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04848050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Permeability of porous liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benghozi-Bouvrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 19 èmes Journées Scientifiques de Marcoule</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CEA, Sep 2019, Marcoule, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId383" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02973604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid hollow silica nanospheres for separation chemistry Influence of synthesis parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benghozibouvra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International conference on multifonctional, hybrid and nanomaterials.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Sitges, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02394059v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of bifunctional compounds N, P for uranium purification from aqueous solutions of nitric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Artese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Conferences 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02339123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An instrumented microfluidic tool for complex fluid phase diagram determination: Enabling in-line and real-time screening of solvent extraction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId374" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Theisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Penisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kokoric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFP Energie Nouvelles 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Rueil-Malmaison, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId373" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01555693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An instrumented microfluidic tool for complex fluid phase diagram determination: Inline and real-time exploration of solvent extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Theisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Penisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Wilk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
+            <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Kokoric</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29TH CONFERENCE OF THE EUROPEAN COLLOID AND INTERFACE SOCIETY (ECIS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01555705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Compréhension des mécanismes synergiques pour l'extraction d'Uranium des minerais phosphoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Berthon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Uranium 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-02948155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Silica-based porous liquids for metal extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Ben Ghozi-Bouvrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS 2024 - 38th Conference of the European Colloid &amp; Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768288v1</w:t>
-              </w:r>
-[...1101 lines deleted...]
-                <w:t xml:space="preserve">hal-04768282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of radiation in the densification of mesoporous silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque GCM Ganil</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId395" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of mesoporous silicas induced by radiation damage - New prospects for nuclear waste treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId396" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoporosité et irradiation - Nouvelles perspectives pour le traitement des effluents radioactifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Matériaux 2022 Lille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId397" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of mesoporous silica under ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2019 session K</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16171,489 +16305,489 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de récupération sélective de l'or par voie de chimie verte à partir d'un élément contenant de l'or et un platinoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId358" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP4151763. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Method for selectively recovering rare earth metals and uranium(VI) from an aqueous solution of phosphoric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Mossand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3116834 (A1) / WO2022117948 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04649002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mixtures of quaternary ammonium salts for extracting uranium(VI) from aqueous solutions of sulfuric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zijun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3116936 (A1) / WO2022117942 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId403" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04648997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New extractant, used for extracting rare earths from an aqueous phosphoric acid solution, and the applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId402" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sefkan Atak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, Patent n° : FR3055906 (A1) / WO2018051026 (A1). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId404" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02162091v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16663,147 +16797,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the multi-scale properties of Pu(IV) intrinsic colloids by synchrotron SAXS/XAS techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04766010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -16813,114 +16947,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caractérisation structurale, poreuse et mécanique de films minces de silice mésoporeuse. Influence de la fonctionnalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Matière Condensée [cond-mat]. Université du Maine, 2006. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00201895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId409"/>
+      <w:footerReference w:type="default" r:id="rId413"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -16988,51 +17122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="34F3DB3A"/>
+    <w:nsid w:val="7DAA4A47"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17219,51 +17353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-dourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-4092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128246529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316833v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008621v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernicot" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Teixeira" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127332" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380514v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernicot" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dourdain" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Dias" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01707f" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528746v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.293" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668410v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106257" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668409v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ben Ghozi-Bouvrande" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08295" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721661v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02880" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600014v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerinoni" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motokawa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124820" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492407v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101903" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360979v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zurita" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsushima" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300636" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593949v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueslei G Favero" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#237;que a M L Cruz" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Ananias" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123592" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318002v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Bakkouche" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202305906" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224206v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300461" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224208v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090509" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04154470v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02524" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835619v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Maangar" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lopian" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kunz" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022025" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720676v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemejeanne" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108004" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668418v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.205" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932714v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.107063" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01123" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633067v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118487" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426850v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani-I-Belloto" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131484" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201983v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;padina" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohinc" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1899614" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633060v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.118409" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201970v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1899606" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03400329v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111454" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451827v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092307" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395405v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar L Usma" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra05359k" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9071202" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c03529" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031914v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00457j" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492450v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lou" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120346" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03698291v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2020.03.004" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668421v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijin Lu" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01554" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396239v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Gakis" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.215" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697136v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999359v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.08.022" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999611v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdin" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02068" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braibant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2017.06.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999304v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.057" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062522v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1362852" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999402v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pecheur" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169146" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000053v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02343" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062545v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burdet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.02.083" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999409v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01478" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999417v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sukhbaatar" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC06422H" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187792v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3447-x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417001v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lou" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.009" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XCT6QFL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999323v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.940229" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.951279" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999333v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.924311" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999325v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00073K" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999434v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.898435" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668427v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deschanels" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toquer" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.386" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02416995v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999420v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3007602" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999341v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hofmeister" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pecheur" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301733r" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999335v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.03.046" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3970KSCN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999340v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terech" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904342z" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999425v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terech" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Maitra" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhat" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999421v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Bhat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Maitra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999329v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Britton" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reichert" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996412" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999437v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.003" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WT0NV9W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999374v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mechri" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Breteau" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00430-8" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186077v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Corriu" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rey&#233;" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2006.913" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999354v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaud" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999344v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.356" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJT84H9F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999395v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999322v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourbil" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutreilh-Colas" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.357" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJSMZ7W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999347v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezaire" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Ocko" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.052" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDTFGDRZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186080v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999330v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colas" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gang" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ocko" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X05003826" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186081v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourbil" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999337v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999327v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1887821" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999353v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gang" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ocko" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.161403" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768308v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768025v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764147v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764788v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768017v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768032v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767984v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767971v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767928v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807594v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767942v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767948v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767918v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767937v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695979v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764810v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843255v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161977v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161427v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848050v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394057v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767054v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230158v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02973604v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benghozi-Bouvrande" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394059v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benghozibouvra" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339123v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leydier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555693v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theisen" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penisson" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokoric" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555705v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theisen" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768288v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692710v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Klein" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692719v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843296v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848115v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768036v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768003v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225973v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767803v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767056v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768282v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849699v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849665v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849634v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849600v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225356v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649002v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mossand" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648997v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162091v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefkan Atak" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766010v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201895v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-dourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-4092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128246529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernicot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Teixeira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127332" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dourdain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01707f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106257" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ben Ghozi-Bouvrande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08295" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerinoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motokawa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124820" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101903" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zurita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsushima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300636" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueslei G Favero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#237;que a M L Cruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Ananias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123592" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Bakkouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202305906" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04154470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Maangar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lopian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kunz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemejeanne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.205" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.107063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118487" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani-I-Belloto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;padina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohinc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1899614" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.118409" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1899606" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03400329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111454" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092307" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395405v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar L Usma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra05359k" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9071202" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c03529" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00457j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120346" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03698291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2020.03.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijin Lu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01554" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697136v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396239v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Gakis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.215" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.08.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braibant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2017.06.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999304v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.057" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062522v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1362852" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02068" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pecheur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169146" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000053v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02343" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burdet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.02.083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01478" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999417v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sukhbaatar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC06422H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3447-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XCT6QFL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.951279" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999323v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.940229" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.924311" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999325v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00073K" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999434v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.898435" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deschanels" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toquer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.386" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02416995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999341v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hofmeister" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pecheur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301733r" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3007602" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999335v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.03.046" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3970KSCN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terech" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904342z" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999425v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terech" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Maitra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999421v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Bhat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Maitra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999329v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Britton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reichert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996412" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999437v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WT0NV9W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999374v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mechri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Breteau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00430-8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999344v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.356" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJT84H9F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186077v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Corriu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rey&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2006.913" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999395v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999322v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourbil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutreilh-Colas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.357" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJSMZ7W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999347v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Ocko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.052" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDTFGDRZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999330v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ocko" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X05003826" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186081v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourbil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999337v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1887821" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999353v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ocko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.161403" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692710v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Klein" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692719v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843296v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848115v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768036v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768003v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225973v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767803v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767056v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768282v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768308v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764788v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768017v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768032v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768025v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764147v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767971v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767928v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807594v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767984v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767942v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767948v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767918v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767937v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695979v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161977v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161427v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764810v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843255v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394057v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230158v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767054v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848050v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02973604v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benghozi-Bouvrande" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394059v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benghozibouvra" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339123v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leydier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555693v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theisen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penisson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokoric" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555705v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theisen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768288v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849699v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849665v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849634v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849600v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225356v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649002v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mossand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648997v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162091v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefkan Atak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766010v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201895v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>