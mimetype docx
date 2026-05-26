--- v1 (2026-05-06)
+++ v2 (2026-05-26)
@@ -346,822 +346,822 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05575959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and characterization of novel hydrophobic eutectic solvents based on metal-extracting ligands</w:t>
+                <w:t xml:space="preserve">Improved rare earth element recycling using a sustainable diglycolamide-based hydrophobic eutectic solvent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Bernicot</w:t>
+                <w:t xml:space="preserve">B. Bernicot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
+                <w:t xml:space="preserve">S. Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gabriel Teixeira</w:t>
+                <w:t xml:space="preserve">N. Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A C Dias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127332⟩</w:t>
+              <w:t xml:space="preserve">Green Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 27 (35), pp.10851 - 10864. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d5gc01707f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05008621v1</w:t>
+                <w:t xml:space="preserve">hal-05380514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the Elusive: A Snapshot of the Pu(IV) Hexanuclear Cluster Intermediate in the Birth of PuO₂ Colloidal Nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+                <w:t xml:space="preserve">Design and characterization of novel hydrophobic eutectic solvents based on metal-extracting ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Bernicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Christelle Tamain</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Teixeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 427, pp.127332. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2025.127332⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05316833v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05008621v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Capturing the elusive: a snapshot of the Pu(IV) hexanuclear cluster intermediate in the birth of Puo2 colloidal nanoparticles</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Capturing the Elusive: A Snapshot of the Pu(IV) Hexanuclear Cluster Intermediate in the Birth of PuO₂ Colloidal Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2025, 64, pp.17178−17188</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-05224468v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05316833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improved rare earth element recycling using a sustainable diglycolamide-based hydrophobic eutectic solvent</w:t>
+                <w:t xml:space="preserve">Capturing the elusive: a snapshot of the Pu(IV) hexanuclear cluster intermediate in the birth of Puo2 colloidal nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Bernicot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Dourdain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">N. Schaeffer</w:t>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A C Dias</w:t>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Green Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 27 (35), pp.10851 - 10864. </w:t>
+              <w:t xml:space="preserve">Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d5gc01707f⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.inorgchem.5c01938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05380514v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-05224468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent Extraction of Uranium from an Acidic Medium for the Front-End of Nuclear Fuel Cycle: from Mechanisms Understanding to Innovative Process Design.</w:t>
+                <w:t xml:space="preserve">Highly efficient diluent-free solvent extraction of uranium using mixtures of protonated trioctylamine and quaternary ammonium salts. Comparative Life Cycle Assessment with the conventional extractant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Elise Guerinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marine Thimotee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/crchim.293⟩</w:t>
+              <w:t xml:space="preserve">Hydrometallurgy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 224, pp.106257. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2023.106257⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-04528746v1</w:t>
+                <w:t xml:space="preserve">hal-04668410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly efficient diluent-free solvent extraction of uranium using mixtures of protonated trioctylamine and quaternary ammonium salts. Comparative Life Cycle Assessment with the conventional extractant</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Solvent Extraction of Uranium from an Acidic Medium for the Front-End of Nuclear Fuel Cycle: from Mechanisms Understanding to Innovative Process Design.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zijun Lu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+                <w:t xml:space="preserve">Marine Thimotee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hydrometallurgy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 224, pp.106257. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27 (S4), pp.1-31. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.hydromet.2023.106257⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5802/crchim.293⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668410v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-04528746v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lead Extraction in a Functionalized and Permeable Silica-Based Porous Liquid</w:t>
               </w:r>
@@ -1277,103 +1277,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and supramolecular study of uranium/plutonium liquid–liquid extraction with N N -dialkylamides</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Guillaumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inorganic Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 63 (40), pp.18809-18819. </w:t>
@@ -1539,3812 +1539,3812 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiparametric study on the behavior of mesoporous silica under electron irradiation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Antonino Alessi</w:t>
+                <w:t xml:space="preserve">Enhancing uranium extraction efficiency using protonated amines and quaternary ammoniums-based ionic liquids: mechanistic insights and nonlinearities analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jérémy Causse</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101903⟩</w:t>
+              <w:t xml:space="preserve">Separations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 10, pp.509. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/separations10090509⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04492407v1</w:t>
+                <w:t xml:space="preserve">hal-04224208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between the transferrin protein and plutonium (and thorium), what's new ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Denis Menut</w:t>
+                <w:t xml:space="preserve">Exploring the Aggregation Behavior of Extractant Molecules in Ionic Liquids: A Coupled Polarizable Molecular Dynamics and SAXS Study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202300636⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 127 (28), pp.6408-6420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c02524⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04360979v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04154470v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent extraction in non-ideal eutectic solvents – Application towards lanthanide separation</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Duarte Ananias</w:t>
+                <w:t xml:space="preserve">Interaction between the transferrin protein and plutonium (and thorium), what's new ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Zurita</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Satoru Tsushima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123592⟩</w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 29 (55), pp.3462-3470. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/chem.202300636⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04593949v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04360979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hydrophobic Porous Liquids with Controlled Cavity Size and Physico‐Chemical Properties</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+                <w:t xml:space="preserve">A multiparametric study on the behavior of mesoporous silica under electron irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonino Alessi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advanced Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/advs.202305906⟩</w:t>
+              <w:t xml:space="preserve">Materialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32, pp.101903. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.mtla.2023.101903⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04318002v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04492407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stereo‐ and regiochemical effect of N,N ‐dialkylamide extractants on the speciation of Pu complexes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thomas Dumas</w:t>
+                <w:t xml:space="preserve">Solvent extraction in non-ideal eutectic solvents – Application towards lanthanide separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ueslei G Favero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Schaeffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Passos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kaíque a M L Cruz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cécile Marie</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">Duarte Ananias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 26 (32), pp.e202300461. </w:t>
+              <w:t xml:space="preserve">Separation and Purification Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 314, pp.123592. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/ejic.202300461⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.seppur.2023.123592⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04224206v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04593949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enhancing uranium extraction efficiency using protonated amines and quaternary ammoniums-based ionic liquids: mechanistic insights and nonlinearities analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Guerinoni</w:t>
+                <w:t xml:space="preserve">Hydrophobic Porous Liquids with Controlled Cavity Size and Physico‐Chemical Properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal El Bakkouche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Separations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/separations10090509⟩</w:t>
+              <w:t xml:space="preserve">Advanced Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 11 (44), pp.2305906. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/advs.202305906⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04224208v1</w:t>
+                <w:t xml:space="preserve">hal-04318002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Aggregation Behavior of Extractant Molecules in Ionic Liquids: A Coupled Polarizable Molecular Dynamics and SAXS Study</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+                <w:t xml:space="preserve">Stereo‐ and regiochemical effect of N,N ‐dialkylamide extractants on the speciation of Pu complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Duvail</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cécile Marie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 127 (28), pp.6408-6420. </w:t>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 26 (32), pp.e202300461. </w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.3c02524⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/ejic.202300461⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04154470v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04224206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diluent effects on the stability range of w/o micellar systems and microemulsions made with anionic extractants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Effect of alkyl chain configuration of tertiary amines on uranium extraction and phase stability – Part I: Evaluation of phase stability, extraction, and aggregation properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Asmae El Maangar</w:t>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tobias Lopian</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/epjn/2022025⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 349, pp.118409. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.118409⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03835619v1</w:t>
+                <w:t xml:space="preserve">hal-03633060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ElectroLeaching-ElectroChemical Deposition (EL-ECD) of gold and palladium in a deep eutectic solvent (DES)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How Acidity Rules Synergism and Antagonism in Liquid–Liquid Extraction by Lipophilic Extractants — Part I: Determination of Nanostructures and Free Energies of Transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
+                <w:t xml:space="preserve">K. Bohinc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.108004⟩</w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 40 (1-2), pp.86-105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1899606⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03720676v1</w:t>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03201970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular mechanisms induced by phase modifiers used in hydrometallurgy: consequences on transfer efficiency and process safety</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae El Maangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comptes Rendus. Chimie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 25 (G1), pp.341-360. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/crchim.205⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04668418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Halide based ionic liquid mixture for a sustainable electrochemical recovery of precious metals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 10 (1), pp.107063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jece.2021.107063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03932714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-range organization study of piperidinium-based ionic liquids by polarizable molecular dynamics simulations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Le Crom</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 126 (17), pp.3355-3365. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.2c01123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03653482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Size and structure of hexanuclear plutonium oxo-hydroxo clusters in aqueous solution from synchrotron analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Tamain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Synchrotron Radiation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 29 (1), pp.30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1107/S1600577521012005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">cea-03630418v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl chains configurations of tertiary amines on uranium extraction and phase stability – part II: Curvature free energy controlling the ion transfer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zijun Lu</w:t>
+                <w:t xml:space="preserve">Diluent effects on the stability range of w/o micellar systems and microemulsions made with anionic extractants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Maangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Lopian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118487⟩</w:t>
+              <w:t xml:space="preserve">EPJ N - Nuclear Sciences &amp; Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 8, pp.28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/epjn/2022025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633067v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03835619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of n-dodecylamine borane C12H25NH2BH3, its stability against hydrolysis, and its characterization in THF</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
+                <w:t xml:space="preserve">ElectroLeaching-ElectroChemical Deposition (EL-ECD) of gold and palladium in a deep eutectic solvent (DES)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eddy Petit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Johan Alauzun</w:t>
+                <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131484⟩</w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10 (3), pp.108004. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2022.108004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03426850v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03720676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How acidity rules synergism and antagonism in liquid–liquid extraction by lipophilic extractants — Part II: application of the ienaic modelling</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">M. Špadina</w:t>
+                <w:t xml:space="preserve">Effect of alkyl chains configurations of tertiary amines on uranium extraction and phase stability – part II: Curvature free energy controlling the ion transfer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Demé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1899614⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 349, pp.118487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.molliq.2022.118487⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03201983v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03633067v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of alkyl chain configuration of tertiary amines on uranium extraction and phase stability – Part I: Evaluation of phase stability, extraction, and aggregation properties</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zijun Lu</w:t>
+                <w:t xml:space="preserve">Synthesis of n-dodecylamine borane C12H25NH2BH3, its stability against hydrolysis, and its characterization in THF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antigoni Theodoratou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Turani-I-Belloto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eddy Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Thomas Zemb</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johan Alauzun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Liquids</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 349, pp.118409. </w:t>
+              <w:t xml:space="preserve">Journal of Molecular Structure</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 1248, pp.131484. </w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.molliq.2021.118409⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.molstruc.2021.131484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03633060v1</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03426850v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">How Acidity Rules Synergism and Antagonism in Liquid–Liquid Extraction by Lipophilic Extractants — Part I: Determination of Nanostructures and Free Energies of Transfer</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">How acidity rules synergism and antagonism in liquid–liquid extraction by lipophilic extractants — Part II: application of the ienaic modelling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Špadina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Bohinc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 40 (1-2), pp.86-105. </w:t>
+              <w:t xml:space="preserve">, 2022, 40 (1-2), pp.106-139. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1899606⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1899614⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03201970v1</w:t>
+                <w:t xml:space="preserve">hal-03201983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Behavior of mesoporous silica under 2 MeV electron beam irradiation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jun Lin</w:t>
+                <w:t xml:space="preserve">Recovery of Rare Earth Elements (REEs) Using Ionic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Toquer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Clara Grygiel</w:t>
+                <w:t xml:space="preserve">Julien Couturier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Guari</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Clément Levard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 328, pp.111454. </w:t>
+              <w:t xml:space="preserve">Processes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 9 (7), pp.1202. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111454⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/pr9071202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03400329v1</w:t>
+                <w:t xml:space="preserve">hal-03395395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Key parameters to tailor hollow silica nanospheres for a type I porous liquid synthesis: optimized structure and accessibility</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+                <w:t xml:space="preserve">Aggregation of Bifunctional Extractants Used for Uranium(VI) Separation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Moreno Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonor Acher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marin Vatin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/nano11092307⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 125 (38), pp.10759-10771. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c03529⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03451827v1</w:t>
+                <w:t xml:space="preserve">hal-03325924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solvent extraction of rare earths elements from nitrate media in DMDOHEMA/ionic liquid systems: performance and mechanism studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesar L Usma</w:t>
+                <w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Artese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Boubals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d1ra05359k⟩</w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 40 (4), pp.431-453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395405v1</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03451817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recovery of Rare Earth Elements (REEs) Using Ionic Solvents</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Couturier</w:t>
+                <w:t xml:space="preserve">Behavior of mesoporous silica under 2 MeV electron beam irradiation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clara Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Guari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Processes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/pr9071202⟩</w:t>
+              <w:t xml:space="preserve">Microporous and Mesoporous Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 328, pp.111454. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.micromeso.2021.111454⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03395395v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03400329v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of Bifunctional Extractants Used for Uranium(VI) Separation</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Marin Vatin</w:t>
+                <w:t xml:space="preserve">Key parameters to tailor hollow silica nanospheres for a type I porous liquid synthesis: optimized structure and accessibility</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ben Ghozi-Bouvrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (9), pp.2307. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano11092307⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.1c03529⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03325924v1</w:t>
+                <w:t xml:space="preserve">hal-03451827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Supramolecular Origin of Selectivity in Solvent Extraction of Bifunctional Amidophosphonate Extractants with Different Configurations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandre Artese</w:t>
+                <w:t xml:space="preserve">Solvent extraction of rare earths elements from nitrate media in DMDOHEMA/ionic liquid systems: performance and mechanism studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar L Usma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 40 (4), pp.431-453. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 11 (50), pp.31197-31207. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/07366299.2021.1961433⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d1ra05359k⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03451817v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03395405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relevance of formation conditions to the size, morphology and local structure of intrinsic plutonium colloids</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Virot</w:t>
+                <w:t xml:space="preserve">Understanding the Effect of the Phase Modifier n -Octanol on Extraction, Aggregation, and Third-Phase Appearance in Solvent Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijin Lu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d0en00457j⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 36 (41), pp.12121-12129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03031914v1</w:t>
+                <w:t xml:space="preserve">hal-04668421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bifunctional Amidophosphonate Molecules for Uranium Extraction in Nitrate Acidic Media</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">A. Artese</w:t>
+                <w:t xml:space="preserve">Relevance of formation conditions to the size, morphology and local structure of intrinsic plutonium colloids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Micheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">N. Boubals</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2020.1790527⟩</w:t>
+              <w:t xml:space="preserve">Environmental science‎.Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7 (8), pp.2252 - 2266. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d0en00457j⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03084432v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03031914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular dynamics simulation of ballistic effects in mesoporous silica</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bifunctional Amidophosphonate Molecules for Uranium Extraction in Nitrate Acidic Media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Artese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Lou</w:t>
+                <w:t xml:space="preserve">N. Felines</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+                <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120346⟩</w:t>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 38 (7), pp.703-718. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2020.1790527⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03492450v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03084432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance of weak interactions in the formulation of organic phases for efficient L/L extraction of metals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Molecular dynamics simulation of ballistic effects in mesoporous silica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Lou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Siboulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bourgeois</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Ruwaid Rafiuddin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.cocis.2020.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Non-Crystalline Solids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 549, pp.120346. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jnoncrysol.2020.120346⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03698291v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03492450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the Effect of the Phase Modifier n -Octanol on Extraction, Aggregation, and Third-Phase Appearance in Solvent Extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Zijin Lu</w:t>
+                <w:t xml:space="preserve">Importance of weak interactions in the formulation of organic phases for efficient L/L extraction of metals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Bourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Maangar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stephane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 36 (41), pp.12121-12129. </w:t>
+              <w:t xml:space="preserve">Current Opinion in Colloid &amp; Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 46, pp.36-51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.0c01554⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cocis.2020.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04668421v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03698291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-Liquid Extraction of Rare Earths Elements by Use of Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar L Usma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydroprocess</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, Hydroprocess 2019, 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -5382,64 +5382,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the existence of uranyl trisulfate structures in the AMEX solvent extraction process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamir Sukhbaatar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5637,90 +5637,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A formulator’s cut of the phase prism for optimizing selective metal extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tobias Lopian</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Werner Kunz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 557, pp.2-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5806,51 +5806,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Bourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Fluorine Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 200, pp.59-65. </w:t>
@@ -5888,51 +5888,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure evolution of mesoporous silica under heavy ion irradiations of intermediate energies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6022,51 +6022,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synergistic Extraction of Rare Earth Elements from Phosphoric Acid Medium using a Mixture of Surfactant AOT and DEHCNPB</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Atak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6156,51 +6156,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermodynamic Description of Synergy in Solvent Extraction: II Thermodynamic Balance of Driving Forces Implied in Synergistic Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Bley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6284,995 +6284,995 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uranium Extraction by a Bifunctional Amido-Phosphonic Acid: Coordination Structure and Aggregation</w:t>
+                <w:t xml:space="preserve">Synergism in a HDEHP/TOPO Liquid−Liquid Extraction System: An Intrinsic Ligands Property?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivia Pecheur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+                <w:t xml:space="preserve">O Pecheur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Turgis</w:t>
+                <w:t xml:space="preserve">D. Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P Guilbaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/07366299.2016.1169146⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 120, pp.2814-2823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11693⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999402v1</w:t>
+                <w:t xml:space="preserve">cea-01294523v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermodynamic description of synergy in solvent extraction: I. Enthalpy of mixing at the origin of synergistic aggregation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Rey</w:t>
+                <w:t xml:space="preserve">Performances and mechanistic investigations of a triphosphine trioxide/ionic liquid system for rare earth extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dubois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">J. Muller</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02343⟩</w:t>
+              <w:t xml:space="preserve">Dalton Transactions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (3), pp.1259-1268. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C5DT03072B⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02000053v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carbamoylalkylphosphonates Type Ligand for Uranium Extraction from Phosphates Ores</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId202" w:history="1">
+                <w:t xml:space="preserve">Uranium Extraction by a Bifunctional Amido-Phosphonic Acid: Coordination Structure and Aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivia Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Turgis</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Procedia Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Solvent Extraction and Ion Exchange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 34 (3), pp.260-273. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/07366299.2016.1169146⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.02.083⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02062545v1</w:t>
+                <w:t xml:space="preserve">hal-01999402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergism in a HDEHP/TOPO Liquid−Liquid Extraction System: An Intrinsic Ligands Property?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">O Pecheur</w:t>
+                <w:t xml:space="preserve">Thermodynamic description of synergy in solvent extraction: I. Enthalpy of mixing at the origin of synergistic aggregation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">P Guilbaud</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Muller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.jpcb.5b11693⟩</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 32 (49), pp.13095-13105. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.6b02343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-01294523v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02000053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performances and mechanistic investigations of a triphosphine trioxide/ionic liquid system for rare earth extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">R. Turgis</w:t>
+                <w:t xml:space="preserve">Carbamoylalkylphosphonates Type Ligand for Uranium Extraction from Phosphates Ores</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">V. Dubois</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Virieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dalton Transactions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (3), pp.1259-1268. </w:t>
+              <w:t xml:space="preserve">Procedia Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, SYMPHOS 2015 - 3rd International Symposium on Innovation and Technology in the Phosphate Industry, 138, pp.258-266. </w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5DT03072B⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.proeng.2016.02.083⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999428v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02062545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergy in Extraction System Chemistry: Combining Configurational Entropy, Film Bending, and Perturbation of Complexation</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Ionic liquids as diluents in solvent extraction: first evidence of supramolecular aggregation of a couple of extractant molecules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Sukhbaatar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Turgis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (25), pp.7006-7015. </w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51 (88), pp.15960-15963. </w:t>
             </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01478⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/C5CC06422H⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999409v1</w:t>
+                <w:t xml:space="preserve">hal-01999417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ionic liquids as diluents in solvent extraction: first evidence of supramolecular aggregation of a couple of extractant molecules</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synergy in Extraction System Chemistry: Combining Configurational Entropy, Film Bending, and Perturbation of Complexation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Sukhbaatar</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+                <w:t xml:space="preserve">J. Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51 (88), pp.15960-15963. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (25), pp.7006-7015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/C5CC06422H⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.langmuir.5b01478⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999417v1</w:t>
+                <w:t xml:space="preserve">hal-01999409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recycling metals by controlled transfer of ionic species between complex fluids: en route to “ienaics”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7375,51 +7375,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure evolution of mesoporous silica SBA-15 and MCM-41 under swift heavy ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7521,77 +7521,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carbamoylalkylphosphonates for Dramatic Enhancement of Uranium Extraction from Phosphates Ores</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8044,90 +8044,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Uranium Extraction from Phosphoric Acid Using Bifunctional Amido-Phosphonic Acid Ligands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Leydier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8312,77 +8312,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation damages on mesoporous silica thin films and bulk materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8440,338 +8440,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02416995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synergism by Coassembly at the Origin of Ion Selectivity in Liquid–Liquid Extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Kinetics of Structural and Microstructural Changes at the Solid/Solution Interface during Dissolution of Cerium(IV)–Neodymium(III) Oxides</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephanie Szenknect</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adel Mesbah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Horlait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Clavier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">R. Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/la301733r⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 116 (22), pp.12027-12037. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp3007602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999341v1</w:t>
+                <w:t xml:space="preserve">hal-01999420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Structural and Microstructural Changes at the Solid/Solution Interface during Dissolution of Cerium(IV)–Neodymium(III) Oxides</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Adel Mesbah</w:t>
+                <w:t xml:space="preserve">Synergism by Coassembly at the Origin of Ion Selectivity in Liquid–Liquid Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Denis Horlait</w:t>
+                <w:t xml:space="preserve">I. Hofmeister</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Clavier</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">O. Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Turgis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 116 (22), pp.12027-12037. </w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28 (31), pp.11319-11328. </w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/jp3007602⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/la301733r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999420v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiation damage of mesoporous silica thin films monitored by X-ray reflectivity and scanning electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8971,243 +8971,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure and Rheology of Cationic Molecular Hydrogels of Quinuclidine Grafted Bile Salts. Influence of the Ionic Strength and Counter-Ion type</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-Assembly of Bile Steroid Analogues: Molecules, Fibers, and Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Terech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Terech</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+                <w:t xml:space="preserve">Shreedhar Bhat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">U. Maitra</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Bhat</w:t>
+                <w:t xml:space="preserve">Uday Maitra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 113 (14), pp.4619-4630</w:t>
+              <w:t xml:space="preserve">, 2009, 113 (24), pp.8252-8267</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999425v1</w:t>
+                <w:t xml:space="preserve">hal-01999421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-Assembly of Bile Steroid Analogues: Molecules, Fibers, and Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Terech</w:t>
+                <w:t xml:space="preserve">Structure and Rheology of Cationic Molecular Hydrogels of Quinuclidine Grafted Bile Salts. Influence of the Ionic Strength and Counter-Ion type</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Terech</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shreedhar Bhat</w:t>
+                <w:t xml:space="preserve">U. Maitra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Uday Maitra</w:t>
+                <w:t xml:space="preserve">S. Bhat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 113 (24), pp.8252-8267</w:t>
+              <w:t xml:space="preserve">, 2009, 113 (14), pp.4619-4630</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01999421v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of the elastic modulus of mesoporous silica thin films by x-ray reflectivity via the capillary condensation of water</w:t>
               </w:r>
@@ -9554,721 +9554,721 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of mesoporous thin films by X-ray reflectivity, optical reflectivity and grazing incidence small angle X-ray scattering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alain Gibaud</w:t>
+                <w:t xml:space="preserve">X-ray reflectivity study of acid–base post-synthesis treatments of mesoporous thin films templated by P123</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Bardeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Gourbil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Dutreilh-Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Thin Solid Films</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 495 (1-2), pp.191-196. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.357⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999354v1</w:t>
+                <w:t xml:space="preserve">hal-01999322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of porosity of mesoporous silica thin films by quantitative X-ray reflectivity analysis and GISAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 495 (1-2), pp.205-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01999344v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First one-pot direct synthesis and characterization of highly ordered multifunctionalised nanoporous silica thin films</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Analysis of mesoporous thin films by X-ray reflectivity, optical reflectivity and grazing incidence small angle X-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Vignaud</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 253 (1), pp.3-11</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00186077v1</w:t>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01999354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First direct synthesis of highly ordered bifunctionalized mesoporous silica thin films</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId307" w:history="1">
+                <w:t xml:space="preserve">First one-pot direct synthesis and characterization of highly ordered multifunctionalised nanoporous silica thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Corriu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Gibaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Robert Corriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 6 (2), pp.377-381. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1166/jnn.2006.913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01999395v1</w:t>
+                <w:t xml:space="preserve">hal-00186077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X-ray reflectivity study of acid–base post-synthesis treatments of mesoporous thin films templated by P123</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId303" w:history="1">
+                <w:t xml:space="preserve">First direct synthesis of highly ordered bifunctionalized mesoporous silica thin films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ahmad Mehdi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Reyé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gourbil</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">A. Mehdi</w:t>
+                <w:t xml:space="preserve">Robert Corriu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Thin Solid Films</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, 495 (1-2), pp.191-196. </w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 6 (2), pp.377-381. </w:t>
             </w:r>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.357⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1166/jnn.2006.913⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01999322v1</w:t>
+                <w:t xml:space="preserve">hal-01999395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real time GISAXS study of micelle hydration in CTAB templated silica thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Rezaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B.M. Ocko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10340,206 +10340,206 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination of porosity of mesoporous silica thin films by quantitative X-ray reflectivity analysis and GISAXS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 495 (1-2), pp.205-209. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186080v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TIME-RESOLVED IN SITU GISAXS EXPERIMENT OF EVAPORATION-INDUCED SELF-ASSEMBLY OF CTAB TEMPLATED SILICA THIN FILMS UNDER CONTROLLED HUMIDITY</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Gang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10603,77 +10603,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray reflectivity study of acid–base post-synthesis treatments of mesoporous thin films templated by P123</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gibaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10682,70 +10682,70 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Gourbil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thin Solid Films</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 495 (1-2), pp.191-196. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.tsf.2005.08.357⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00186081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -10844,90 +10844,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determination by x-ray reflectivity and small angle x-ray scattering of the porous properties of mesoporous silica thin films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Bardeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maggy Colas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernd Smarsly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ahmad Mehdi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 86 (11), pp.113108. </w:t>
@@ -11127,496 +11127,496 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating of synergistic phenomena in ionic solutions encountered in extraction uranium process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée des doctorants de l'ICSM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2024, Bagnols Sur Cèze, France</w:t>
+              <w:t xml:space="preserve">Journée scientifique de l'ISEC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692710v1</w:t>
+                <w:t xml:space="preserve">hal-04692719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulating of synergistic phenomena in ionic solutions encountered in extraction uranium process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée scientifique de l'ISEC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2024, Bagnols sur Cèze, France</w:t>
+              <w:t xml:space="preserve">Journée des doctorants de l'ICSM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2024, Bagnols Sur Cèze, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04692719v1</w:t>
+                <w:t xml:space="preserve">hal-04692710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Separation and Self-Conditioning of Plutonium through Functionalized Mesoporous Silicas</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Porous materials : From radionuclides uptake to conditioning matrix ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des Actinides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Dresden, Germany</w:t>
+              <w:t xml:space="preserve">ANIMMA 2023 Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04843296v1</w:t>
+                <w:t xml:space="preserve">hal-04848115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous materials : From radionuclides uptake to conditioning matrix ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Separation and Self-Conditioning of Plutonium through Functionalized Mesoporous Silicas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olaf Walter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ANIMMA 2023 Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2023, Lucca, Italy</w:t>
+              <w:t xml:space="preserve">Journées des Actinides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Dresden, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04848115v1</w:t>
+                <w:t xml:space="preserve">hal-04843296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Effect of diluent on Extraction, Aggregation and Third Phase Appearance in Solvent Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research conference Neutron Scattering for a Sustainable Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ventura (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11667,64 +11667,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemistry Summer School on f-elements</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2022, Aussois, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11743,424 +11743,424 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04768003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical Recovery Of Precious Metals From E-waste Based on Ionic Liquid-Systems</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Eric Meux</w:t>
+                <w:t xml:space="preserve">Liquid-Liquid Extraction of Rare Earths Elements by Use of Ionic Liquids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar L Usma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ILMAT5 : International Conference on Ionic Liquid-based Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">International Conference on Ionic Liquids in Separation et Purification Technology 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2019, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04225973v1</w:t>
+                <w:t xml:space="preserve">hal-04767056v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId349" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrid hollow silica nanospheres for separation chemistry : Influence of synthesis parameters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Justine Ben Ghozi-Bouvrande</w:t>
+                <w:t xml:space="preserve">Electrochemical Recovery Of Precious Metals From E-waste Based on Ionic Liquid-Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HYMA 2019: 6th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Sitges (Barcelona), Spain</w:t>
+              <w:t xml:space="preserve">ILMAT5 : International Conference on Ionic Liquid-based Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId349" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04767803v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04225973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liquid-Liquid Extraction of Rare Earths Elements by Use of Ionic Liquids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Cesar L Usma</w:t>
+                <w:t xml:space="preserve">Hybrid hollow silica nanospheres for separation chemistry : Influence of synthesis parameters</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ben Ghozi-Bouvrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Ionic Liquids in Separation et Purification Technology 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2019, Sitges (Barcelona), Spain</w:t>
+              <w:t xml:space="preserve">HYMA 2019: 6th International Conference on Multifunctional, Hybrid and Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Sitges (Barcelona), Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767056v1</w:t>
+                <w:t xml:space="preserve">hal-04767803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unveiling a Pre-transitional Phase in the Formation of the Third Phase in solvent Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Zemb</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECIS 2024 - 38th Conference of the European Colloid &amp; Interface Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12217,77 +12217,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la position et du degré de ramification sur l'extraction de l'uranium par les amines : Une étude supramoléculaire et thermodynamique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Dufrêche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12355,77 +12355,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidences about the contribution of Pu(IV) oxo-hydroxo cluster [Pu 6 (OH)$_4$O$_4$]$^{12+}$ during the formation of Pu(IV) intrinsic colloids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Cot-Auriol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12493,64 +12493,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">COIL-9 - 9th International Congress on Ionic Liquids</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12575,77 +12575,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Understanding the Effect of Alkyl Chains Structure on Extraction, Aggregation and Third Phase Appearance in Solvent Extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gordon Research Seminar for young researcher</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Ventura (CA), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12696,64 +12696,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Balard Chemistry Conferences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12778,103 +12778,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of chiral ligands for actinides extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Thimotee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Giusti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Prométhée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2023, Nimes, France</w:t>
@@ -12897,1330 +12897,1330 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04764147v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular mechanisms induced by phase modifiers used in solvent extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Understanding the effect of extractant and diluent alkyl chains on extraction, aggregation and third phase appearance in solvent extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guerinoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...38 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767971v1</w:t>
+                <w:t xml:space="preserve">hal-04767937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal extraction in porous liquids: Key parameters to tailor an optimized type I silica based porous liquid and first tests for metal extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+                <w:t xml:space="preserve">Aggregation of malonamides (DMDOHEMA) extractants in Ionic Liquids by Molecular Dynamics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Le Crom</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">17th Conference of the International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767928v1</w:t>
+                <w:t xml:space="preserve">hal-04695979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoporosity and Irradiation - New Perspectives for the Treatment of Radioactive Effluents?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Grygiel</w:t>
+                <w:t xml:space="preserve">Metal extraction in porous liquids: Key parameters to tailor an optimized type I silica based porous liquid and first tests for metal extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ben Ghozi-Bouvrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th Forum on New Materials - CIMTEC 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Perouse, Italy</w:t>
+              <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId362" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04807594v1</w:t>
+                <w:t xml:space="preserve">hal-04767928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Porous Liquids: A New Concept for Chemical Separation of Rare Earth Elements</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular mechanisms induced by phase modifiers used in solvent extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae El Maangar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">FEET 2022 - Forum économie circulaire des énergies bas-carbone pour la transition énergétique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Montpellier, France</w:t>
+              <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767984v1</w:t>
+                <w:t xml:space="preserve">hal-04767971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diluent-free extraction process based on quaternary ammonium ionic liquids for uranium extraction in sulphuric medium</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Guerinoni</w:t>
+                <w:t xml:space="preserve">Nanoporosity and Irradiation - New Perspectives for the Treatment of Radioactive Effluents?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deschanels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jun Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Toquer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">9th Forum on New Materials - CIMTEC 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Perouse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767942v1</w:t>
+                <w:t xml:space="preserve">hal-04807594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and supramolecular mechanisms of uranium extraction by tertiary amines in sulphuric media: effect of extractant and diluent alkyl chain</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Elise Guerinoni</w:t>
+                <w:t xml:space="preserve">Porous Liquids: A New Concept for Chemical Separation of Rare Earth Elements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
+              <w:t xml:space="preserve">FEET 2022 - Forum économie circulaire des énergies bas-carbone pour la transition énergétique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767948v1</w:t>
+                <w:t xml:space="preserve">hal-04767984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of chirality on the extraction mechanisms of extractant molecules such as enantiopure monoamides for U/Pu extraction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Lemire</w:t>
+                <w:t xml:space="preserve">Diluent-free extraction process based on quaternary ammonium ionic liquids for uranium extraction in sulphuric medium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767918v1</w:t>
+                <w:t xml:space="preserve">hal-04767942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding the effect of extractant and diluent alkyl chains on extraction, aggregation and third phase appearance in solvent extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Molecular and supramolecular mechanisms of uranium extraction by tertiary amines in sulphuric media: effect of extractant and diluent alkyl chain</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Guerinoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04767937v1</w:t>
+                <w:t xml:space="preserve">hal-04767948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aggregation of malonamides (DMDOHEMA) extractants in Ionic Liquids by Molecular Dynamics</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+                <w:t xml:space="preserve">Effect of chirality on the extraction mechanisms of extractant molecules such as enantiopure monoamides for U/Pu extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Lemire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guilhem Arrachart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th Conference of the International Association of Colloid and Interface Scientists (IACIS 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2022, Brisbane (AU), Australia</w:t>
+              <w:t xml:space="preserve">International Solvant extraction Conference (ISEC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Gothenburg, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04695979v1</w:t>
+                <w:t xml:space="preserve">hal-04767918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrochemical recovery of precious metals in Ionic Liquid mixtures or Deep Eutectic Solvents</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Eric Meux</w:t>
+                <w:t xml:space="preserve">Extended X-ray Absortion Fine Structure and Theoretical Models to describe actinides and fission products in the nuclear fuel cycle.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magali Duvail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pier Lorenzo Solari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId370" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMIL 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, On line, France</w:t>
+              <w:t xml:space="preserve">ESRF User Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2021, grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04161977v1</w:t>
+                <w:t xml:space="preserve">cea-04735941v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extended X-ray Absortion Fine Structure and Theoretical Models to describe actinides and fission products in the nuclear fuel cycle.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Magali Duvail</w:t>
+                <w:t xml:space="preserve">Electrochemical recovery of precious metals in Ionic Liquid mixtures or Deep Eutectic Solvents</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Legeai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Billy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Christophe Hennig</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ESRF User Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2021, grenoble, France</w:t>
+              <w:t xml:space="preserve">IMIL 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, On line, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId370" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">cea-04735941v1</w:t>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04161977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId372" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mass transport in Ionic Solvents during electrodeposition of gold and palladium</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ILMAT 6</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Obernai, France</w:t>
@@ -14262,90 +14262,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-scale structural characterization of Pu(IV) intrinsic colloids by synchrotron SAXS coupled with XAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JDA 2021 - 50èmes Journées des Actinides and the 13th School on The Physics and Chemistry of the Actinides</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Rennes, France</w:t>
@@ -14374,51 +14374,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Swift heavy ions induced modification in mesoporous silica materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14499,51 +14499,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of bifunctional compounds N, P for extracting uranium from aqueous solutions of nitric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Artese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14551,51 +14551,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Boubals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNRC-RANC 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Budapest, Hungary</w:t>
@@ -14637,90 +14637,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Récupération électrochimique de métaux précieux contenus dans des déchets d’équipements électriques et électroniques (DEEE) en milieu liquide ionique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Scientifique du GDR Promethée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14745,90 +14745,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liquid-Liquid Extraction of Rare Earths Elements by Use of Ionic Liquids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar L Usma</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydroprocess 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2019, Santiago, Chile</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14853,90 +14853,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Porous materials: From radionuclides uptake to conditioning matrices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EMRS 2019 Spring meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15069,51 +15069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid hollow silica nanospheres for separation chemistry Influence of synthesis parameters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Benghozibouvra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15151,51 +15151,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Use of bifunctional compounds N, P for uranium purification from aqueous solutions of nitric acid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Artese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15289,51 +15289,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An instrumented microfluidic tool for complex fluid phase diagram determination: Enabling in-line and real-time screening of solvent extraction processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Theisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Penisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15414,51 +15414,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An instrumented microfluidic tool for complex fluid phase diagram determination: Inline and real-time exploration of solvent extraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Theisen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Penisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15520,273 +15520,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">cea-01555705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Compréhension des mécanismes synergiques pour l'extraction d'Uranium des minerais phosphoriques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silica-based porous liquids for metal extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId397" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lorianne Ginot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Ben Ghozi-Bouvrande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée Uranium 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t>
+              <w:t xml:space="preserve">ECIS 2024 - 38th Conference of the European Colloid &amp; Interface Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-02948155v1</w:t>
+                <w:t xml:space="preserve">hal-04768288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica-based porous liquids for metal extraction</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Compréhension des mécanismes synergiques pour l'extraction d'Uranium des minerais phosphoriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O Pecheur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Guillaumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId398" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Guilbaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Berthon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECIS 2024 - 38th Conference of the European Colloid &amp; Interface Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Copenhagen, Denmark</w:t>
+              <w:t xml:space="preserve">Journée Uranium 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2014, Orsay, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04768288v1</w:t>
+            <w:hyperlink r:id="rId397" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">cea-02948155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (4)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -15804,90 +15804,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Involvement of radiation in the densification of mesoporous silica</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15929,103 +15929,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Collapse of mesoporous silicas induced by radiation damage - New prospects for nuclear waste treatment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Causse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrielle Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Guari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Goldschmidt 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023</w:t>
@@ -16054,77 +16054,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoporosité et irradiation - Nouvelles perspectives pour le traitement des effluents radioactifs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Toquer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jun Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Grygiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16179,64 +16179,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Behavior of mesoporous silica under ion irradiation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deschanels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Lou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16319,103 +16319,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Procédé de récupération sélective de l'or par voie de chimie verte à partir d'un élément contenant de l'or et un platinoïde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Billy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Villemejeanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Legeai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hakima Mendil‐jakani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Meux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">France, N° de brevet: EP4151763. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
@@ -16431,298 +16431,298 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04225356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Method for selectively recovering rare earth metals and uranium(VI) from an aqueous solution of phosphoric acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Mixtures of quaternary ammonium salts for extracting uranium(VI) from aqueous solutions of sulfuric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zijun Lu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR3116834 (A1) / WO2022117948 (A1). 2022</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Giusti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3116936 (A1) / WO2022117942 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04649002v1</w:t>
+                <w:t xml:space="preserve">hal-04648997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixtures of quaternary ammonium salts for extracting uranium(VI) from aqueous solutions of sulfuric acid</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId78" w:history="1">
+                <w:t xml:space="preserve">Method for selectively recovering rare earth metals and uranium(VI) from an aqueous solution of phosphoric acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Mossand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Rey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guilhem Arrachart</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">France, Patent n° : FR3116936 (A1) / WO2022117942 (A1). 2022</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : FR3116834 (A1) / WO2022117948 (A1). 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04648997v1</w:t>
+            <w:hyperlink r:id="rId405" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04649002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New extractant, used for extracting rare earths from an aqueous phosphoric acid solution, and the applications thereof</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Pellet-Rostaing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Rey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16824,90 +16824,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Probing the multi-scale properties of Pu(IV) intrinsic colloids by synchrotron SAXS/XAS techniques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Virot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Micheau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dourdain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Menut</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
@@ -17122,51 +17122,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7DAA4A47"/>
+    <w:nsid w:val="54F8C106"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17353,51 +17353,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-dourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-4092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128246529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008621v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernicot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Teixeira" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127332" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316833v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380514v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernicot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dourdain" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Dias" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01707f" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528746v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.293" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668410v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106257" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ben Ghozi-Bouvrande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08295" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerinoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motokawa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124820" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492407v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101903" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360979v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zurita" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsushima" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300636" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593949v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueslei G Favero" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#237;que a M L Cruz" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Ananias" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123592" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318002v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Bakkouche" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202305906" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224206v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300461" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224208v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090509" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04154470v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02524" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835619v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Maangar" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lopian" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kunz" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720676v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemejeanne" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108004" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668418v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.205" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932714v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.107063" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653482v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01123" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633067v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118487" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426850v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani-I-Belloto" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131484" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201983v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;padina" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohinc" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1899614" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633060v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.118409" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201970v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1899606" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03400329v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111454" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451827v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092307" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395405v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar L Usma" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra05359k" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395395v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9071202" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c03529" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031914v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00457j" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492450v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lou" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120346" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03698291v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2020.03.004" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668421v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijin Lu" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01554" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697136v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396239v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Gakis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.215" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.08.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braibant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2017.06.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999304v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.057" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062522v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1362852" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02068" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999402v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pecheur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169146" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000053v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02343" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062545v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burdet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.02.083" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999409v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01478" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999417v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sukhbaatar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC06422H" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3447-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XCT6QFL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.951279" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999323v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.940229" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.924311" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999325v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00073K" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999434v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.898435" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deschanels" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toquer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.386" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02416995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999341v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hofmeister" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pecheur" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301733r" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999420v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3007602" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999335v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.03.046" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3970KSCN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terech" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904342z" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999425v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terech" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Maitra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhat" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999421v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Bhat" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Maitra" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999329v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Britton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reichert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996412" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999437v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WT0NV9W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999374v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mechri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Breteau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00430-8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999354v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999344v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.356" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJT84H9F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186077v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Corriu" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rey&#233;" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2006.913" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999395v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999322v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourbil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutreilh-Colas" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.357" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJSMZ7W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999347v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Ocko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.052" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDTFGDRZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999330v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ocko" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X05003826" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186081v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourbil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999337v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1887821" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999353v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ocko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.161403" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692710v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Klein" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692719v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843296v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848115v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768036v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768003v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225973v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767803v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767056v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768282v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768308v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764788v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768017v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768032v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768025v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764147v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767971v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767928v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807594v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767984v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767942v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767948v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767918v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767937v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695979v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161977v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161427v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764810v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843255v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394057v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230158v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767054v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848050v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02973604v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benghozi-Bouvrande" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394059v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benghozibouvra" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339123v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leydier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555693v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theisen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penisson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokoric" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555705v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theisen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768288v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849699v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849665v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849634v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849600v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225356v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649002v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mossand" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648997v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162091v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefkan Atak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766010v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201895v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-dourdain" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4828-4092" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/128246529" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05575959v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;va Munoz" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Tamain" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Virot" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Bayle" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dourdain" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c05921" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05380514v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernicot" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Arrachart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dourdain" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Schaeffer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A C Dias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc01707f" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05008621v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Bernicot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Schaeffer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Teixeira" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2025.127332" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05316833v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Cot-Auriol" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Dumas" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-05224468v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Menut" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.5c01938" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668410v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Guerinoni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijun Lu" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Giusti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hydromet.2023.106257" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04528746v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Lemire" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Thimotee" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.293" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668409v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorianne Ginot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Ben Ghozi-Bouvrande" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pr&#233;vost" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c08295" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04721661v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Guillaumont" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pier Lorenzo Solari" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.inorgchem.4c02880" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600014v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Guerinoni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Giusti" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Dufr&#234;che" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Motokawa" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2024.124820" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224208v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/separations10090509" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04154470v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Le Crom" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Duvail" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.3c02524" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04360979v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Zurita" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satoru Tsushima" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202300636" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04492407v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jun Lin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Grygiel" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonino Alessi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Causse" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtla.2023.101903" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593949v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ueslei G Favero" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Passos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#237;que a M L Cruz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duarte Ananias" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.seppur.2023.123592" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318002v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal El Bakkouche" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/advs.202305906" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04224206v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Marie" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.202300461" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633060v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Dem&#233;" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Zemb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2021.118409" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201970v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. &#352;padina" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rey" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Bohinc" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1899606" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668418v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae El Maangar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crchim.205" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03932714v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Villemejeanne" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Legeai" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Meux" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil&#8208;jakani" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2021.107063" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03653482v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.2c01123" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-03630418v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Micheau" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S1600577521012005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03835619v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tobias Lopian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Werner Kunz" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjn/2022025" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03720676v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2022.108004" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03633067v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molliq.2022.118487" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03426850v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antigoni Theodoratou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Turani-I-Belloto" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eddy Petit" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johan Alauzun" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.molstruc.2021.131484" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03201983v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1899614" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395395v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Couturier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Levard" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/pr9071202" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03325924v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Moreno Martinez" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onor Acher" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marin Vatin" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.1c03529" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451817v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Artese" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Boubals" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2021.1961433" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03400329v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Toquer" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Guari" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2021.111454" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03451827v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano11092307" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395405v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar L Usma" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra05359k" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668421v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zijin Lu" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Pellet-Rostaing" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.0c01554" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03031914v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d0en00457j" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084432v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Artese" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Felines" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Boubals" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2020.1790527" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03492450v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Lou" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Siboulet" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ruwaid Rafiuddin" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deschanels" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnoncrysol.2020.120346" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-03698291v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bourgeois" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cocis.2020.03.004" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697136v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02161600v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamir Sukhbaatar" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c9cc02651g" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02396239v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giorgos Gakis" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Vahlas" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Vergnes" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Tison" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2019.06.215" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999359v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2018.08.022" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999352v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Claire Dul" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Braibant" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfluchem.2017.06.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999304v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrielle Rey" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Serruys" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Simeone" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.micromeso.2017.05.057" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062522v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Atak" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Berthon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2017.1362852" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999611v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bley" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gourdin" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b02068" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01294523v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O Pecheur" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guillaumont" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Guilbaud" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jpcb.5b11693" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999428v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Turgis" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dubois" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Virieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5DT03072B" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999402v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivia Pecheur" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Turgis" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2016.1169146" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02000053v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Muller" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.6b02343" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02062545v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Leydier" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Burdet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.proeng.2016.02.083" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999417v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Sukhbaatar" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5CC06422H" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999409v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Jestin" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.5b01478" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187792v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bauer" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Bauduin" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Belloni" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Dejugnat" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00396-014-3447-x" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02417001v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Lou" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Grygiel" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nimb.2015.08.009" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1XCT6QFL-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395180v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.951279" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999323v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dubois" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Meridiano" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.940229" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999333v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.924311" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999325v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4CP00073K" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999434v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/07366299.2014.898435" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04668427v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Deschanels" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rey" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Toquer" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Grandjean" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1557/opl.2013.386" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-02416995v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Grandjean" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999420v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephanie Szenknect" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Mesbah" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Horlait" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Clavier" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp3007602" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999341v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hofmeister" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Pecheur" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la301733r" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999335v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Monnet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnucmat.2012.03.046" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3970KSCN-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999340v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gibaud" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Delattre" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Terech" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la904342z" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999421v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shreedhar Bhat" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Uday Maitra" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999425v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Terech" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Maitra" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bhat" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999329v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Britton" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Reichert" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2996412" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999437v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minhao Yan" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2008.04.003" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6WT0NV9W-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999374v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mechri" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ruello" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vitali Goussev" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Breteau" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Mounier" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjst/e2008-00430-8" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999322v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bardeau" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gourbil" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dutreilh-Colas" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mehdi" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.357" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NTJSMZ7W-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999344v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tsf.2005.08.356" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RJT84H9F-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999354v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Vignaud" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186077v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Mehdi" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Corriu" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Rey&#233;" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1166/jnn.2006.913" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999395v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999347v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rezaire" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.M. Ocko" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physb.2004.11.052" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QDTFGDRZ-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186080v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999330v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Colas" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Gang" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Ocko" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219581X05003826" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00186081v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Gourbil" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999337v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999327v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maggy Colas" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernd Smarsly" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.1887821" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-01999353v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Gang" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Ocko" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.70.161403" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692719v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Klein" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04692710v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848115v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olaf Walter" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843296v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768036v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768003v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767056v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225973v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Billy" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767803v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768282v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768308v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryuhei Motokawa" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764788v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768017v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768032v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768025v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764147v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767937v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04695979v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767928v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767971v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04807594v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767984v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767942v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767948v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767918v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-04735941v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Hennig" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161977v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04161427v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04764810v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843255v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dufour" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Gard&#233;s" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sall" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394057v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04230158v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Villemejeanne" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04767054v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04848050v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02973604v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benghozi-Bouvrande" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02394059v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Benghozibouvra" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02339123v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Leydier" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555693v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Theisen" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Penisson" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Wilk" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Kokoric" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-01555705v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Theisen" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04768288v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02948155v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Guilbaud" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849699v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849665v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849634v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849600v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-04225356v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04648997v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.umontpellier.fr/hal-04649002v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Mossand" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Rey" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02162091v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sefkan Atak" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04766010v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00201895v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>