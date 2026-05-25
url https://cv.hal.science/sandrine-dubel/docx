--- v0 (2026-03-09)
+++ v1 (2026-05-25)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Dubel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en langue et littérature grecques, Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherches sur les Littératures et la Sociopoétique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EA 4280)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Littératures et représentations de l'Antiquité au Moyen Age</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherches :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ecphrasis et littérature d'art antiques, littérature rhétorique (critique littéraire, seconde sophistique), Homère et sa réception antique, le genre du dialogue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix de Socrate : Remarques sur le dialogue socratique comme forme dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et théâtralité : interactions, hybridations, réflexivité. De Socrate à Derrida, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui, quand, où? Ce que la modalité dialogique (διαλογικὸς τρόπος) en question-réponse fait au récit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Erzählen im antiken Dialog »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Organisateurs) : Peter von Möllendorf et Gernot Michale Müller, Mar 2019, Université de Giessen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur les modalités de l’apostrophe dans le Traité Du sublime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Lectures du Traité Du sublime »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Organisateur) : Pierre Destrée, May 2019, Institut Supérieur de Philosophie, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essais de définition d’un genre : relire les dialogues de Platon et d’Aristote avec Carlo Sigonio (De dialogo liber, 1562) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international : « Les genres dialogiques de l’Antiquité à la Renaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Organisateurs) : Laurence Boulègue et Giorgio Ieranò avec la collaboration de Claire Mathis et C. Pochet, Jan 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le dialogue antique comme mimésis, entre forme théâtrale et conversation : des sokratikoi logoi (Aristote) au style du dialogue (Ps.-Démétrios),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representations in Dialogue / Dialogue in representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Apr 2011, Montréal, Canada. p. 249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’univers du vase grec au Musée du Louvre. Potiers, peintres et poètes de la Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jubier-Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. du Louvre; Mare &amp; Martin, 245 p., 2023, 9782362220814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des traités de rhétorique des origines grecques à la Renaissance / textes réunis par Sophie Conte & Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius éditions, 87, pp.241, 2016, Scripta antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école d'Homère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Favreau-Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Oudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubel, Sandrine and Favreau-Linder, Anne-Marie and Oudot, Estelle. Éditions Rue d'Ulm, 24, 2015, Études de littérature ancienne, 978-2-7288-0526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et genres du dialogue antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubel, Sandrine et Gotteland, Sophie. Ausonius Editions, 71, 2015, Scripta Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclats de littérature grecque d'Homère à Pascal Quignard. Mélanges offerts à Suzanne Saïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Oudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence du roman grec et latin, Caesarodunum XL-XLI bis, Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs et matières dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouveret Agnès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions rue d'Ulm, 2006, Etudes de littérature ancienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homère dans le Traité du Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Favreau-Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homère rhétorique. Études de réception antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.179-194, 2018, Brepols (Recherches sur les Rhétoriques Religieuses 28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de voix : sur l'apostrophe au personnage dans l'Iliade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle RAYMOND. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Poetae. Manifestations auctoriales dans l’épopée gréco-latine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-2-904974-38-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphrodite se mirant au bouclier d'Arès : Transpositions homériques et jeux de matière dans l'epos hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRIOUX, Évelyne (dir.) ; ROUVERET, Agnès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Métamorphoses du regard ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9782821826786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Dubel </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Maître de conférences en langue et littérature grecques, Université Clermont Auvergne</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Centre de Recherches sur les Littératures et la Sociopoétique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> (EA 4280)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Equipe Littératures et représentations de l'Antiquité au Moyen Age</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Programme </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dialogos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domaines de recherches :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> ecphrasis et littérature d'art antiques, littérature rhétorique (critique littéraire, seconde sophistique), Homère et sa réception antique, le genre du dialogue</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La voix de Socrate : Remarques sur le dialogue socratique comme forme dramatique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les Cahiers FoReLLIS – Formes et Représentations en Linguistique, Littérature et dans les arts de l'Image et de la Scène</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, Dialogue et théâtralité : interactions, hybridations, réflexivité. De Socrate à Derrida, Dialogue et Théâtralité / Lucien (de Samosate) et nous</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04487920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Sur les modalités de l’apostrophe dans le Traité Du sublime »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Lectures du Traité Du sublime »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Organisateur) : Pierre Destrée, May 2019, Institut Supérieur de Philosophie, Louvain, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Qui, quand, où? Ce que la modalité dialogique (διαλογικὸς τρόπος) en question-réponse fait au récit »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international : « Erzählen im antiken Dialog »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Organisateurs) : Peter von Möllendorf et Gernot Michale Müller, Mar 2019, Université de Giessen, Allemagne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375631v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Essais de définition d’un genre : relire les dialogues de Platon et d’Aristote avec Carlo Sigonio (De dialogo liber, 1562) »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Symposium international : « Les genres dialogiques de l’Antiquité à la Renaissance »</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, (Organisateurs) : Laurence Boulègue et Giorgio Ieranò avec la collaboration de Claire Mathis et C. Pochet, Jan 2019, Amiens, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Définir le dialogue antique comme mimésis, entre forme théâtrale et conversation : des sokratikoi logoi (Aristote) au style du dialogue (Ps.-Démétrios),</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Representations in Dialogue / Dialogue in representations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montréal, Apr 2011, Montréal, Canada. p. 249-264</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00697813v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’univers du vase grec au Musée du Louvre. Potiers, peintres et poètes de la Grèce ancienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Coulié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Jubier-Galinier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Lissarrague</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">éd. du Louvre; Mare &amp; Martin, 245 p., 2023, 9782362220814</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04968953v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écriture des traités de rhétorique des origines grecques à la Renaissance / textes réunis par Sophie Conte & Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Conte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ausonius éditions, 87, pp.241, 2016, Scripta antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02351664v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formes et genres du dialogue antique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gotteland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubel, Sandrine et Gotteland, Sophie. Ausonius Editions, 71, 2015, Scripta Antiqua</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01742816v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">À l'école d'Homère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Favreau-Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Oudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dubel, Sandrine and Favreau-Linder, Anne-Marie and Oudot, Estelle. Éditions Rue d'Ulm, 24, 2015, Études de littérature ancienne, 978-2-7288-0526-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01236064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eclats de littérature grecque d'Homère à Pascal Quignard. Mélanges offerts à Suzanne Saïd</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Gotteland</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Oudot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Presses Universitaires de Paris Ouest, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01475153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présence du roman grec et latin, Caesarodunum XL-XLI bis, Clermont-Ferrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémy Poignault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Couleurs et matières dans l'Antiquité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Naas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rouveret Agnès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Editions rue d'Ulm, 2006, Etudes de littérature ancienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03944930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homère dans le Traité du Sublime</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Favreau-Linder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estelle Oudot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Homère rhétorique. Études de réception antique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brepols, pp.179-194, 2018, Brepols (Recherches sur les Rhétoriques Religieuses 28)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02359652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Changements de voix : sur l'apostrophe au personnage dans l'Iliade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Emmanuelle RAYMOND. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vox Poetae. Manifestations auctoriales dans l’épopée gréco-latine.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, , 2011, 978-2-904974-38-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aphrodite se mirant au bouclier d'Arès : Transpositions homériques et jeux de matière dans l'epos hellénistique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Dubel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">PRIOUX, Évelyne (dir.) ; ROUVERET, Agnès (dir.). </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Métamorphoses du regard ancien</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Presses universitaires de Paris Ouest</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 9782821826786</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01334695v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId36"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://celis.univ-bpclermont.fr/spip.php?article51" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://celis.univ-bpclermont.fr/spip.php?article747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487920v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375631v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375640v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04968953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jubier-Galinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02351664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236064v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Favreau-Linder" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Oudot" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742816v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gotteland" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02565819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Naas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouveret Agn&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02359652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01334677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01334695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=898" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://celis.univ-bpclermont.fr/spip.php?article51" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://celis.univ-bpclermont.fr/spip.php?article747" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04487920v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375640v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375631v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02375619v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00697813v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-perp.hal.science/hal-04968953v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Couli&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Jubier-Galinier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lissarrague" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02351664v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Conte" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01742816v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Gotteland" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01236064v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Favreau-Linder" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Oudot" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01475153v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-02565819v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;my Poignault" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03944930v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Naas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rouveret Agn&#232;s" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02359652v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01334677v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-01334695v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/?p=898" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>