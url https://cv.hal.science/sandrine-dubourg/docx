--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -508,484 +508,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restaurations antiques des marbres de la scaenae frons du théâtre antique d’Orange</w:t>
+                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre antique d’Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Soline Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 126 (2), pp.427-451</w:t>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03587054v1</w:t>
+                <w:t xml:space="preserve">hal-04973412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre antique d’Orange</w:t>
+                <w:t xml:space="preserve">Les restaurations antiques des marbres de la scaenae frons du théâtre antique d’Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Soline Delcros</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gagon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.58-61</w:t>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126 (2), pp.427-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04973412v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03587054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORANGE PCR &amp;quot;Théâtre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.253-255</w:t>
+              <w:t xml:space="preserve">, 2023, 2022, pp.228-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124300v1</w:t>
+                <w:t xml:space="preserve">hal-05124315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORANGE PCR &amp;quot;Théâtre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2022, pp.228-229</w:t>
+              <w:t xml:space="preserve">, 2023, pp.253-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124315v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORANGE PCR « Théâtre antique »</w:t>
               </w:r>
@@ -997,77 +997,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1118,64 +1118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2020, pp.203-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1226,64 +1226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2019, pp.219-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1347,64 +1347,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine(s) en Provence-Alpes-Côte d’Azur, Lettre d'information de la Direction Régionale des Affaires Culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La Lettre d'information de la Direction Régionale des Affaires Culturelles, 51</w:t>
@@ -1459,77 +1459,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.30-35</w:t>
@@ -1597,51 +1597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2018, pp.205-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1761,338 +1761,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre antique d'Orange - suivi archéologique et Projet TAIC2 ‘’Un théâtre antique intelligent et connecté‘’</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">L'apport du HBIM dans les humanités numériques : pour une synergie entre archéologie, architecture, informatique graphique et gestion patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café MMSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques (HumaNum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124320v1</w:t>
+                <w:t xml:space="preserve">hal-05044506v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du HBIM dans les humanités numériques : pour une synergie entre archéologie, architecture, informatique graphique et gestion patrimoniale</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florian Beguet</w:t>
+                <w:t xml:space="preserve">Le théâtre antique d'Orange - suivi archéologique et Projet TAIC2 ‘’Un théâtre antique intelligent et connecté‘’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Panneau</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Quéré</w:t>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques (HumaNum)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Café MMSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05044506v2</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport du HBIM dans les Humanités Numériques : pour une synergie entre archéologie, architecture, informatique graphique et gestion patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Beguet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marc Panneau</w:t>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du consortium 3D pour les Humanités Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium 3D, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2130,64 +2130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interopérabilité HBIM-SIG au service de l'étude archéologique du théâtre antique d'Orange : L'enjeu des données territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Territoires et Immersion(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MAP UPR 2002, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2212,51 +2212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus HBIM au service de l'étude archéologique : le cas du théâtre antique d'Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2307,90 +2307,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre antique d'Orange : état de la recherche sur les basiliques, les parascaenia et les cages d’escalier du bâtiment de scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée départementale d’archéologie de Vaucluse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Carpentras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2428,77 +2428,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre d'Orange : Suivi archéologique des travaux, projet de recherche TAIC ‘’Un théâtre intelligent et connecté’’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe colloque international d’histoire et d’archéologie - L’archéologie de l’architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2549,51 +2549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine(s) et nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet Twinning H2020 SfaxForward, Jun 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2644,77 +2644,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées européennes de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, Jun 2022, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2733,247 +2733,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nouvelles données sur le théâtre d’Orange : le suivi archéologique des restaurations (2016/2021) »</w:t>
+                <w:t xml:space="preserve">Le projet TAIC - La question de l’adaptation du processus HBIM aux besoins spécifiques de l’étude archéologique du théâtre d’Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Centre d’Information Culturelle (CIC) de Vaison-la-Romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Vaison-la-Romaine, France</w:t>
+              <w:t xml:space="preserve">Le théâtre antique d’Orange SIG et HBIM, Journées d’étude organisées par l’Institut de Recherche sur l’Architecture Antique avec le soutien de la Fondation A*Midex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Badie; Sandrine Dubourg; Corinne Rencurel, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591424v1</w:t>
+                <w:t xml:space="preserve">halshs-03588413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet TAIC - La question de l’adaptation du processus HBIM aux besoins spécifiques de l’étude archéologique du théâtre d’Orange</w:t>
+                <w:t xml:space="preserve">« Nouvelles données sur le théâtre d’Orange : le suivi archéologique des restaurations (2016/2021) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le théâtre antique d’Orange SIG et HBIM, Journées d’étude organisées par l’Institut de Recherche sur l’Architecture Antique avec le soutien de la Fondation A*Midex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alain Badie; Sandrine Dubourg; Corinne Rencurel, Jun 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Conférence du Centre d’Information Culturelle (CIC) de Vaison-la-Romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vaison-la-Romaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03588413v1</w:t>
+                <w:t xml:space="preserve">hal-03591424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie post scaenam du théâtre d’Orange</w:t>
               </w:r>
@@ -2998,64 +2998,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium internacional La porticus post scaenam en la arquitectura teatral romana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Carthagène, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3188,51 +3188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mardis du musée. Musée d'Art et d'Histoire d'Orange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3283,51 +3283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mardis du musée. Musée d'Art et d'Histoire d'Orange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3650,312 +3650,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite guidée du Théâtre antique</w:t>
+                <w:t xml:space="preserve">Entretien. Dès l'Antiquité, le Théâtre a connu plusieurs phases de construction et de restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tardy</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Claire de Parcevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Théâtre antique d'Orange. Quand le passé résonne avec le futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beaux Arts Editions, pp.16-25, 2025, 979-1-02040-968-3</w:t>
+              <w:t xml:space="preserve">Le théâtre antique d'Orange. Quand le passé résonne avec le futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beaux Arts Editions, pp.4-7, 2025, 979-1-02040-968-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458408v1</w:t>
+                <w:t xml:space="preserve">hal-05458455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien. Dès l'Antiquité, le Théâtre a connu plusieurs phases de construction et de restauration</w:t>
+                <w:t xml:space="preserve">Visite guidée du Théâtre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude-Claire de Parcevaux</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le théâtre antique d'Orange. Quand le passé résonne avec le futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beaux Arts Editions, pp.4-7, 2025, 979-1-02040-968-3</w:t>
+              <w:t xml:space="preserve">Le Théâtre antique d'Orange. Quand le passé résonne avec le futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beaux Arts Editions, pp.16-25, 2025, 979-1-02040-968-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458455v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aditus du théâtre d’Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Djamila Fellague; Jean-Charles Moretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les théâtres antiques et leurs entrées. Parodos et aditus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM éditions, Archéologie(s) 11, pp.207-220, 2024</w:t>
@@ -4023,64 +4023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastián F. Ramallo Asensio; Elena Ruiz Valderas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La porticus post scaenam en la arquitectura teatral romana, Actas Symposium Internacional celebrado en Cartagena .. 19 y 20 de octubre de 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 181-197, 2020</w:t>
@@ -4396,51 +4396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2025, Vol. I 266 p., Vol. II 363 p., Vol. III 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4492,77 +4492,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2023, Vol. I 357 p., Vol. II 175 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4601,77 +4601,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORANGE PCR « Théâtre antique »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie. 2023, pp.253-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4715,77 +4715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4833,77 +4833,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRAA - Institut de recherche sur l'architecture antique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4955,77 +4955,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5077,77 +5077,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5199,77 +5199,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5452,64 +5452,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5561,77 +5561,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5651,515 +5651,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Baelo Claudia, Année 2017, Rapport d’activités</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Conejero Redondo</w:t>
+                <w:t xml:space="preserve">Suivi archéologique de la deuxième tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Janvier-Avril 2017, Rapport de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université La Rochelle; Université Poitiers; Junta de Andalucía; Conjunto arqueológico de Baelo Claudia; Ministère des affaires étrangères et du développement international; CNRS; Université Lille 3 SHS; Universidad de Sevilla; HALMA (UMR 8164); LIENSs (UMR 7266); Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU); Casa de Velázquez, Ecole des hautes études hispaniques et ibériques. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219446v1</w:t>
+                <w:t xml:space="preserve">hal-03220159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Baelo Claudia. Rapport d'activités</w:t>
+                <w:t xml:space="preserve">Mission Baelo Claudia, Année 2017, Rapport d’activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliva Rodríguez Gutiérrez</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliva Rodriguez Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Conejero Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires Étrangères et du Développement International. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université La Rochelle; Université Poitiers; Junta de Andalucía; Conjunto arqueológico de Baelo Claudia; Ministère des affaires étrangères et du développement international; CNRS; Université Lille 3 SHS; Universidad de Sevilla; HALMA (UMR 8164); LIENSs (UMR 7266); Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU); Casa de Velázquez, Ecole des hautes études hispaniques et ibériques. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605745v1</w:t>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi archéologique de la première tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Novembre-Décembre 2016, Rapport de recherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tardy</w:t>
+                <w:t xml:space="preserve">Mission Baelo Claudia. Rapport d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliva Rodríguez Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Conejero Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires Étrangères et du Développement International. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220161v1</w:t>
+                <w:t xml:space="preserve">hal-03605745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi archéologique de la deuxième tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Janvier-Avril 2017, Rapport de recherche</w:t>
+                <w:t xml:space="preserve">Suivi archéologique de la première tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Novembre-Décembre 2016, Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220159v1</w:t>
+                <w:t xml:space="preserve">hal-03220161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’architecture de pierre », in L. CALLEGARIN, M. KBIRI ALAOUI, A. ICHKHAKH, Nouvelles recherches archéologiques à Rirha (Sidi Slimane), Campagne de mai-juin 2009, Rapport de fouille</w:t>
               </w:r>
@@ -6585,77 +6585,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -6671,392 +6671,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 3</w:t>
+                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527571v3</w:t>
+                <w:t xml:space="preserve">hal-02529553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 1</w:t>
+                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527429v3</w:t>
+                <w:t xml:space="preserve">hal-02527571v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 2</w:t>
+                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527467v3</w:t>
+                <w:t xml:space="preserve">hal-02527429v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 4</w:t>
+                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529553v2</w:t>
+                <w:t xml:space="preserve">hal-02527467v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7132,51 +7132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="525F5532"/>
+    <w:nsid w:val="C61C1B55"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7363,51 +7363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-dubourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4005-3954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194455653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03582927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044506v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Egels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire de Parcevaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Boucard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conejero Redondo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219446v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605745v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527571v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527429v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527467v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02529553v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-dubourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4005-3954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194455653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03582927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044506v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Egels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire de Parcevaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Boucard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conejero Redondo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02529553v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527571v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527429v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527467v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>