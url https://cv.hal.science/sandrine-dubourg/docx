--- v1 (2026-04-06)
+++ v2 (2026-04-30)
@@ -3074,204 +3074,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02876131v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Chantier sur le théâtre d'Orange</w:t>
+                <w:t xml:space="preserve">Le suivi archéologique des restaurations du théâtre d’Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">80 ans / 80 objets. Du laboratoire au Musée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
+              <w:t xml:space="preserve">Les mardis du musée. Musée d'Art et d'Histoire d'Orange</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02876706v1</w:t>
+                <w:t xml:space="preserve">halshs-03197166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi archéologique des restaurations du théâtre d’Orange</w:t>
+                <w:t xml:space="preserve">Le Chantier sur le théâtre d'Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les mardis du musée. Musée d'Art et d'Histoire d'Orange</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2019, Orange, France</w:t>
+              <w:t xml:space="preserve">80 ans / 80 objets. Du laboratoire au Musée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03197166v1</w:t>
+                <w:t xml:space="preserve">hal-02876706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le suivi archéologique des restaurations du théâtre d’Orange</w:t>
               </w:r>
@@ -5773,393 +5773,393 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03220159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Baelo Claudia, Année 2017, Rapport d’activités</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Conejero Redondo</w:t>
+                <w:t xml:space="preserve">Suivi archéologique de la première tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Novembre-Décembre 2016, Rapport de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Université La Rochelle; Université Poitiers; Junta de Andalucía; Conjunto arqueológico de Baelo Claudia; Ministère des affaires étrangères et du développement international; CNRS; Université Lille 3 SHS; Universidad de Sevilla; HALMA (UMR 8164); LIENSs (UMR 7266); Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU); Casa de Velázquez, Ecole des hautes études hispaniques et ibériques. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03219446v1</w:t>
+                <w:t xml:space="preserve">hal-03220161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Baelo Claudia. Rapport d'activités</w:t>
+                <w:t xml:space="preserve">Mission Baelo Claudia, Année 2017, Rapport d’activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Oliva Rodríguez Gutiérrez</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliva Rodriguez Gutiérrez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jordan Boucard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Conejero Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires Étrangères et du Développement International. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université La Rochelle; Université Poitiers; Junta de Andalucía; Conjunto arqueológico de Baelo Claudia; Ministère des affaires étrangères et du développement international; CNRS; Université Lille 3 SHS; Universidad de Sevilla; HALMA (UMR 8164); LIENSs (UMR 7266); Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU); Casa de Velázquez, Ecole des hautes études hispaniques et ibériques. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03605745v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03219446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi archéologique de la première tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Novembre-Décembre 2016, Rapport de recherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tardy</w:t>
+                <w:t xml:space="preserve">Mission Baelo Claudia. Rapport d'activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliva Rodríguez Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Conejero Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires Étrangères et du Développement International. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220161v1</w:t>
+                <w:t xml:space="preserve">hal-03605745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’architecture de pierre », in L. CALLEGARIN, M. KBIRI ALAOUI, A. ICHKHAKH, Nouvelles recherches archéologiques à Rirha (Sidi Slimane), Campagne de mai-juin 2009, Rapport de fouille</w:t>
               </w:r>
@@ -7132,51 +7132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C61C1B55"/>
+    <w:nsid w:val="617BF08D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7363,51 +7363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-dubourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4005-3954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194455653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03582927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044506v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876706v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197166v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Egels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire de Parcevaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Boucard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conejero Redondo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02529553v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527571v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527429v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527467v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-dubourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4005-3954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194455653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03582927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044506v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Egels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire de Parcevaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Boucard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conejero Redondo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02529553v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527571v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527429v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527467v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>