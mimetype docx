--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -508,484 +508,484 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05368361v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre antique d’Orange</w:t>
+                <w:t xml:space="preserve">Les restaurations antiques des marbres de la scaenae frons du théâtre antique d’Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soline Delcros</w:t>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Gagon</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 2, pp.58-61</w:t>
+              <w:t xml:space="preserve">Revue des études anciennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 126 (2), pp.427-451</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04973412v1</w:t>
+                <w:t xml:space="preserve">halshs-03587054v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les restaurations antiques des marbres de la scaenae frons du théâtre antique d’Orange</w:t>
+                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre antique d’Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des études anciennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 126 (2), pp.427-451</w:t>
+              <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 2, pp.58-61</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03587054v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04973412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORANGE PCR &amp;quot;Théâtre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 2022, pp.228-229</w:t>
+              <w:t xml:space="preserve">, 2023, pp.253-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124315v1</w:t>
+                <w:t xml:space="preserve">hal-05124300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORANGE PCR &amp;quot;Théâtre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, pp.253-255</w:t>
+              <w:t xml:space="preserve">, 2023, 2022, pp.228-229</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124300v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05124315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ORANGE PCR « Théâtre antique »</w:t>
               </w:r>
@@ -997,77 +997,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, pp.255-257</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1118,64 +1118,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 2020, pp.203-206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1226,64 +1226,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 2019, pp.219-221</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1347,64 +1347,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine(s) en Provence-Alpes-Côte d’Azur, Lettre d'information de la Direction Régionale des Affaires Culturelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, La Lettre d'information de la Direction Régionale des Affaires Culturelles, 51</w:t>
@@ -1459,77 +1459,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Monumental : revue scientifique et technique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, pp.30-35</w:t>
@@ -1597,51 +1597,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 2018, pp.205-207</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1761,338 +1761,338 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'apport du HBIM dans les humanités numériques : pour une synergie entre archéologie, architecture, informatique graphique et gestion patrimoniale</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">Le théâtre antique d'Orange - suivi archéologique et Projet TAIC2 ‘’Un théâtre antique intelligent et connecté‘’</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Quéré</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques (HumaNum)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Café MMSH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05044506v2</w:t>
+                <w:t xml:space="preserve">hal-05124320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le théâtre antique d'Orange - suivi archéologique et Projet TAIC2 ‘’Un théâtre antique intelligent et connecté‘’</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
+                <w:t xml:space="preserve">L'apport du HBIM dans les humanités numériques : pour une synergie entre archéologie, architecture, informatique graphique et gestion patrimoniale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Raffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Café MMSH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journées du Consortium 3D pour les Humanités Numériques (HumaNum)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, S. Rassat; M. Chayani; L. Voison; A. Zasadzinski; E. Interdonato; C. Delevoie; F. Laroche; X. Granier, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05124320v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05044506v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'apport du HBIM dans les Humanités Numériques : pour une synergie entre archéologie, architecture, informatique graphique et gestion patrimoniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Raffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Quéré</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les journées du consortium 3D pour les Humanités Numériques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Consortium 3D, Nov 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2130,64 +2130,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’interopérabilité HBIM-SIG au service de l'étude archéologique du théâtre antique d'Orange : L'enjeu des données territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Territoires et Immersion(s)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MAP UPR 2002, Oct 2024, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2212,51 +2212,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le processus HBIM au service de l'étude archéologique : le cas du théâtre antique d'Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2307,90 +2307,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre antique d'Orange : état de la recherche sur les basiliques, les parascaenia et les cages d’escalier du bâtiment de scène</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée départementale d’archéologie de Vaucluse</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2024, Carpentras, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2428,77 +2428,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le théâtre d'Orange : Suivi archéologique des travaux, projet de recherche TAIC ‘’Un théâtre intelligent et connecté’’</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Panneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIIe colloque international d’histoire et d’archéologie - L’archéologie de l’architecture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2023, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2549,51 +2549,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoine(s) et nouvelles technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Projet Twinning H2020 SfaxForward, Jun 2022, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2644,77 +2644,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Gagon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées européennes de l'archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ministère de la Culture, Jun 2022, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2733,247 +2733,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le projet TAIC - La question de l’adaptation du processus HBIM aux besoins spécifiques de l’étude archéologique du théâtre d’Orange</w:t>
+                <w:t xml:space="preserve">« Nouvelles données sur le théâtre d’Orange : le suivi archéologique des restaurations (2016/2021) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le théâtre antique d’Orange SIG et HBIM, Journées d’étude organisées par l’Institut de Recherche sur l’Architecture Antique avec le soutien de la Fondation A*Midex</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alain Badie; Sandrine Dubourg; Corinne Rencurel, Jun 2021, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Conférence du Centre d’Information Culturelle (CIC) de Vaison-la-Romaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Vaison-la-Romaine, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03588413v1</w:t>
+                <w:t xml:space="preserve">hal-03591424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Nouvelles données sur le théâtre d’Orange : le suivi archéologique des restaurations (2016/2021) »</w:t>
+                <w:t xml:space="preserve">Le projet TAIC - La question de l’adaptation du processus HBIM aux besoins spécifiques de l’étude archéologique du théâtre d’Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence du Centre d’Information Culturelle (CIC) de Vaison-la-Romaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Vaison-la-Romaine, France</w:t>
+              <w:t xml:space="preserve">Le théâtre antique d’Orange SIG et HBIM, Journées d’étude organisées par l’Institut de Recherche sur l’Architecture Antique avec le soutien de la Fondation A*Midex</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alain Badie; Sandrine Dubourg; Corinne Rencurel, Jun 2021, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03591424v1</w:t>
+                <w:t xml:space="preserve">halshs-03588413v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La galerie post scaenam du théâtre d’Orange</w:t>
               </w:r>
@@ -2998,64 +2998,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium internacional La porticus post scaenam en la arquitectura teatral romana</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Carthagène, Espagne</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3106,51 +3106,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mardis du musée. Musée d'Art et d'Histoire d'Orange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3283,51 +3283,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les mardis du musée. Musée d'Art et d'Histoire d'Orange</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2018, Orange, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3650,312 +3650,312 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entretien. Dès l'Antiquité, le Théâtre a connu plusieurs phases de construction et de restauration</w:t>
+                <w:t xml:space="preserve">Visite guidée du Théâtre antique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aude-Claire de Parcevaux</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Rosso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le théâtre antique d'Orange. Quand le passé résonne avec le futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beaux Arts Editions, pp.4-7, 2025, 979-1-02040-968-3</w:t>
+              <w:t xml:space="preserve">Le Théâtre antique d'Orange. Quand le passé résonne avec le futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beaux Arts Editions, pp.16-25, 2025, 979-1-02040-968-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05458455v1</w:t>
+                <w:t xml:space="preserve">hal-05458408v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visite guidée du Théâtre antique</w:t>
+                <w:t xml:space="preserve">Entretien. Dès l'Antiquité, le Théâtre a connu plusieurs phases de construction et de restauration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Borel-Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tardy</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude-Claire de Parcevaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Théâtre antique d'Orange. Quand le passé résonne avec le futur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Beaux Arts Editions, pp.16-25, 2025, 979-1-02040-968-3</w:t>
+              <w:t xml:space="preserve">Le théâtre antique d'Orange. Quand le passé résonne avec le futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Beaux Arts Editions, pp.4-7, 2025, 979-1-02040-968-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05458408v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05458455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les aditus du théâtre d’Orange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Djamila Fellague; Jean-Charles Moretti. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les théâtres antiques et leurs entrées. Parodos et aditus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, MOM éditions, Archéologie(s) 11, pp.207-220, 2024</w:t>
@@ -4023,64 +4023,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sebastián F. Ramallo Asensio; Elena Ruiz Valderas. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La porticus post scaenam en la arquitectura teatral romana, Actas Symposium Internacional celebrado en Cartagena .. 19 y 20 de octubre de 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, p. 181-197, 2020</w:t>
@@ -4396,51 +4396,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine Cenzon-Salvayre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Coutelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2025, Vol. I 266 p., Vol. II 363 p., Vol. III 191 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4460,250 +4460,250 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05126374v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2022-2023</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">ORANGE PCR « Théâtre antique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna Papadopoulou</w:t>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2023, Vol. I 357 p., Vol. II 175 p</w:t>
+                <w:t xml:space="preserve">Marc Panneau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie. 2023, pp.253-255</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05126406v1</w:t>
+                <w:t xml:space="preserve">hal-05301407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ORANGE PCR « Théâtre antique »</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse, Rapport scientifique 2022-2023</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soline Delcros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Gagon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">Bilan Scientifique - Direction régionale des affaires culturelles Provence-Alpes-Côte-d'Azur, Service régional de l'archéologie. 2023, pp.253-255</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2023, Vol. I 357 p., Vol. II 175 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05301407v1</w:t>
+                <w:t xml:space="preserve">hal-05126406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtre antique. Orange, Vaucluse. Rapport scientifique 2021-2022, IRAA UAR 3155 (CNRS)</w:t>
               </w:r>
@@ -4715,77 +4715,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soline Delcros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">IRAA - Institut de recherche sur l'architecture antique. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4833,77 +4833,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] IRAA - Institut de recherche sur l'architecture antique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -4955,77 +4955,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5077,77 +5077,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5199,77 +5199,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -5452,64 +5452,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5561,77 +5561,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -5651,515 +5651,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219199v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi archéologique de la deuxième tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Janvier-Avril 2017, Rapport de recherche</w:t>
+                <w:t xml:space="preserve">Suivi archéologique de la première tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Novembre-Décembre 2016, Rapport de recherche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Castres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220159v1</w:t>
+                <w:t xml:space="preserve">hal-03220161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suivi archéologique de la première tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Novembre-Décembre 2016, Rapport de recherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Dominique Tardy</w:t>
+                <w:t xml:space="preserve">Mission Baelo Claudia, Année 2017, Rapport d’activités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Brassous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Deru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliva Rodriguez Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Conejero Redondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Université La Rochelle; Université Poitiers; Junta de Andalucía; Conjunto arqueológico de Baelo Claudia; Ministère des affaires étrangères et du développement international; CNRS; Université Lille 3 SHS; Universidad de Sevilla; HALMA (UMR 8164); LIENSs (UMR 7266); Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU); Casa de Velázquez, Ecole des hautes études hispaniques et ibériques. 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03220161v1</w:t>
+                <w:t xml:space="preserve">hal-03219446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Baelo Claudia, Année 2017, Rapport d’activités</w:t>
+                <w:t xml:space="preserve">Mission Baelo Claudia. Rapport d'activités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Brassous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Deru</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oliva Rodríguez Gutiérrez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jordan Boucard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Conejero Redondo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires Étrangères et du Développement International. 2017</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliva Rodriguez Gutiérrez</w:t>
-[...59 lines deleted...]
-                <w:t xml:space="preserve">hal-03219446v1</w:t>
+                <w:t xml:space="preserve">hal-03605745v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mission Baelo Claudia. Rapport d'activités</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Conejero Redondo</w:t>
+                <w:t xml:space="preserve">Suivi archéologique de la deuxième tranche de travaux de restauration du bâtiment de scène du théâtre d’Orange, Janvier-Avril 2017, Rapport de recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Badie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Castres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Dubourg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] Ministère des Affaires Étrangères et du Développement International. 2017</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] Institut de Recherche sur l'Architecture Antique (IRAA, USR 3155, CNRS–AMU). 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03605745v1</w:t>
+                <w:t xml:space="preserve">hal-03220159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’architecture de pierre », in L. CALLEGARIN, M. KBIRI ALAOUI, A. ICHKHAKH, Nouvelles recherches archéologiques à Rirha (Sidi Slimane), Campagne de mai-juin 2009, Rapport de fouille</w:t>
               </w:r>
@@ -6585,77 +6585,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Charles Moretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Tardy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
@@ -6671,392 +6671,392 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04166341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 4</w:t>
+                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...11 lines deleted...]
-            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02529553v2</w:t>
+                <w:t xml:space="preserve">hal-02527571v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 3</w:t>
+                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527571v3</w:t>
+                <w:t xml:space="preserve">hal-02527429v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 1</w:t>
+                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527429v3</w:t>
+                <w:t xml:space="preserve">hal-02527467v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 2</w:t>
+                <w:t xml:space="preserve">Le suivi archéologique des travaux de mise en sécurité du théâtre d'Orange pendant le confinement, épisode 4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Badie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Dubourg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Papadopoulou</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Shindo</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vidéo</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02527467v3</w:t>
+                <w:t xml:space="preserve">hal-02529553v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId102"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -7132,51 +7132,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="617BF08D"/>
+    <w:nsid w:val="F74E9055"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7363,51 +7363,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-dubourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4005-3954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194455653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03582927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973412v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587054v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124315v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124300v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044506v2" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124320v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591424v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Egels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458455v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire de Parcevaux" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458408v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126406v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301407v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Boucard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conejero Redondo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220159v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219446v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605745v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02529553v2" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527571v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527429v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527467v3" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-dubourg" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-4005-3954" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/194455653" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03582927v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Dubourg" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05368361v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Shindo" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Borel-Dubourg" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Cenzon-Salvayre" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Badie" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/27723194-bja10046" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03587054v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Moretti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Tardy" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04973412v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soline Delcros" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Gagon" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124300v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Panneau" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Papadopoulou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124315v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953761v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197128v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042078v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02353378v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Castres" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02167655v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Rosso" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876725v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876634v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124320v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05044506v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Raffin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Qu&#233;r&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04822751v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05542085v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565691v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124347v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124353v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03954018v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953918v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591424v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03588413v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876131v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197166v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02876706v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197168v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02882830v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Borel" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02539703v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Cabarrou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Egels" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03197218v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458408v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05458455v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude-Claire de Parcevaux" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04838161v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02997056v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02876122v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Darles" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01373420v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126374v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Coutelas" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05301407v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126406v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953871v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03591488v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219055v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219141v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219168v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605746v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Brassous" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Deru" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodr&#237;guez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jordan Boucard" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Conejero Redondo" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219240v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219199v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220161v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03219446v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliva Rodriguez Guti&#233;rrez" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605745v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220159v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220418v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220466v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220483v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220492v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04166341v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527571v3" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527429v3" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02527467v3" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02529553v2" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>