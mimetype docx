--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -234,295 +234,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of Eu3+ Doping on the Interfacial Fracture Toughness of Yttria-Stabilized Zirconia Thermal Barrier Coatings in Flame Thermal Shock Condition</w:t>
+                <w:t xml:space="preserve">A comparative study of Zn, Ti, Mn and Cr-doped yttria stabilized zirconia (8YSZ) powders synthesized by a modified Pechini route for new solid oxide cell materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yankuan Liu</w:t>
+                <w:t xml:space="preserve">Laura Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etienne Copin</w:t>
+                <w:t xml:space="preserve">Logane Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liping Yang</w:t>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+                <w:t xml:space="preserve">Emmanuelle Suard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Ansart</w:t>
+                <w:t xml:space="preserve">Julien Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 103 (1), pp.9. </w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 434, pp.117096. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11085-025-10363-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2025.117096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05462219v1</w:t>
+                <w:t xml:space="preserve">hal-05490596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of Zn, Ti, Mn and Cr-doped yttria stabilized zirconia (8YSZ) powders synthesized by a modified Pechini route for new solid oxide cell materials</w:t>
+                <w:t xml:space="preserve">Effect of Eu3+ Doping on the Interfacial Fracture Toughness of Yttria-Stabilized Zirconia Thermal Barrier Coatings in Flame Thermal Shock Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Huc</w:t>
+                <w:t xml:space="preserve">Yankuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logane Malie</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId18" w:history="1">
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Vulliet</w:t>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 434, pp.117096. </w:t>
+              <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 103 (1), pp.9. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2025.117096⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s11085-025-10363-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490596v1</w:t>
+                <w:t xml:space="preserve">hal-05462219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesoscale simulations of aqueous suspension-based electrophoretic coating process</w:t>
               </w:r>
@@ -534,64 +534,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélina Noblesse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lisa Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Merlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -638,77 +638,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of titanium on yttria stabilized zirconia with constant Y2O3 content synthesized by a modified Pechini process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logane Malie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -915,90 +915,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of Multifunctional Hybrid Coatings (Mechanically Resistant and Hydrophobic) Using Methyltrimethoxysilane–Diethoxydimethylsilane–Tetraethoxysilane Mixed Systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Pellegrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 17 (2), pp.368. </w:t>
@@ -1062,51 +1062,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Alonso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Le Maoult</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1183,64 +1183,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Solid Oxide Fuel Cell Fabricated by Aqueous Reverse Sequential Tape‐Casting of the Anode, Electrolyte, and Barrier Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Parvaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1313,64 +1313,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Methodology for evaluating the mechanical performances of a bonded assembly through complementary mechanical tests</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1447,64 +1447,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of new surface treatments for the adhesive bonding of aluminum surfaces</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1607,51 +1607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metin Orbay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sha Luo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hui Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1715,64 +1715,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Advances in the control of electrophoretic process parameters to tune the ytterbium disilicate coatings microstructure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manon Prioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2009,51 +2009,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Saillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2100,77 +2100,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apparent Interfacial Toughness of Undoped and Photoluminescent Eu3+-Doped Yttria-Stabilized Zirconia Thermal Barrier Coatings</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yankuan Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Copin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2273,64 +2273,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diego Pereira Tarragó</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cesar Augusto Krischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 23 (3), pp.1-7. </w:t>
@@ -2368,51 +2368,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transient and steady states of Gd2Zr2O7 and 2ZrO2∙Y2O3 (ss) interactions with calcium magnesium aluminium silicates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2541,51 +2541,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2645,90 +2645,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processing thermal barrier coatings via sol-gel route: crack network control and durability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 334, pp.71-77. </w:t>
@@ -2779,64 +2779,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outstanding durability of sol-gel thermal barrier coatings reinforced by YSZ-fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2939,64 +2939,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rita Ortega Vega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Célia de Fraga Malfatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 351, pp.115-127. </w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3056,51 +3056,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Verdalet-Guardiola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoit Fori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3160,51 +3160,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dense on Porous Solid LATP Electrolyte System: Preparation and Conductivity Measurement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3307,77 +3307,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Functionalized superhydrophobic coatings with micro-/nanostructured ZnO particles in a sol–gel matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3441,64 +3441,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of yttria by aqueous sol-gel route to develop anti-CMAS coatings for the protection of EBPVD thermal barriers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Delon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3601,64 +3601,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, vol. 34 (n° 4), pp. 961-974. </w:t>
@@ -3696,51 +3696,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lithium conducting solid electrolyte Li1.3Al0.3Ti1.7(PO4)3 obtained via solution chemistry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Paillassa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4072,51 +4072,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Joëlle Menu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -4301,90 +4301,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural control of new generation thermal barrier coatings via a sol-gel route : cyclic oxidation behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Barrier Coatings IV - An ECI Conference Series - Irsee - Germany - June 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Irsee, Germany</w:t>
@@ -4582,51 +4582,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Provost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Tanepau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc06198a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462219v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Yang" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10363-1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490596v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Huc" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logane Malie" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117096" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04870522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Noblesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100722" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2024.125158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFIN.2025.106420" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pellegrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17020368" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parvaix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202300020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Layec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2256675" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Orbay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Luo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c08498" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pujol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gomez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154585" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verdalet-Guardiola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108508" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias de Angelis Korb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Tarrag&#243;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Krischer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2020-0084" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mali&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Joulia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.12.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.04.035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.06.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Ortega Vega" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia de Fraga Malfatti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.07.068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989083v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.03.046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paillassa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14451" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1379-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793078v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vinatier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.08.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65KX3986-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Corde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galaup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nathalie Duluard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/50/505206" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8D87F6D7F39C2199F1AEFC28525CBBD15C88CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Menu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Provost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Tanepau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc06198a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Huc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logane Malie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10363-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04870522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Noblesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100722" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2024.125158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFIN.2025.106420" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pellegrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17020368" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parvaix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202300020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Layec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2256675" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Orbay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Luo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c08498" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pujol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gomez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154585" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verdalet-Guardiola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108508" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias de Angelis Korb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Tarrag&#243;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Krischer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2020-0084" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mali&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Joulia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.12.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.04.035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.06.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Ortega Vega" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia de Fraga Malfatti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.07.068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989083v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.03.046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paillassa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14451" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1379-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793078v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vinatier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.08.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65KX3986-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Corde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galaup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nathalie Duluard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/50/505206" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8D87F6D7F39C2199F1AEFC28525CBBD15C88CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Menu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>