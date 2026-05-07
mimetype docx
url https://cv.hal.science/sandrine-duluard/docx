--- v1 (2026-04-07)
+++ v2 (2026-05-07)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (29)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (30)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -234,3769 +234,3903 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05536786v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A comparative study of Zn, Ti, Mn and Cr-doped yttria stabilized zirconia (8YSZ) powders synthesized by a modified Pechini route for new solid oxide cell materials</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct Mechanoorganocatalysis via Surface Functionalization of Milling Reactors With Amine Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Tanepau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laura Huc</w:t>
+                <w:t xml:space="preserve">Marie-Joëlle Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lamaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logane Malie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Julien Vulliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Solid State Ionics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ssi.2025.117096⟩</w:t>
+              <w:t xml:space="preserve">ChemistryEurope</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ceur.202500484⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05490596v1</w:t>
+                <w:t xml:space="preserve">hal-05606994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of Eu3+ Doping on the Interfacial Fracture Toughness of Yttria-Stabilized Zirconia Thermal Barrier Coatings in Flame Thermal Shock Condition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liping Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">High Temperature Corrosion of Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2026, 103 (1), pp.9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s11085-025-10363-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05462219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoscale simulations of aqueous suspension-based electrophoretic coating process</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A comparative study of Zn, Ti, Mn and Cr-doped yttria stabilized zirconia (8YSZ) powders synthesized by a modified Pechini route for new solid oxide cell materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laura Huc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logane Malie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Suard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mélina Noblesse</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Julien Vulliet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100722⟩</w:t>
+              <w:t xml:space="preserve">Solid State Ionics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 434, pp.117096. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ssi.2025.117096⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04870522v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05490596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of titanium on yttria stabilized zirconia with constant Y2O3 content synthesized by a modified Pechini process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Huc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Logane Malie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Logane Malie</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Tenailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Solid State Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 343, pp.125158. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.JSSC.2024.125158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04938098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovative zirconia surface activation via grit-blasting and post-discharge plasma pretreatment for covalent grafting of organosilanes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Marie Gressier</w:t>
+                <w:t xml:space="preserve">Mesoscale simulations of aqueous suspension-based electrophoretic coating process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélina Noblesse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Céline Merlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/J.SURFIN.2025.106420⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21, pp.100722. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2024.100722⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05125299v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04870522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of Multifunctional Hybrid Coatings (Mechanically Resistant and Hydrophobic) Using Methyltrimethoxysilane–Diethoxydimethylsilane–Tetraethoxysilane Mixed Systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Innovative zirconia surface activation via grit-blasting and post-discharge plasma pretreatment for covalent grafting of organosilanes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Labrugère-Sarroste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Sarrette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Charlène Pellegrini</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Ansart</w:t>
+                <w:t xml:space="preserve">Nofel Merbahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/ma17020368⟩</w:t>
+              <w:t xml:space="preserve">Surfaces and Interfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 64, pp.106420. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/J.SURFIN.2025.106420⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04453382v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05125299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luminescence and structural properties of europium doped titania in the 600–750 °C range</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development of Multifunctional Hybrid Coatings (Mechanically Resistant and Hydrophobic) Using Methyltrimethoxysilane–Diethoxydimethylsilane–Tetraethoxysilane Mixed Systems</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Pellegrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Gressier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Alonso</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Viviane Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Open Ceramics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100362⟩</w:t>
+              <w:t xml:space="preserve">Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 17 (2), pp.368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/ma17020368⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04096410v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04453382v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Planar Solid Oxide Fuel Cell Fabricated by Aqueous Reverse Sequential Tape‐Casting of the Anode, Electrolyte, and Barrier Layer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laura Parvaix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lenormand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Rozier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Energy Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 11 (10), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ente.202300020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04276721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Methodology for evaluating the mechanical performances of a bonded assembly through complementary mechanical tests</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Luminescence and structural properties of europium doped titania in the 600–750 °C range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Le Maoult</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Justine Layec</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00218464.2023.2256675⟩</w:t>
+              <w:t xml:space="preserve">Open Ceramics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 14, pp.100362. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oceram.2023.100362⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04295682v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04096410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of new surface treatments for the adhesive bonding of aluminum surfaces</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId56" w:history="1">
+                <w:t xml:space="preserve">Methodology for evaluating the mechanical performances of a bonded assembly through complementary mechanical tests</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justine Layec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.103006⟩</w:t>
+              <w:t xml:space="preserve">The Journal of Adhesion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-26. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00218464.2023.2256675⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03728799v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04295682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exfoliation and Delamination of Ti3C2Tx MXene Prepared via Molten Salt Etching Route</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Development of new surface treatments for the adhesive bonding of aluminum surfaces</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justine Layec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hui Shao</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlenn Aufray</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Nano</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsnano.1c08498⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Adhesion and Adhesives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 117, pp.103006. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijadhadh.2021.103006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03826847v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03728799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Advances in the control of electrophoretic process parameters to tune the ytterbium disilicate coatings microstructure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exfoliation and Delamination of Ti3C2Tx MXene Prepared via Molten Salt Etching Route</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liyuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Metin Orbay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sha Luo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manon Prioux</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Philippe Gomez</w:t>
+                <w:t xml:space="preserve">Hui Shao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.17365⟩</w:t>
+              <w:t xml:space="preserve">ACS Nano</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 16 (1), pp.111 - 118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acsnano.1c08498⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03169693v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03826847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Surfactant-assisted electrodeposition of Au–Co/WS2 self-lubricating coating from WS2 suspended cyanide electrolyte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhaoxi Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Wagner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhaoxi Chen</w:t>
+                <w:t xml:space="preserve">Julien Hillairet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Alloys and Compounds</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 829, pp.154585. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jallcom.2020.154585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03117602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of the anticorrosive properties of trivalent chromium conversion coatings formed on 2024-T3 and 2024-T351 aluminium alloys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Verdalet-Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Saillard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Verdalet-Guardiola</w:t>
+                <w:t xml:space="preserve">Benoit Fori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corrosion Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 167, pp.108508. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/J.CORSCI.2020.108508⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03165264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apparent Interfacial Toughness of Undoped and Photoluminescent Eu3+-Doped Yttria-Stabilized Zirconia Thermal Barrier Coatings</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Advances in the control of electrophoretic process parameters to tune the ytterbium disilicate coatings microstructure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manon Prioux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yankuan Liu</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Pujol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhiping P. Wang</w:t>
+                <w:t xml:space="preserve">Philippe Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 29, pp.433-443. </w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 103 (12), pp.6724-6735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11666-019-00963-0⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/jace.17365⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02397243v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of High-Temperature Exposure on Degradation of La0.6Sr0.4CoO3 Coated Metallic Interconnects for ITSOFC and SOEC</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Apparent Interfacial Toughness of Undoped and Photoluminescent Eu3+-Doped Yttria-Stabilized Zirconia Thermal Barrier Coatings</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yankuan Liu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Copin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Sentenac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matias de Angelis Korb</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Florence Ansart</w:t>
+                <w:t xml:space="preserve">Zhiping P. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2020-0084⟩</w:t>
+              <w:t xml:space="preserve">Journal of Thermal Spray Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 29, pp.433-443. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11666-019-00963-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03170651v1</w:t>
+                <w:t xml:space="preserve">hal-02397243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transient and steady states of Gd2Zr2O7 and 2ZrO2∙Y2O3 (ss) interactions with calcium magnesium aluminium silicates</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Effect of High-Temperature Exposure on Degradation of La0.6Sr0.4CoO3 Coated Metallic Interconnects for ITSOFC and SOEC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matias de Angelis Korb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diego Pereira Tarragó</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cesar Augusto Krischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Aurélien Joulia</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.12.016⟩</w:t>
+              <w:t xml:space="preserve">Materials Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 23 (3), pp.1-7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/1980-5373-MR-2020-0084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02115096v1</w:t>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03170651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nucleation and growth mechanisms of trivalent chromium conversion coatings on 2024-T3 aluminium alloy</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Transient and steady states of Gd2Zr2O7 and 2ZrO2∙Y2O3 (ss) interactions with calcium magnesium aluminium silicates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Malié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélien Joulia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Corrosion Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.04.035⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 39 (4), pp.1451-1462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.12.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02436678v1</w:t>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02115096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing thermal barrier coatings via sol-gel route: crack network control and durability</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId94" w:history="1">
+                <w:t xml:space="preserve">Nucleation and growth mechanisms of trivalent chromium conversion coatings on 2024-T3 aluminium alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Verdalet-Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Fori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.008⟩</w:t>
+              <w:t xml:space="preserve">Corrosion Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 155, pp.109-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.corsci.2019.04.035⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01637109v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02436678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outstanding durability of sol-gel thermal barrier coatings reinforced by YSZ-fibers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Processing thermal barrier coatings via sol-gel route: crack network control and durability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lours</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Daniel Monceau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 38 (14), pp.4719-4731. </w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 334, pp.71-77. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.06.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2017.11.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02114969v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01637109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Correlation between morphology and electrochemical behavior of chromium-free conversion coatings for aluminum alloys corrosion protection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Outstanding durability of sol-gel thermal barrier coatings reinforced by YSZ-fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quentin Boyer</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Daniel Monceau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.07.068⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 38 (14), pp.4719-4731. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2018.06.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02134714v1</w:t>
+                <w:t xml:space="preserve">hal-02114969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the alloy microstructure and surface state on the protective properties of trivalent chromium coatings grown on a 2024 aluminium alloy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Verdalet-Guardiola</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Verdalet-Guardiola</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Benoit Fori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 344, pp.276-287. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.03.046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01989083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dense on Porous Solid LATP Electrolyte System: Preparation and Conductivity Measurement</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Correlation between morphology and electrochemical behavior of chromium-free conversion coatings for aluminum alloys corrosion protection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rita Ortega Vega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Célia de Fraga Malfatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jace.14451⟩</w:t>
+              <w:t xml:space="preserve">Surface and Coatings Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 351, pp.115-127. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.surfcoat.2018.07.068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03222358v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02134714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Functionalized superhydrophobic coatings with micro-/nanostructured ZnO particles in a sol–gel matrix</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Dense on Porous Solid LATP Electrolyte System: Preparation and Conductivity Measurement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Viviane Turq</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Lenormand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Taberna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrice Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-017-1379-9⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 100 (1), pp.141-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jace.14451⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02008672v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03222358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of yttria by aqueous sol-gel route to develop anti-CMAS coatings for the protection of EBPVD thermal barriers</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Functionalized superhydrophobic coatings with micro-/nanostructured ZnO particles in a sol–gel matrix</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Tenailleau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">André Malié</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 52 (21), pp.12677-12688. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-017-1379-9⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.05.169⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03515008v1</w:t>
+                <w:t xml:space="preserve">hal-02008672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized sol–gel thermal barrier coatings for long-term cyclic oxidation life</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId25" w:history="1">
+                <w:t xml:space="preserve">Synthesis of yttria by aqueous sol-gel route to develop anti-CMAS coatings for the protection of EBPVD thermal barriers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Delon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">André Malié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, vol. 34 (n° 4), pp. 961-974. </w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42 (12), pp.13704-13714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.10.013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ceramint.2016.05.169⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01179395v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03515008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lithium conducting solid electrolyte Li1.3Al0.3Ti1.7(PO4)3 obtained via solution chemistry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Optimized sol–gel thermal barrier coatings for long-term cyclic oxidation life</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Blas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Ansart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Viviane Turq</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 33 (6), pp.1145-1153. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.08.005⟩</w:t>
+              <w:t xml:space="preserve">, 2014, vol. 34 (n° 4), pp. 961-974. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2013.10.013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00793078v1</w:t>
+                <w:t xml:space="preserve">hal-01179395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lithium conducting solid electrolyte Li1.3Al0.3Ti1.7(PO4)3 obtained via solution chemistry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Paillassa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Puech</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Vinatier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Viviane Turq</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of the European Ceramic Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 33 (6), pp.1145-1153. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jeurceramsoc.2012.08.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00793078v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Photolithographic processing of silver loaded dielectric coatings based on preformed colloidal TiO2nanoparticles dispersed in a mesoporous silica binder</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jöelle Corde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Perruchas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Vieille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Galaup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Nathalie Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 23 (50), pp.1-9. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1088/0957-4484/23/50/505206⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01988085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4006,436 +4140,436 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct MechanoOrganoCatalysis via Surface Functionalization of Milling Reactors</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breaking New Ground in Direct Mechanocatalysis: Knoevenagel Condensation via Supported Organo-catalysts on Zirconia</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Provost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joao Tanepau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId8" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Maxime Provost</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Buffeteau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Duluard</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lamaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389684v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breaking New Ground in Direct Mechanocatalysis: Knoevenagel Condensation via Supported Organo-catalysts on Zirconia</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Direct MechanoOrganoCatalysis via Surface Functionalization of Milling Reactors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joao Tanepau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Gressier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Lamaty</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Joëlle Menu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05389686v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05389684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Communication dans un congrès (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural control of new generation thermal barrier coatings via a sol-gel route : cyclic oxidation behaviour</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Blas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Ansart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Lours</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bonino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Duluard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Thermal Barrier Coatings IV - An ECI Conference Series - Irsee - Germany - June 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Irsee, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02054337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId143"/>
+      <w:footerReference w:type="default" r:id="rId145"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4582,51 +4716,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Provost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Tanepau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc06198a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490596v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Huc" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logane Malie" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117096" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462219v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Yang" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10363-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04870522v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Noblesse" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100722" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938098v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2024.125158" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125299v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFIN.2025.106420" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453382v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pellegrini" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17020368" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276721v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parvaix" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202300020" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295682v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Layec" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2256675" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728799v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103006" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826847v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Liu" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Orbay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Luo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c08498" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169693v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prioux" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pujol" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gomez" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17365" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117602v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wagner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154585" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165264v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verdalet-Guardiola" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saillard" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108508" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170651v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias de Angelis Korb" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Tarrag&#243;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Krischer" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2020-0084" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delon" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mali&#233;" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Joulia" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.12.016" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436678v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.04.035" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114969v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.06.025" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134714v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Ortega Vega" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia de Fraga Malfatti" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.07.068" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989083v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.03.046" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222358v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paillassa" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14451" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008672v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1379-9" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515008v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.169" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793078v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vinatier" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.08.005" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65KX3986-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988085v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Corde" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galaup" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nathalie Duluard" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/50/505206" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8D87F6D7F39C2199F1AEFC28525CBBD15C88CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389684v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Menu" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389686v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05536786v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Provost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joao Tanepau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Buffeteau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gressier" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lamaty" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5gc06198a" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05606994v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jo&#235;lle Menu" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Duluard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ceur.202500484" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-05462219v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yankuan Liu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Copin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liping Yang" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Ansart" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11085-025-10363-1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05490596v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Huc" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Logane Malie" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Suard" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vulliet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ssi.2025.117096" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04938098v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Tenailleau" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lenormand" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.JSSC.2024.125158" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04870522v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lina Noblesse" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Pin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Merlet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2024.100722" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05125299v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Labrug&#232;re-Sarroste" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Sarrette" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nofel Merbahi" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.SURFIN.2025.106420" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04453382v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Pellegrini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viviane Turq" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ma17020368" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04276721v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Parvaix" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rozier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ente.202300020" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-04096410v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Alonso" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Copin" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Le Maoult" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Sentenac" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceram.2023.100362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04295682v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Layec" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lenn Aufray" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00218464.2023.2256675" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03728799v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijadhadh.2021.103006" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03826847v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liyuan Liu" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Metin Orbay" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sha Luo" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hui Shao" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsnano.1c08498" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03117602v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhaoxi Chen" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Wagner" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Hillairet" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Taberna" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jallcom.2020.154585" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03165264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Verdalet-Guardiola" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Saillard" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Fori" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Blanc" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.CORSCI.2020.108508" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03169693v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Prioux" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Pujol" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gomez" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.17365" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-albi.hal.science/hal-02397243v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhiping P. Wang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11666-019-00963-0" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03170651v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matias de Angelis Korb" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diego Pereira Tarrag&#243;" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Augusto Krischer" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/1980-5373-MR-2020-0084" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02115096v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Delon" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bonino" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Mali&#233;" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Joulia" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.12.016" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02436678v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.corsci.2019.04.035" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637109v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Blas" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lours" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2017.11.008" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114969v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Monceau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2018.06.025" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01989083v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.03.046" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02134714v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Boyer" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rita Ortega Vega" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;lia de Fraga Malfatti" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2018.07.068" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03222358v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Paillassa" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Simon" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jace.14451" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02008672v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-017-1379-9" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03515008v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.05.169" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01179395v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Vidal" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2013.10.013" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00793078v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Puech" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vinatier" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jeurceramsoc.2012.08.005" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-65KX3986-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01988085v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#246;elle Corde" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Perruchas" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Vieille" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Galaup" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Nathalie Duluard" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/0957-4484/23/50/505206" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1F8D87F6D7F39C2199F1AEFC28525CBBD15C88CC/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389686v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05389684v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02054337v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Blas" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>