--- v0 (2026-03-27)
+++ v1 (2026-04-17)
@@ -204,460 +204,460 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l’entreprenance (artistique) : une nouvelle quête ?</w:t>
+                <w:t xml:space="preserve">Gérer les tensions juridiques liées à la multi-activité de l’artiste : entre évitement et bricolage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.59876/a-6x5r-0fdq⟩</w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (n° 63), pp.24-37. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entin.063.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04576451v1</w:t>
+                <w:t xml:space="preserve">hal-04959320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les tensions juridiques liées à la multi-activité de l’artiste : entre évitement et bricolage</w:t>
+                <w:t xml:space="preserve">Accompagner l’entreprenance (artistique) : une nouvelle quête ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 4 (n° 63), pp.24-37. </w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entin.063.0024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.59876/a-6x5r-0fdq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04959320v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04576451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence comme pratique organisationnelle. Le cas des collectifs créatifs élargis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Pailler</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Sattin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léger-Jarniou Catherine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">didier chabaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Maus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 47 (296), pp.107-135. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00515⟩</w:t>
+              <w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04131667v1</w:t>
+                <w:t xml:space="preserve">hal-05038813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+                <w:t xml:space="preserve">L’émergence comme pratique organisationnelle. Le cas des collectifs créatifs élargis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Maus</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Danielle Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 46 (293), pp.219-231. </w:t>
+              <w:t xml:space="preserve">, 2021, 47 (296), pp.107-135. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00499⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3166/rfg.2021.00515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05038813v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04131667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La création de valeur : glas ou Graal ? Revue critique et modélisation du concept.</w:t>
               </w:r>
@@ -771,51 +771,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02799881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entrepreneuriat dans les activités créatives et culturelles : problématiques structurantes d’un champ d’étude encore émergent</w:t>
+                <w:t xml:space="preserve">Cultural and creative entrepreneurship: key issues of a still emergent research field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Chapain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
@@ -824,102 +824,102 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, 17 (1), pp.7-28. </w:t>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.29-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/entre.171.0007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entre.171.0029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538796v1</w:t>
+                <w:t xml:space="preserve">hal-02538926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping and/or grounding : a closer look at cultural quarters and creative cluster management in Nantes (France)</w:t>
+                <w:t xml:space="preserve">Grouping or grounding ? Cultural district and creative cluster management in Nantes-France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
@@ -954,294 +954,294 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Morteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Arts Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018</w:t>
+              <w:t xml:space="preserve">, 2018, 20 (2), pp.71-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02502524v1</w:t>
+                <w:t xml:space="preserve">hal-03727697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cultural and creative entrepreneurship: key issues of a still emergent research field</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chapain</w:t>
+                <w:t xml:space="preserve">Grouping and/or grounding : a closer look at cultural quarters and creative cluster management in Nantes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Morteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538926v1</w:t>
+                <w:t xml:space="preserve">hal-02502524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grouping or grounding ? Cultural district and creative cluster management in Nantes-France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’entrepreneuriat dans les activités créatives et culturelles : problématiques structurantes d’un champ d’étude encore émergent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chapain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hélène Morteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Arts Management</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 17 (1), pp.7-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/entre.171.0007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03727697v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02538796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Complexité et auto-organisation en entrepreneuriat collectif : analyse d’une scène musicale locale</w:t>
               </w:r>
@@ -1874,273 +1874,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084958v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Students and Entrepreneurship: A comparative study France - United States</w:t>
+                <w:t xml:space="preserve">Les déterminants de l'intention de créer une entreprise chez les étudiants : un test empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bénédicte Branchet</w:t>
+                <w:t xml:space="preserve">J.-P. Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-P. Boissin</w:t>
+                <w:t xml:space="preserve">B. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Emin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. I. Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Small Business Entreprise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, vol. 22, (n°2,), p. 101-122</w:t>
+              <w:t xml:space="preserve">M@n@gement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 12, (n°1,), p. 28-51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00512489v1</w:t>
+                <w:t xml:space="preserve">halshs-00512497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les déterminants de l'intention de créer une entreprise chez les étudiants : un test empirique</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId61" w:history="1">
+                <w:t xml:space="preserve">Students and Entrepreneurship: A comparative study France - United States</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bénédicte Branchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Chollet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">S. Emin</w:t>
+                <w:t xml:space="preserve">J. I. Herbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">M@n@gement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, vol. 12, (n°1,), p. 28-51</w:t>
+              <w:t xml:space="preserve">Journal of Small Business Entreprise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, vol. 22, (n°2,), p. 101-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00512497v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00512489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">déterminants de l'intention de créer une entreprise chez les étudiants : un test empirique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2263,238 +2263,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les croyances des étudiants envers la création d’entreprise: un état des lieux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
+                <w:t xml:space="preserve">Les croyances des étudiants envers la création d'entreprise : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (180), pp.25 - 43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 34 (180), pp.25-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03016593v1</w:t>
+                <w:t xml:space="preserve">halshs-00364902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les croyances des étudiants envers la création d'entreprise : un état des lieux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Emin</w:t>
+                <w:t xml:space="preserve">Les croyances des étudiants envers la création d’entreprise: un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (180), pp.25-43</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 34 (180), pp.25 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.180.25-43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00364902v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03016593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets entrepreneuriaux de l’économie sociale et solidaire : propositions pour de nouveaux cadres d’analyse</w:t>
               </w:r>
@@ -2562,51 +2562,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les étudiants et l'entrepreuneuriat : l'effet des formations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2670,627 +2670,640 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs d’accompagnement des jeunes artistes - penser des espaces de partage de compétences – une responsabilité institutionnelle ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’accompagnement à la professionnalisation par les pairs : enjeux et réalités d’expérimentations portées par des collectifs d’artistes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Boivineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">N Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Congrès Acfas</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UQAM, May 2023, Montréal Québec (HEC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608201v1</w:t>
+                <w:t xml:space="preserve">hal-04349355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement à la professionnalisation par les pairs : enjeux et réalités d’expérimentations portées par des collectifs d’artistes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dispositifs d’accompagnement des jeunes artistes - penser des espaces de partage de compétences – une responsabilité institutionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Acfas</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, UQAM, May 2023, Montréal Québec (HEC), Canada</w:t>
+              <w:t xml:space="preserve">ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04349355v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Artistes-Slashers: de nouveaux enjeux pour l'accompagnement entrepreneurial</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’émergence problématique des collectifs créatifs : une approche par le projet et les dispositifs de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
+              <w:t xml:space="preserve">Le Management des industries créatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Paris, CRG /Ecole Polytechnique, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800391v1</w:t>
+                <w:t xml:space="preserve">hal-04702188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des collectifs créatifs aux agencements coopératifs : processus de rationalisation et dispositifs de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d'étude « Le management des industries créatives »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between professionalisation and marginalisation in the creative industries: How to address the issues for organizing the activities of French musicians in a large creative city?</w:t>
+                <w:t xml:space="preserve">Artistes-Slashers: de nouveaux enjeux pour l'accompagnement entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">15ème Congrès International Francophone en Entrepreneuriat et PME (CIFEPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2020, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800368v1</w:t>
+                <w:t xml:space="preserve">hal-02800391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’émergence problématique des collectifs créatifs : une approche par le projet et les dispositifs de gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between professionalisation and marginalisation in the creative industries: How to address the issues for organizing the activities of French musicians in a large creative city?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Management des industries créatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Paris, CRG /Ecole Polytechnique, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">36th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702188v1</w:t>
+                <w:t xml:space="preserve">hal-02800368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsable du Track &amp;quot;Entrepreneuriat culturel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do we mean by support cultural entrepreneurship in France? A study focusing on the performing arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11è Congrès de l’Académie de l’Entrepreneuriat et de l’innovation (AEI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Arts and Cultural Management (AIMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800524v1</w:t>
+                <w:t xml:space="preserve">hal-02800555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tournant numérique de l'économie de la musique live. Le cas de SoCoop</w:t>
               </w:r>
@@ -3352,122 +3365,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we mean by support cultural entrepreneurship in France? A study focusing on the performing arts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Responsable du Track &amp;quot;Entrepreneuriat culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Arts and Cultural Management (AIMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Venise, France</w:t>
+              <w:t xml:space="preserve">11è Congrès de l’Académie de l’Entrepreneuriat et de l’innovation (AEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800555v1</w:t>
+                <w:t xml:space="preserve">hal-02800524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination scientifique de la Conférence : &amp;quot;Manager et gérer les petites entreprises culturelles</w:t>
               </w:r>
@@ -3643,51 +3643,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4ème rencontre entre acteurs des réseaux d’accompagnement et chercheurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut Montpellier Management, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3820,51 +3820,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4è rencontre entre acteurs des réseaux d’accompagnement et chercheurs - Colloque ESL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2018, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3883,316 +3883,316 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique musicale associative à Montaigu : émergence et gouvernance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La création de valeur : glas ou Graal ? Revue et modélisation du concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Desmarteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La scène punk à Montaigu et en Vendée (1976-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montaigu, France</w:t>
+              <w:t xml:space="preserve">XXVIème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538596v1</w:t>
+                <w:t xml:space="preserve">hal-02538584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination scientifique de la journée &amp;quot;Entrepreneuriat culturel et créatif&amp;quot; du Forum national Entreprendre dans la culture, Paris, Ecole des Beaux-Arts</w:t>
+                <w:t xml:space="preserve">La dynamique musicale associative à Montaigu : émergence et gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chapain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A définir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">La scène punk à Montaigu et en Vendée (1976-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montaigu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538594v1</w:t>
+                <w:t xml:space="preserve">hal-02538596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de valeur : glas ou Graal ? Revue et modélisation du concept</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+                <w:t xml:space="preserve">Coordination scientifique de la journée &amp;quot;Entrepreneuriat culturel et créatif&amp;quot; du Forum national Entreprendre dans la culture, Paris, Ecole des Beaux-Arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chapain</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">A définir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538584v1</w:t>
+                <w:t xml:space="preserve">hal-02538594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude de l’entrepreneurialité d’une scène musicale locale : un cas d’entrepreneuriat collectif persistant</w:t>
               </w:r>
@@ -4539,180 +4539,180 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une dynamique hors norme ? Structuration et enjeux de la pérennisation d'un collectif d'associations centré sur la culture en milieu rural</w:t>
+                <w:t xml:space="preserve">Les punks de Montaigu et après ? Analyse de l’émergence et de l’évolution d’une scène musicale locale en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe
-[...5 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Scènes et Territoires : questions de Valeur(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, Nantes, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108681v1</w:t>
+                <w:t xml:space="preserve">hal-03108638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les punks de Montaigu et après ? Analyse de l’émergence et de l’évolution d’une scène musicale locale en milieu rural</w:t>
+                <w:t xml:space="preserve">Une dynamique hors norme ? Structuration et enjeux de la pérennisation d'un collectif d'associations centré sur la culture en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scènes et Territoires : questions de Valeur(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, Nantes, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">IVe
+ Rencontres
+ du Réseau Interuniversitaire de l'Economie sociale et solidaire (RIUESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108638v1</w:t>
+                <w:t xml:space="preserve">hal-03108681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dans quelle mesure le Business model (modèle d’affaires) peut-il être un outil d’accompagnement à la co-construction d’un projet entrepreneurial collectif ?</w:t>
               </w:r>
@@ -5737,234 +5737,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des SCIC dans le domaine culturel</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De l'émergence entrepreneuriale dans l'économie sociale et solidaire : acteurs, projets et logiques d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie sociale et solidaire. Nouvelles pratiques et dynamiques territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Economie et Management, Sep 2008, Université de Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Economie sociale et solidaire : nouvelles pratiques et dynamiques territoriales de l'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Réseau Ouest Economie Sociale, Sep 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075197v1</w:t>
+                <w:t xml:space="preserve">hal-04719498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'émergence entrepreneuriale dans l'économie sociale et solidaire : acteurs, projets et logiques d'action</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L’émergence des SCIC dans le domaine culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Economie sociale et solidaire : nouvelles pratiques et dynamiques territoriales de l'économie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Réseau Ouest Economie Sociale, Sep 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">Économie sociale et solidaire. Nouvelles pratiques et dynamiques territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Economie et Management, Sep 2008, Université de Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04719498v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets entrepreneuriaux de l’économie sociale et solidaire : propositions pour de nouveaux cadres d’analyse</w:t>
               </w:r>
@@ -6147,260 +6147,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04723515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le choix de carrière des étudiants : contrat de travail versus entrepreneuriat</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Le faible attrait des étudiants pour la création d'entreprises : indication pour l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">in Performances économiques et performances sociales à l'heure de la RSE, 7ème Université de Printemps de l'Audit Social, (2005), Marrakech 6-8 mai 2005, cd Rom p. 202-224</w:t>
+              <w:t xml:space="preserve">XIVéme Conférence de l'AIMS, juin, Angers, 18 pages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00103180v1</w:t>
+                <w:t xml:space="preserve">halshs-00103182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le faible attrait des étudiants pour la création d'entreprises : indication pour l'action</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
+                <w:t xml:space="preserve">Le choix de carrière des étudiants : contrat de travail versus entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. P. Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVéme Conférence de l'AIMS, juin, Angers, 18 pages</w:t>
+              <w:t xml:space="preserve">in Performances économiques et performances sociales à l'heure de la RSE, 7ème Université de Printemps de l'Audit Social, (2005), Marrakech 6-8 mai 2005, cd Rom p. 202-224</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00103182v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'intention entrepreneuriale des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6896,51 +6896,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10. Between Professionalisation and Marginalisation in the Creative (and Cultural) Industries: A New Look of the Work of Musicians in a French Large Creative City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7134,51 +7134,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Horvath; Gaëlle Dechamp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entrepreneuriat dans les secteurs de l'art et de la culture. Comment concilier ambition créative et logique économique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS éditions, pp.133-146, 2021, Gestion en liberté, </w:t>
@@ -7210,230 +7210,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Étudier les dynamiques associatives locales dans le domaine de la musique. Apports et limites de l’interdisciplinarité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Portrait de l'artiste en entrepreneur: entre passion et précarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...14 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Valeurs de la culture. Méthodes et concepts à l’épreuve du pluralisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Les faces cachées de l'entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Editions ems, pp.43-57, 2020, Collection Management &amp; Société, 978-2-37687-334-1. </w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">⟨10.3917/ems.torre.2020.01.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04318887v1</w:t>
+                <w:t xml:space="preserve">hal-02513489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Portrait de l'artiste en entrepreneur: entre passion et précarité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Étudier les dynamiques associatives locales dans le domaine de la musique. Apports et limites de l’interdisciplinarité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Guibert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Parent</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chloé Langeard. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les faces cachées de l'entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Editions ems, pp.43-57, 2020, Collection Management &amp; Société, 978-2-37687-334-1. </w:t>
+              <w:t xml:space="preserve">Valeurs de la culture. Méthodes et concepts à l’épreuve du pluralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/ems.torre.2020.01.0042⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-7535-7903-3</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02513489v1</w:t>
+                <w:t xml:space="preserve">hal-04318887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gouvernance pour les clusters créatifs et culturels ? Les enseignements tirés d’une analyse comparative par les dispositifs de gestion</w:t>
               </w:r>
@@ -7939,256 +7939,256 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneuriat en économie sociale et solidaire : quelles voies théoriques de dépassement pour comprendre cet « entreprendre autrement »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+                <w:t xml:space="preserve">L’entreprise sociale – SCIC entre intégration et tensions : le cas du secteur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Economie sociale et solidaire: Nouvelles pratiques et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99-123, 2011, Économie et société, 9782753512733. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.79 - 98, 2011, Économie et société, 9782753512733</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03363534v1</w:t>
+                <w:t xml:space="preserve">hal-03363556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entreprise sociale – SCIC entre intégration et tensions : le cas du secteur culturel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérôme Guibert</w:t>
+                <w:t xml:space="preserve">Entrepreneuriat en économie sociale et solidaire : quelles voies théoriques de dépassement pour comprendre cet « entreprendre autrement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Economie sociale et solidaire: Nouvelles pratiques et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.79 - 98, 2011, Économie et société, 9782753512733</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99-123, 2011, Économie et société, 9782753512733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.45589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363556v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une moindre fibre entrepreneuriat chez les femmes dès l'Université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8234,51 +8234,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples et perspectives de recherche - Une moindre fibre entrepreneuriale chez les femmes dès l'Universités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8316,64 +8316,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the intention to start a business among French students: a closer look at professional beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8443,64 +8443,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Intention in Business Creation Among French students: A Closer Look at Professional Beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8700,51 +8700,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-6x5r-0fdq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04959320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tisseyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.063.0024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131667v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00515" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desmarteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boldrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077436ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538796v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chapain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502524v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charles-Pauvers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538926v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0029" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727697v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040457ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186333v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.525-550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.047.0026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1477" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BGQ0DG72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2011.043470" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512489v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Herbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512497v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chollet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.030.0071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Chollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.180.25-43" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D764861947D811F9C992294AC0A2CB2767FA7925/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608201v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349355v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800391v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800443v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800368v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702188v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800524v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538596v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538594v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538584v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108681v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.316.0027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085077v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075197v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Journ&#233;-Michel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103180v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Boissin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103182v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131662v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02365194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4928" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Ayed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134282v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/scenes-artistiques--9782706154331-page-133?lang=fr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.ambro.2025.01.0133" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462023000018A010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/de-lentrepreneur-a-lentrepreneuring-vers-une-approche-processuelle-et-critique/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01.0052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.horva.2021.01.0133" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318887v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8529/valeurs-de-la-culture" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02513489v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8143/scenes-locales-clusters-culturels-et-quartiers-creatifs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813141.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808945v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363534v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45589" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363556v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322700v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322697v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04959320v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tisseyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.063.0024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-6x5r-0fdq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00515" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desmarteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boldrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077436ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chapain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charles-Pauvers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040457ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186333v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.525-550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.047.0026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1477" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BGQ0DG72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2011.043470" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Herbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.030.0071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Chollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.180.25-43" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D764861947D811F9C992294AC0A2CB2767FA7925/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349355v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702188v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538594v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.316.0027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085077v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Journ&#233;-Michel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103180v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Boissin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131662v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02365194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4928" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Ayed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134282v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/scenes-artistiques--9782706154331-page-133?lang=fr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.ambro.2025.01.0133" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462023000018A010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/de-lentrepreneur-a-lentrepreneuring-vers-une-approche-processuelle-et-critique/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01.0052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.horva.2021.01.0133" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02513489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8529/valeurs-de-la-culture" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8143/scenes-locales-clusters-culturels-et-quartiers-creatifs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813141.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808945v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363534v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45589" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322700v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322697v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>