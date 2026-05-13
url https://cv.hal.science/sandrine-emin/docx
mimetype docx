--- v1 (2026-04-17)
+++ v2 (2026-05-13)
@@ -204,222 +204,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05461602v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gérer les tensions juridiques liées à la multi-activité de l’artiste : entre évitement et bricolage</w:t>
+                <w:t xml:space="preserve">Accompagner l’entreprenance (artistique) : une nouvelle quête ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Inès Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/entin.063.0024⟩</w:t>
+              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.59876/a-6x5r-0fdq⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04959320v1</w:t>
+                <w:t xml:space="preserve">hal-04576451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner l’entreprenance (artistique) : une nouvelle quête ?</w:t>
+                <w:t xml:space="preserve">Gérer les tensions juridiques liées à la multi-activité de l’artiste : entre évitement et bricolage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inès Tisseyre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Entreprendre &amp; Innover</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 4 (n° 63), pp.24-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.59876/a-6x5r-0fdq⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/entin.063.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04576451v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04959320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La résilience entrepreneuriale, un nouvel enjeu de formation ?</w:t>
               </w:r>
@@ -2263,238 +2263,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03016248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les croyances des étudiants envers la création d'entreprise : un état des lieux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Emin</w:t>
+                <w:t xml:space="preserve">Les croyances des étudiants envers la création d’entreprise: un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthélémy Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (180), pp.25-43</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2008, 34 (180), pp.25 - 43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rfg.180.25-43⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00364902v1</w:t>
+                <w:t xml:space="preserve">hal-03016593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les croyances des étudiants envers la création d’entreprise: un état des lieux</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
+                <w:t xml:space="preserve">Les croyances des étudiants envers la création d'entreprise : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Française de Gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 34 (180), pp.25 - 43. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2008, 34 (180), pp.25-43</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-03016593v1</w:t>
+                <w:t xml:space="preserve">halshs-00364902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Projets entrepreneuriaux de l’économie sociale et solidaire : propositions pour de nouveaux cadres d’analyse</w:t>
               </w:r>
@@ -2636,51 +2636,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00325869v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (41)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (42)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -2752,299 +2752,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04349355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les dispositifs d’accompagnement des jeunes artistes - penser des espaces de partage de compétences – une responsabilité institutionnelle ?</w:t>
+                <w:t xml:space="preserve">La patrimonialisation DiY de la scène musicale angevine des années 80/90 : Le cas du label Nineteen Something</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">N Schieb-Bienfait</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACFAS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada</w:t>
+              <w:t xml:space="preserve">Colloque Beyond Creative Cities II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, SCAENA - Université d'Angers, Jun 2023, Angers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04608201v1</w:t>
+                <w:t xml:space="preserve">hal-05595765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’émergence problématique des collectifs créatifs : une approche par le projet et les dispositifs de gestion</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les dispositifs d’accompagnement des jeunes artistes - penser des espaces de partage de compétences – une responsabilité institutionnelle ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le Management des industries créatives</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Thomas Paris, CRG /Ecole Polytechnique, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">ACFAS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Montréal (Québec), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702188v1</w:t>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04608201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des collectifs créatifs aux agencements coopératifs : processus de rationalisation et dispositifs de gestion</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">De l’émergence problématique des collectifs créatifs : une approche par le projet et les dispositifs de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude « Le management des industries créatives »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
+              <w:t xml:space="preserve">Le Management des industries créatives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Thomas Paris, CRG /Ecole Polytechnique, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02800443v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04702188v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Artistes-Slashers: de nouveaux enjeux pour l'accompagnement entrepreneurial</w:t>
               </w:r>
@@ -3106,2356 +3093,2356 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Between professionalisation and marginalisation in the creative industries: How to address the issues for organizing the activities of French musicians in a large creative city?</w:t>
+                <w:t xml:space="preserve">Des collectifs créatifs aux agencements coopératifs : processus de rationalisation et dispositifs de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Bouder-Pailler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th EGOS Colloquium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
+              <w:t xml:space="preserve">Journée d'étude « Le management des industries créatives »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2020, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800368v1</w:t>
+                <w:t xml:space="preserve">hal-02800443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What do we mean by support cultural entrepreneurship in France? A study focusing on the performing arts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Between professionalisation and marginalisation in the creative industries: How to address the issues for organizing the activities of French musicians in a large creative city?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th International Conference on Arts and Cultural Management (AIMAC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Venise, France</w:t>
+              <w:t xml:space="preserve">36th EGOS Colloquium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2020, Hambourg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800555v1</w:t>
+                <w:t xml:space="preserve">hal-02800368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tournant numérique de l'économie de la musique live. Le cas de SoCoop</w:t>
+                <w:t xml:space="preserve">Responsable du Track &amp;quot;Entrepreneuriat culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Gérôme Guibert</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXe Rencontres du Réseau Interuniversitaire de l'Economie Sociale et Solidaire (RIUESS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Marne-la-vallée, France</w:t>
+              <w:t xml:space="preserve">11è Congrès de l’Académie de l’Entrepreneuriat et de l’innovation (AEI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800467v1</w:t>
+                <w:t xml:space="preserve">hal-02800524v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Responsable du Track &amp;quot;Entrepreneuriat culturel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">What do we mean by support cultural entrepreneurship in France? A study focusing on the performing arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11è Congrès de l’Académie de l’Entrepreneuriat et de l’innovation (AEI)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t>
+              <w:t xml:space="preserve">5th International Conference on Arts and Cultural Management (AIMAC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Venise, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800524v1</w:t>
+                <w:t xml:space="preserve">hal-02800555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination scientifique de la Conférence : &amp;quot;Manager et gérer les petites entreprises culturelles</w:t>
+                <w:t xml:space="preserve">Tournant numérique de l'économie de la musique live. Le cas de SoCoop</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum national Entreprendre dans la culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">XIXe Rencontres du Réseau Interuniversitaire de l'Economie Sociale et Solidaire (RIUESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Marne-la-vallée, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865978v1</w:t>
+                <w:t xml:space="preserve">hal-02800467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination scientifique de la Conférence : &amp;quot;Du projet créatif et/ou culturel au projet entrepreneurial : formes, facettes et enjeux de l’accompagnement</w:t>
+                <w:t xml:space="preserve">Coordination scientifique de la Conférence : &amp;quot;Manager et gérer les petites entreprises culturelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Entreprendre dans la culture (Pays de la Loire)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Forum national Entreprendre dans la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865996v1</w:t>
+                <w:t xml:space="preserve">hal-02865978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accompagner les entrepreneurs artistiques et culturels, spécificités et complémentarité des dispositifs proposés : l’exemple du bassin ligérien</w:t>
+                <w:t xml:space="preserve">Coordination scientifique de la Conférence : &amp;quot;Du projet créatif et/ou culturel au projet entrepreneurial : formes, facettes et enjeux de l’accompagnement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4ème rencontre entre acteurs des réseaux d’accompagnement et chercheurs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut Montpellier Management, Jul 2018, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Forum Entreprendre dans la culture (Pays de la Loire)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04702220v1</w:t>
+                <w:t xml:space="preserve">hal-02865996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination d’un évènement scientifique (journée de conférences)</w:t>
+                <w:t xml:space="preserve">Accompagner les entrepreneurs artistiques et culturels, spécificités et complémentarité des dispositifs proposés : l’exemple du bassin ligérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum national Entreprendre dans la culture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">4ème rencontre entre acteurs des réseaux d’accompagnement et chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut Montpellier Management, Jul 2018, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02865983v1</w:t>
+                <w:t xml:space="preserve">hal-04702220v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement des entrepreneurs artistiques et culturels : pratiques et problématiques. L’exemple du bassin ligérien</w:t>
+                <w:t xml:space="preserve">Coordination d’un évènement scientifique (journée de conférences)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4è rencontre entre acteurs des réseaux d’accompagnement et chercheurs - Colloque ESL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2018, Montpelier, France</w:t>
+              <w:t xml:space="preserve">Forum national Entreprendre dans la culture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02800590v1</w:t>
+                <w:t xml:space="preserve">hal-02865983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La création de valeur : glas ou Graal ? Revue et modélisation du concept</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+                <w:t xml:space="preserve">L’accompagnement des entrepreneurs artistiques et culturels : pratiques et problématiques. L’exemple du bassin ligérien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Sammut</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXVIème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
+              <w:t xml:space="preserve">4è rencontre entre acteurs des réseaux d’accompagnement et chercheurs - Colloque ESL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2018, Montpelier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538584v1</w:t>
+                <w:t xml:space="preserve">hal-02800590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La dynamique musicale associative à Montaigu : émergence et gouvernance</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La création de valeur : glas ou Graal ? Revue et modélisation du concept</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Desmarteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La scène punk à Montaigu et en Vendée (1976-2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Montaigu, France</w:t>
+              <w:t xml:space="preserve">XXVIème conférence de l'Association Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538596v1</w:t>
+                <w:t xml:space="preserve">hal-02538584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination scientifique de la journée &amp;quot;Entrepreneuriat culturel et créatif&amp;quot; du Forum national Entreprendre dans la culture, Paris, Ecole des Beaux-Arts</w:t>
+                <w:t xml:space="preserve">La dynamique musicale associative à Montaigu : émergence et gouvernance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chapain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">A définir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
+              <w:t xml:space="preserve">La scène punk à Montaigu et en Vendée (1976-2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Montaigu, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538594v1</w:t>
+                <w:t xml:space="preserve">hal-02538596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude de l’entrepreneurialité d’une scène musicale locale : un cas d’entrepreneuriat collectif persistant</w:t>
+                <w:t xml:space="preserve">Coordination scientifique de la journée &amp;quot;Entrepreneuriat culturel et créatif&amp;quot; du Forum national Entreprendre dans la culture, Paris, Ecole des Beaux-Arts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chapain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence internationale francophone en entrepreneuriat et PME (CIFEPME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Trois-Rivières, Canada</w:t>
+              <w:t xml:space="preserve">A définir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538611v1</w:t>
+                <w:t xml:space="preserve">hal-02538594v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Innovation sociale, un détour par les communs</w:t>
+                <w:t xml:space="preserve">Etude de l’entrepreneurialité d’une scène musicale locale : un cas d’entrepreneuriat collectif persistant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Réseau inter-universitaire en Economie sociale et solidaire (RIUESS): Les « communs » et l’économie sociale et solidaire. Quelles identités et quelles dynamiques communes ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Conférence internationale francophone en entrepreneuriat et PME (CIFEPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02538616v1</w:t>
+                <w:t xml:space="preserve">hal-02538611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Place Based Work Commitment of Creative Workers : understanding Organisation through a place-based approach of a creative cluster</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Innovation sociale, un détour par les communs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international EURAM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Academy of Management, UPEC, Jun 2016, Paris, France</w:t>
+              <w:t xml:space="preserve">Réseau inter-universitaire en Economie sociale et solidaire (RIUESS): Les « communs » et l’économie sociale et solidaire. Quelles identités et quelles dynamiques communes ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705517v1</w:t>
+                <w:t xml:space="preserve">hal-02538616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Panier Agriculture / Panier Culture : de la pertinence de la transposition du modèle AMAP pour un projet entrepreneurial dans l’univers culturel : Etude de cas</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Place Based Work Commitment of Creative Workers : understanding Organisation through a place-based approach of a creative cluster</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">A Amberree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9è congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque international EURAM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Academy of Management, UPEC, Jun 2016, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02528789v1</w:t>
+                <w:t xml:space="preserve">hal-04705517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les punks de Montaigu et après ? Analyse de l’émergence et de l’évolution d’une scène musicale locale en milieu rural</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Panier Agriculture / Panier Culture : de la pertinence de la transposition du modèle AMAP pour un projet entrepreneurial dans l’univers culturel : Etude de cas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A-F Kogan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D Pailler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Amberree</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scènes et Territoires : questions de Valeur(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Angers, Nantes, Saint-Nazaire, France</w:t>
+              <w:t xml:space="preserve">9è congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03108638v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02528789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une dynamique hors norme ? Structuration et enjeux de la pérennisation d'un collectif d'associations centré sur la culture en milieu rural</w:t>
+                <w:t xml:space="preserve">Les punks de Montaigu et après ? Analyse de l’émergence et de l’évolution d’une scène musicale locale en milieu rural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IVe
-[...5 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+              <w:t xml:space="preserve">Scènes et Territoires : questions de Valeur(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Angers, Nantes, Saint-Nazaire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03108681v1</w:t>
+                <w:t xml:space="preserve">hal-03108638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dans quelle mesure le Business model (modèle d’affaires) peut-il être un outil d’accompagnement à la co-construction d’un projet entrepreneurial collectif ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une dynamique hors norme ? Structuration et enjeux de la pérennisation d'un collectif d'associations centré sur la culture en milieu rural</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Desmarteau</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXII Conférence Internationale de Management Stratégique (AIMS)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IVe
+ Rencontres
+ du Réseau Interuniversitaire de l'Economie sociale et solidaire (RIUESS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03097783v1</w:t>
+                <w:t xml:space="preserve">hal-03108681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Business model as mediator of value creation: What value are we talking about? Evidence from cases of collective entrepreneurial projects within the non-profit sector</w:t>
+                <w:t xml:space="preserve">Dans quelle mesure le Business model (modèle d’affaires) peut-il être un outil d’accompagnement à la co-construction d’un projet entrepreneurial collectif ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Emin</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Desmarteau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGOS</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">XXII Conférence Internationale de Management Stratégique (AIMS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Clermont-Ferrand, France. pp.27-46, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hume.316.0027⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363543v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03097783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence and development of co-operations between co-located creative companies. The case of the Alstom Marketplace on the Ile de Nantes, France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Business model as mediator of value creation: What value are we talking about? Evidence from cases of collective entrepreneurial projects within the non-profit sector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Laure Saives</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACEI 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Kyoto, Japan</w:t>
+              <w:t xml:space="preserve">EGOS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085108v1</w:t>
+                <w:t xml:space="preserve">hal-03363543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergence et développement de dynamiques coopératives entre des entreprises créatives co-localisées : le cas des anciennes Halles Alstom de l’île de Nantes, France</w:t>
+                <w:t xml:space="preserve">Emergence and development of co-operations between co-located creative companies. The case of the Alstom Marketplace on the Ile de Nantes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7èmes Journées de la proximité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">ACEI 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085088v1</w:t>
+                <w:t xml:space="preserve">hal-03085108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse des processus entrepreneuriaux à partir d’une entrée par le projet : une application sur un territoire de la Confédération Paysanne</w:t>
+                <w:t xml:space="preserve">Emergence et développement de dynamiques coopératives entre des entreprises créatives co-localisées : le cas des anciennes Halles Alstom de l’île de Nantes, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">10e congrès international francophone de recherche en entrepreneuriat et PME (CIFEPME)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Brest, France</w:t>
+              <w:t xml:space="preserve">7èmes Journées de la proximité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085077v1</w:t>
+                <w:t xml:space="preserve">hal-03085088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Forms of cooperation in the heart of a creative cluster: The example of the Alstom Hall in Nantes (France)</w:t>
+                <w:t xml:space="preserve">Analyse des processus entrepreneuriaux à partir d’une entrée par le projet : une application sur un territoire de la Confédération Paysanne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First research seminar Creative workers in creative cities</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Barcelone, Spain</w:t>
+              <w:t xml:space="preserve">10e congrès international francophone de recherche en entrepreneuriat et PME (CIFEPME)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03085082v1</w:t>
+                <w:t xml:space="preserve">hal-03085077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer le champ des possibles : une posture méthodologique pour accompagner le travail entrepreneurial</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Forms of cooperation in the heart of a creative cluster: The example of the Alstom Hall in Nantes (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Sagot-Duvauroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque International francophone de l'entrepreneuriat et des PME 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">First research seminar Creative workers in creative cities</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Barcelone, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01524297v1</w:t>
+                <w:t xml:space="preserve">hal-03085082v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explorer le champ des possibles : une posture méthodologique</w:t>
+                <w:t xml:space="preserve">Explorer le champ des possibles : une posture méthodologique pour accompagner le travail entrepreneurial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIXème conférence de l’Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS, Jun 2010, Luxembourg, Luxembourg</w:t>
+              <w:t xml:space="preserve">Colloque International francophone de l'entrepreneuriat et des PME 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719405v1</w:t>
+                <w:t xml:space="preserve">hal-01524297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comment se saisir des situations entrepreneuriales : une approche méthodologique fondée sur l’exploration des possibles</w:t>
               </w:r>
@@ -5530,739 +5517,739 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03084963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment se fait la rencontre entre offres et demandes locales pour la restauration collective publique ? Premiers enseignements</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Explorer le champ des possibles : une posture méthodologique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque National Circuits Courts Alimentaires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2010, Paris, France. pp.1-10</w:t>
+              <w:t xml:space="preserve">XIXème conférence de l’Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2010, Luxembourg, Luxembourg</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00533183v1</w:t>
+                <w:t xml:space="preserve">hal-04719405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ce que l’économie sociale et solidaire fait à l’entrepreneuriat ou les défis que l'économie sociale et solidaire pose aux paradigmes dominants de l'entrepreneuriat</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Comment se fait la rencontre entre offres et demandes locales pour la restauration collective publique ? Premiers enseignements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ronan Le Velly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Bottois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Chazoule</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moise Cornée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6ème congrès de l'Académie de l'Entrepreneuriat</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Sophia Atipolis, France</w:t>
+              <w:t xml:space="preserve">Colloque National Circuits Courts Alimentaires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2010, Paris, France. pp.1-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03085072v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00533183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l'émergence entrepreneuriale dans l'économie sociale et solidaire : acteurs, projets et logiques d'action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Lionel Prouteau</w:t>
+                <w:t xml:space="preserve">Ce que l’économie sociale et solidaire fait à l’entrepreneuriat ou les défis que l'économie sociale et solidaire pose aux paradigmes dominants de l'entrepreneuriat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Economie sociale et solidaire : nouvelles pratiques et dynamiques territoriales de l'économie sociale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Nantes, Réseau Ouest Economie Sociale, Sep 2008, Nantes, France</w:t>
+              <w:t xml:space="preserve">6ème congrès de l'Académie de l'Entrepreneuriat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Sophia Atipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04719498v1</w:t>
+                <w:t xml:space="preserve">hal-03085072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’émergence des SCIC dans le domaine culturel</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">De l'émergence entrepreneuriale dans l'économie sociale et solidaire : acteurs, projets et logiques d'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Urbain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie sociale et solidaire. Nouvelles pratiques et dynamiques territoriales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire Economie et Management, Sep 2008, Université de Nantes, France</w:t>
+              <w:t xml:space="preserve">Colloque Economie sociale et solidaire : nouvelles pratiques et dynamiques territoriales de l'économie sociale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Nantes, Réseau Ouest Economie Sociale, Sep 2008, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04075197v1</w:t>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04719498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Projets entrepreneuriaux de l’économie sociale et solidaire : propositions pour de nouveaux cadres d’analyse</w:t>
+                <w:t xml:space="preserve">L’émergence des SCIC dans le domaine culturel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès de l’Académie de l’entrepreneuriat et de l’innovation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AEI, Oct 2007, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">Économie sociale et solidaire. Nouvelles pratiques et dynamiques territoriales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire Economie et Management, Sep 2008, Université de Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723485v1</w:t>
+                <w:t xml:space="preserve">hal-04075197v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trajectoires d’innovations dans l’entreprise artisanale : une approche évolutionniste fondée sur les ressources et les compétences</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Projets entrepreneuriaux de l’économie sociale et solidaire : propositions pour de nouveaux cadres d’analyse</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVIème Conférence de l'Association Internationale de Management Stratégique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AIMS, Jun 2007, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">5ème Congrès de l’Académie de l’entrepreneuriat et de l’innovation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AEI, Oct 2007, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04723515v1</w:t>
+                <w:t xml:space="preserve">hal-04723485v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le faible attrait des étudiants pour la création d'entreprises : indication pour l'action</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">S. Emin</w:t>
+                <w:t xml:space="preserve">Trajectoires d’innovations dans l’entreprise artisanale : une approche évolutionniste fondée sur les ressources et les compétences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Claude Boldrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Charles-Pauvers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Journé-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XIVéme Conférence de l'AIMS, juin, Angers, 18 pages</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005</w:t>
+              <w:t xml:space="preserve">XVIème Conférence de l'Association Internationale de Management Stratégique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AIMS, Jun 2007, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00103182v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04723515v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le choix de carrière des étudiants : contrat de travail versus entrepreneuriat</w:t>
               </w:r>
@@ -6337,57 +6324,152 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le faible attrait des étudiants pour la création d'entreprises : indication pour l'action</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Chollet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIVéme Conférence de l'AIMS, juin, Angers, 18 pages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00103182v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L'intention entrepreneuriale des étudiants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Chollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6402,51 +6484,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IFC3, Tunisie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00103185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6456,219 +6538,219 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'entrepreneur à l'entrepreneuring</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Editions Management et Société (EMS); Label FNEGE. , 2022, Lecture / Relectures, 978-2-37687-554-3. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.emin.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04131662v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scènes locales, clusters culturels et quartiers créatifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Economie et Société, 9782753578104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId135" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02365194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Après une décennie de « buzz » : quelle pertinence pour le concept de modèle d’affaires en stratégie?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6690,81 +6772,81 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Laure Saives</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lazhar Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions JFD, 98 p., 2012, 978-2-923710-24-2</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363525v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6774,51 +6856,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture underground et (in)visibilité des scènes musicales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6828,317 +6910,317 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charles Ambrosino; Basile Michel; Dominique Sagot-Duvauroux. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes artistiques : Au‑delà de la ville créative</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Grenoble</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.133-147, 2025, Politiques culturelles, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/pug.ambro.2025.01.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
-              <w:r>
-[...30 lines deleted...]
-            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 10. Between Professionalisation and Marginalisation in the Creative (and Cultural) Industries: A New Look of the Work of Musicians in a French Large Creative City</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Inge Hill; Sara R. S.T. A. Elias; Stephen Dobson; Paul Jones. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Creative (and Cultural) Industry Entrepreneurship in the 21st Century</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 18A, Emerald Insight, pp.135-149, 2023, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1108/S2040-72462023000018A010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04608221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 2 : De l'entrepreneur héroïque à l'entrepreneur de nécessité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christel Tessier-Dargent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De l'entrepreneur à l'entrepreneuring : Vers une approche processuelle et critique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS Éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.52-71, 2022, Lecture / Relectures, 978-2-37687-554-3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/ems.emin.2022.01.0052⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04687764v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accompagner les entrepreneurs artistiques, culturels et créatifs. Cas du bassin ligérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7161,183 +7243,183 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Sammut</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Isabelle Horvath; Gaëlle Dechamp. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'entrepreneuriat dans les secteurs de l'art et de la culture. Comment concilier ambition créative et logique économique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS éditions, pp.133-146, 2021, Gestion en liberté, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.horva.2021.01.0133⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02800303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Portrait de l'artiste en entrepreneur: entre passion et précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les faces cachées de l'entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions ems, pp.43-57, 2020, Collection Management &amp; Société, 978-2-37687-334-1. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/ems.torre.2020.01.0042⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02513489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étudier les dynamiques associatives locales dans le domaine de la musique. Apports et limites de l’interdisciplinarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7360,96 +7442,96 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Parent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chloé Langeard. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Valeurs de la culture. Méthodes et concepts à l’épreuve du pluralisme</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 978-2-7535-7903-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04318887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle gouvernance pour les clusters créatifs et culturels ? Les enseignements tirés d’une analyse comparative par les dispositifs de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7494,687 +7576,687 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scènes locales, clusters culturels et quartiers créatifs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Rennes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-146, 2019, 9782753578104</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04677763v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Innovation sociale, un détour par les communs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les communs, un nouveau regard sur l'économie sociale et solidaire?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de la Méditerannée (PULM)</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.129-146, 2019, Territoires en mutation, 978-2-36781-314-1</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02558946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entrepreneuriat social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Entrepreneuriat - 3e édition, Théories et pratiques, Applications pour apprendre à entreprendre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dunod, pp.135-164, 2017, Management sup, 978-2-10-076828-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02538588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David C. McClelland. La motivation de l’entrepreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karim Messeghem (éd.); Olivier Torrè (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les grands auteurs en entrepreneuriat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, pp.171-192, 2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01808945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Clarence McClelland. La motivation de l'entrepreneur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Philippart</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Karim Messeghem (éd.); Olivier Torrès (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Grands Auteurs en Entrepreneuriat et PME</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS, pp.171-191, 2015, Grands Auteurs, 978-2-84769-673-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02528781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qu'est-ce que l'entrepreneuriat ? Contribution à un débat sémantique et théorique à partir de l'exemple de l'entrepreneuriat social</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La démarche stratégique. Entreprendre et Croître</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presse Universitaire de Provence, pp.131 - 142, 2012, Travail et Gouvernance, 978-2-85399-834-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03107272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’entreprise sociale – SCIC entre intégration et tensions : le cas du secteur culturel</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gérôme Guibert</w:t>
+                <w:t xml:space="preserve">Entrepreneuriat en économie sociale et solidaire : quelles voies théoriques de dépassement pour comprendre cet « entreprendre autrement »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Prouteau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Economie sociale et solidaire: Nouvelles pratiques et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.79 - 98, 2011, Économie et société, 9782753512733</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99-123, 2011, Économie et société, 9782753512733. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pur.45589⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363556v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entrepreneuriat en économie sociale et solidaire : quelles voies théoriques de dépassement pour comprendre cet « entreprendre autrement »</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Bréchet</w:t>
+                <w:t xml:space="preserve">L’entreprise sociale – SCIC entre intégration et tensions : le cas du secteur culturel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérôme Guibert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Emin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Schieb-Bienfait</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Economie sociale et solidaire: Nouvelles pratiques et dynamiques territoriales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.99-123, 2011, Économie et société, 9782753512733. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, Presses universitaires de Rennes, pp.79 - 98, 2011, Économie et société, 9782753512733</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03363534v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03363556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une moindre fibre entrepreneuriat chez les femmes dès l'Université ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8198,73 +8280,73 @@
               </w:rPr>
               <w:t xml:space="preserve">in</w:t>
             </w:r>
             <w:br/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la recherche en gestion : Contributions grenobloises,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan,, pp.83-95, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00322700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exemples et perspectives de recherche - Une moindre fibre entrepreneuriale chez les femmes dès l'Universités ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8280,73 +8362,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regards sur la recherche en gestion : contributions grenobloises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.83- 95, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00258585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining the intention to start a business among French students: a closer look at professional beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8375,51 +8457,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">in Handbook of Research in Entrepreneurship Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, by Edward Elgar, pp.266-281, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00322697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8429,51 +8511,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explaining Intention in Business Creation Among French students: A Closer Look at Professional Beliefs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-P. Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8495,65 +8577,65 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Emin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00135092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId169"/>
+      <w:footerReference w:type="default" r:id="rId170"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8700,51 +8782,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04959320v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tisseyre" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.063.0024" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576451v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-6x5r-0fdq" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00515" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desmarteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boldrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077436ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chapain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charles-Pauvers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040457ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186333v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.525-550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.047.0026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1477" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BGQ0DG72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2011.043470" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Herbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.030.0071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364902v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016593v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Chollet" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.180.25-43" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D764861947D811F9C992294AC0A2CB2767FA7925/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349355v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608201v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702188v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800443v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800368v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800555v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800467v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800524v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865978v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865996v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702220v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865983v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800590v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538584v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538596v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538594v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538611v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538616v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705517v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108638v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108681v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097783v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.316.0027" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363543v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085108v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085088v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085077v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085082v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524297v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719405v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085072v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719498v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075197v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723485v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723515v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Journ&#233;-Michel" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103182v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103180v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Boissin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103185v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131662v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02365194v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4928" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363525v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Ayed" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134282v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/scenes-artistiques--9782706154331-page-133?lang=fr" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.ambro.2025.01.0133" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608221v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462023000018A010" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687764v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/de-lentrepreneur-a-lentrepreneuring-vers-une-approche-processuelle-et-critique/" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01.0052" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800303v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.horva.2021.01.0133" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02513489v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0042" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318887v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8529/valeurs-de-la-culture" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677763v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8143/scenes-locales-clusters-culturels-et-quartiers-creatifs" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558946v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813141.html" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538588v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808945v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528781v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107272v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363556v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363534v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45589" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322700v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258585v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322697v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135092v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nantes-universite.hal.science/hal-05461602v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Boivineau" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Emin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/158e3" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04576451v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.59876/a-6x5r-0fdq" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04959320v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Tisseyre" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.063.0024" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038813v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Sattin" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;ger-Jarniou Catherine" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=didier chabaud" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Sammut" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Maus" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00499" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131667v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Pailler" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2021.00515" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02799881v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Desmarteau" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Saives" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Boldrini" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1077436ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538926v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chapain" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0029" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03727697v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Charles-Pauvers" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Morteau" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02502524v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538796v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.171.0007" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538615v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;r&#244;me Guibert" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1040457ar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01186333v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Sagot-Duvauroux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ges.18.525-550" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538593v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Parent" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lobs.047.0026" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363745v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Br&#233;chet" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/fcs.1477" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-BGQ0DG72-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363738v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entre.121.0015" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016266v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJESB.2011.043470" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084958v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512497v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Boissin" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Chollet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Emin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00512489v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Branchet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Herbert" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00520858v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016248v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/inno.030.0071" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03016593v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Boissin" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barth&#233;l&#233;my Chollet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.180.25-43" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D764861947D811F9C992294AC0A2CB2767FA7925/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00364902v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04658830v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00325869v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04349355v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05595765v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608201v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Schieb-Bienfait" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702188v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Bouder-Pailler" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800391v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800443v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800368v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800524v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800555v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800467v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865978v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865996v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702220v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02865983v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800590v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538584v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538596v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538594v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538611v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538616v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705517v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528789v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A-F Kogan" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D Pailler" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Amberree" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108638v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03108681v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03097783v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hume.316.0027" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363543v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085108v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085088v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085077v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085082v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01524297v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03084963v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719405v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00533183v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ronan Le Velly" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bottois" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Chazoule" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moise Corn&#233;e" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03085072v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04719498v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Prouteau" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Urbain" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04075197v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723485v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04723515v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Journ&#233;-Michel" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103180v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Boissin" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103182v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00103185v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04131662v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02365194v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pur-editions.fr/detail.php?idOuv=4928" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363525v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazhar Ayed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134282v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.cairn.info/scenes-artistiques--9782706154331-page-133?lang=fr" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/pug.ambro.2025.01.0133" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04608221v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/S2040-72462023000018A010" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-04687764v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christel Tessier-Dargent" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/de-lentrepreneur-a-lentrepreneuring-vers-une-approche-processuelle-et-critique/" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.emin.2022.01.0052" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02800303v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.horva.2021.01.0133" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02513489v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ems.torre.2020.01.0042" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04318887v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8529/valeurs-de-la-culture" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04677763v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pur-editions.fr/product/8143/scenes-locales-clusters-culturels-et-quartiers-creatifs" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02558946v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.pulm.fr/index.php/9782367813141.html" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02538588v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01808945v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Philippart" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-02528781v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03107272v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363534v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pur.45589" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-angers.hal.science/hal-03363556v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322700v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00258585v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00322697v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00135092v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>