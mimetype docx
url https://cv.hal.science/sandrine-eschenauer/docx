--- v0 (2026-03-16)
+++ v1 (2026-04-12)
@@ -1652,1517 +1652,1621 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visual arts and theatre in research education: what approaches and what prospects for the school of tomorrow?</w:t>
+                <w:t xml:space="preserve">Education for Empathy in Physical Education: A PRISMA Review</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Samantha Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaël Brunner</w:t>
+                <w:t xml:space="preserve">Olivier Vors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, </w:t>
+              <w:t xml:space="preserve">Quest</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.26034/vd.jrea.2025.6932⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/00336297.2025.2586511⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992389v1</w:t>
+                <w:t xml:space="preserve">hal-05554456v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dramatized Reading in the Classroom: Effect on Learner Readers’ Inferential Comprehension</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Visual arts and theatre in research education: what approaches and what prospects for the school of tomorrow?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaele Tsao</w:t>
+                <w:t xml:space="preserve">Raphaël Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Literacy Research and Instruction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
+              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/19388071.2025.2557799⟩</w:t>
+                <w:t xml:space="preserve">⟨10.26034/vd.jrea.2025.6932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05315696v1</w:t>
+                <w:t xml:space="preserve">hal-04992389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arts plastiques et théâtre dans l'enseignement de la recherche : quelles approches et quelles perspectives pour l'école de demain ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Dramatized Reading in the Classroom: Effect on Learner Readers’ Inferential Comprehension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Raphaël Brunner</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaele Tsao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26034/vd.jrea.2025.6932⟩</w:t>
+              <w:t xml:space="preserve">Literacy Research and Instruction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.1-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/19388071.2025.2557799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05038389v1</w:t>
+                <w:t xml:space="preserve">hal-05315696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une définition du bien-être à l’école prenant en compte le confort corporel : la contribution de l’aménagement flexible</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marion Tellier</w:t>
+                <w:t xml:space="preserve">Arts plastiques et théâtre dans l'enseignement de la recherche : quelles approches et quelles perspectives pour l'école de demain ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Espinassy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15475⟩</w:t>
+              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Journal de recherche en éducations artistiques (JREA), 5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/vd.jrea.2025.6932⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935050v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05038389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de deux dispositifs utilisant une approche ou des supports artistiques sur les compétences émotionnelles et langagières en cycle 3 en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Papon</w:t>
+                <w:t xml:space="preserve">Pour une définition du bien-être à l’école prenant en compte le confort corporel : la contribution de l’aménagement flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (1), pp.121-143. </w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1113236ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935058v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La recherche sur les pratiques théâtrales en éducation en France: contextes et enjeux</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Effets de deux dispositifs utilisant une approche ou des supports artistiques sur les compétences émotionnelles et langagières en cycle 3 en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lola Papon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steven Clark</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Aden</w:t>
+                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.26034/vd.jrea.2023.3585⟩</w:t>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.121-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113236ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935086v1</w:t>
+                <w:t xml:space="preserve">hal-04935058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performing for Better Communication: Creativity, Cognitive-Emotional Skills and Embodied Language in Primary Schools</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">La recherche sur les pratiques théâtrales en éducation en France: contextes et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eve-Marie Rollinat-Levasseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphaële Tsao</w:t>
+                <w:t xml:space="preserve">Steven Clark</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Legou</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Joëlle Aden</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/jintelligence11070140⟩</w:t>
+              <w:t xml:space="preserve">Journal de recherche en éducations artistiques (JREA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 1, pp.55-70. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.26034/vd.jrea.2023.3585⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04164630v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Encorporer les langues vivantes : Reconnaître la place du corps pour enseigner et pour apprendre</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Performing for Better Communication: Creativity, Cognitive-Emotional Skills and Embodied Language in Primary Schools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Tsao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Legou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine André</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Special Issue Emotional Intelligence and Creativity, 11 (7), pp.140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/jintelligence11070140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03927899v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04164630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oser la performance théâtrale plurilingue à l’école pour une éducation au développement durable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Encorporer les langues vivantes : Reconnaître la place du corps pour enseigner et pour apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Zappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Travaux Interdisciplinaires sur la Parole et le Langage</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Panorama des recherches au Laboratoire Parole et Langage, 38</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935066v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03927899v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créativité et empathie dans les apprentissages performatifs</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Oser la performance théâtrale plurilingue à l’école pour une éducation au développement durable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Questions Vives, recherches en éducation </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 35, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/questionsvives.5641⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02104914v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Theatermethoden im Fremdsprachenunterricht. Ein Praxis- und Forschungsbericht aus einer Grundschule eines Pariser Vororts</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Créativité et empathie dans les apprentissages performatifs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Schultheater</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, pp.28-33</w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Corps, gestes, paroles dans la situation d'enseignement, 19 HS, https://journals-openedition-org.lama.univ-amu.fr/rechercheseducations/6061</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956782v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02104914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micha Fleiner, Les arts performatifs dans les études supérieures. Expériences transversales de langues, littératures et cultures dans la formation des enseignants de langues vivantes1</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Theatermethoden im Fremdsprachenunterricht. Ein Praxis- und Forschungsbericht aus einer Grundschule eines Pariser Vororts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Schultheater</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, pp.28-33</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935081v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956782v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Partager ses langues et ses cultures en cycle 3</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Micha Fleiner, Les arts performatifs dans les études supérieures. Expériences transversales de langues, littératures et cultures dans la formation des enseignants de langues vivantes1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Anne-Marie Voise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">De l’école au collège, quelles continuités dans l’enseignement-apprentissage des langues ? Enjeux, faisabilité, perspectives</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">LIDIL - Revue de linguistique et de didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 55, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/lidil.4241⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971180v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bewegte Phonetik – Emotion und Kognition. Ein simultanes Aussprachetraining von Deutsch und Englisch als Fremdsprachen mittels des Theaterspielens</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Partager ses langues et ses cultures en cycle 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Kerstin Burgardt</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Marie Voise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fremdsprache Deutsch</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Phonetik in der Unterrichtspraxis, 55, pp.34-37</w:t>
+              <w:t xml:space="preserve">De l’école au collège, quelles continuités dans l’enseignement-apprentissage des langues ? Enjeux, faisabilité, perspectives</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 42767, pp.34-43</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01956807v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire corps avec ses langues. Théâtre et didactique : vers une définition de la translangageance</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Bewegte Phonetik – Emotion und Kognition. Ein simultanes Aussprachetraining von Deutsch und Englisch als Fremdsprachen mittels des Theaterspielens</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kerstin Burgardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Actes du colloque Langues en mouvement, Languages in Motion, 6, pp.1-24</w:t>
+              <w:t xml:space="preserve">Fremdsprache Deutsch</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Phonetik in der Unterrichtspraxis, 55, pp.34-37</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01818564v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01956807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Faire corps avec ses langues. Théâtre et didactique : vers une définition de la translangageance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">E-CRINI - La revue électronique du Centre de Recherche sur les Identités Nationales et l'Interculturalité </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Actes du colloque Langues en mouvement, Languages in Motion, 6, pp.1-24</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01818564v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Théâtre et empathie en classe bilangue : didactiser l’émergence ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joelle Aden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Langues Modernes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Nathalie Spanghero-Gaillard et Emmanuelle Garnier: Pratiques théâtrales en classes de Langues, 4, pp.69-77</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3172,918 +3276,918 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">When research on theater practice in schools transforms not only the learning of the students, but also the practice of the professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Rony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Roots and Routes: 11th International Drama in Education Research Institute</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, University of British Columbia, Georges Belliveau, Jun 2025, Vancouver (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05161377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Regards croisés sur le sensible en DDL. Quelles implications pour la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chantal Dompmartin; Euriell Gobbé-Mevellec; Nathalie Thamin, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05083656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créativité, Empathie, Emotions et enseignement des Langues Vivantes à l’Ecole en classe inclusive (CELAVIE)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international du réseau ECLE-Emotissage : Emotions et créativité en classe de langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03810722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’accompagnement d’un dispositif innovant éducatif d’enseignement de l’anglais en lycée professionnel : effets d’une recherche collaborative avec méthodologie mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ? 2e Colloque SFERE-Provence (FED4238) / AMPIRIC -</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03200034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Théâtraliser le quotidien de la classe hétérogène : l’expérimentation PARLE (Performance and Attention : Research in Language Education)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cartographier la rencontre de soi, de l'autre et de l'art: des pratiques théâtrales d'enseignement et d'accompagnement innovantesColloque international du Groupe de Recherche en Etudes Théâtrales (GRET)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">English Teaching in French Vocational Secondary Education: the Influence of a Participatory Action Research on Changes of Teachers' Practices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noémie Olympio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mercedes Baugnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECER 2021 Education and Society: expectations, prescriptions, reconciliations</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03354803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérience esthétique et (trans)formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Empathie et bienveillance au cœur des apprentissages de la maternelle à l'université</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03417990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluer les compétences (trans-)langagières en acte.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Prendre en compte la diversité des répertoires et (s’) évaluer en langues : se situer pour développer des compétences méta-trans-langagères ? Regards inter-disciplinaires et diversité des contextes à travers l’Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Le Mans Université, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03600362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pourquoi et en quoi la créativité a-t-elle sa place en classe de langue(s)?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence de Consensus sur les Langues Vivantes (CNESCO) "De la découverte à l'appropriation des langues vivantes étrangères : comment l'école peut-elle mieux accompagner les élèves?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02103748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Performativität und Translanguaging (translangageance): Plädoyer für die Berücksichtigung der Leibkörperlichkeitdes Sprechens beim Unterrichten und Lernen von Fremdsprachen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Corps, langues, arts : vers un apprentissage actif, activé et activant des langues étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, Stuttgart, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971174v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire corps avec ses langues. Théâtre et didactique : vers une définition de la translangageance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Langues en mouvement, Languages in Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Unknown, Région indéterminée. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4093,223 +4197,223 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arts plastiques et théâtre dans l’enseignement et la recherche : quelles approches et quelles perspectives pour l’école de demain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Espinassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26034/vd.jrea.2025.n5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04997286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empathie et bienveillance au cœur de l'apprenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Aden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maitre de Pembroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Langues et langages du vivant, Joëlle Aden, 9782304055276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4319,761 +4423,761 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Espinassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARTS PLASTIQUES ET THÉÂTRE DANS LES ENSEIGNEMENTS ET LA RECHERCHE : QUELLES APPROCHES ET QUELLES PERSPECTIVES POUR L’ÉCOLE DE DEMAIN ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, , 2025, JREA - Journal de Recherches en Education Artistique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04997364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions en performance théâtrale pour communiquer en Langues Vivantes Etrangères dans une classe inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Tsao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cavalla C., Berdal-Masuy F., Baider F., Coffey S., Pairon J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions et Créativités en classe de langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 572, L'Harmattan, A paraître, Le Langage et l'Homme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créativité en pédagogie : apprentissages, enseignements et implications formatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Bonnardel; Fabien Girandola; Eric Bonetto; Todd Lubart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La créativité en situations - Théories et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, 2023, 978-2-10-082840-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translanguaging: An Enactive-Performative Approach to Language Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Aden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilee Moore, Jessica Bradley, James Simpson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translanguaging as Transformation: The Collaborative Construction of New Linguistic Realities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multilingual Matters, pp.102_117, 2020, 9781788928038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pédagogie énactive de la ‚translangageance‘ en milieu plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Aden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birgit Schädlich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspektiven auf Mehrsprachigkeit im Fremdsprachenunterricht – Regards croisés sur le plurilinguisme et l’apprentissage des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2016-11-17; Metzler/Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177‑199, 2020, Literatur, Kultur- und Sprachvermittling (LiKuS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translanguaging and Empathy: effects of performative approach to language learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micha Fleiner &amp; Olivier Mentz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Arts in Language Teaching. International Perspectives: Performative – Aesthetic – Transversal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, LIT Verlag, pp.231-260, 2018, Europa lernen. Perspektiven für eine Didaktik europäischer Kulturstudien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bewegte Phonetik – Leiblichkeit der (Fremd)sprachen. Plurilinguale Sprechakte mittels der theatralen ästhetischen Erfahrung trainieren.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kerstin Burgardt</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anders, L. Ch.; Bose, I.; Hirschfeld, U.; Krech, E. M.; Neuber, B.; Stock, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetische und rhetorische Aspekte der interkulturellen Kommunikation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank &amp; Timme Verlag für wissenschaftliche Literatur, pp.63-75, 2016, Schriften zur Sprechwissenschaft und Phonetik, ISSN 1437-3890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining foreign, native and national Languages through Theatre in Schools: an ‘enactive Approach’ to Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performing Arts in Language Learning. Proceedings ofthe International Conference,Rome 24/24 october 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Novacultur, pp.65-71, 2014, 978-88-96875-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5083,100 +5187,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations langagières dans une pédagogie énactive au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris-Est Créteil Val de Marne (UPEC), 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04124462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5186,180 +5290,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion sociale et éducation interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. UNI-T: Communauté de pratiques inclusion sociale, INSPE, Aix-Marseille université (en ligne), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion sociale et éducation interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sfyroera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. UNI-T Teacher Academy, Distanciel synchrone, France. 2024, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId97"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5427,51 +5531,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="3E3D9089"/>
+    <w:nsid w:val="8B6DEFB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5658,51 +5762,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-eschenauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3229-4504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992389v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espinassy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.6932" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315696v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Tsao" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19388071.2025.2557799" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038389v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935050v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15475" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935058v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Papon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113236ar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935086v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clark" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Aden" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2023.3585" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164630v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070140" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927899v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935066v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5641" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104914v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956782v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935081v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4241" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971180v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Voise" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956807v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Burgardt" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818564v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956802v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161377v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rony" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083656v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03810722v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200034v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600377v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354803v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417990v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600362v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103748v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971174v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817218v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997286v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.n5" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578099v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maitre de Pembroke" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997364v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040176v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298349v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04538630v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971196v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-61770-0_8" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942544v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949429v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956749v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04124462v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091713v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160352v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sfyroera" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-eschenauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3229-4504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2025.2586511" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espinassy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.6932" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Tsao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19388071.2025.2557799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Papon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113236ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clark" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Aden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2023.3585" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5641" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Voise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Burgardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rony" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03810722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.n5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maitre de Pembroke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04538630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-61770-0_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04124462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sfyroera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>