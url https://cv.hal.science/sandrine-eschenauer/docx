--- v1 (2026-04-12)
+++ v2 (2026-05-09)
@@ -2102,222 +2102,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05038389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pour une définition du bien-être à l’école prenant en compte le confort corporel : la contribution de l’aménagement flexible</w:t>
+                <w:t xml:space="preserve">Effets de deux dispositifs utilisant une approche ou des supports artistiques sur les compétences émotionnelles et langagières en cycle 3 en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marion Tellier</w:t>
+                <w:t xml:space="preserve">Lola Papon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15475⟩</w:t>
+              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 26 (1), pp.121-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7202/1113236ar⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04935050v1</w:t>
+                <w:t xml:space="preserve">hal-04935058v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effets de deux dispositifs utilisant une approche ou des supports artistiques sur les compétences émotionnelles et langagières en cycle 3 en France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lola Papon</w:t>
+                <w:t xml:space="preserve">Pour une définition du bien-être à l’école prenant en compte le confort corporel : la contribution de l’aménagement flexible</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouveaux cahiers de la recherche en éducation</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 26 (1), pp.121-143. </w:t>
+              <w:t xml:space="preserve">Recherches &amp; éducations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 27, </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.7202/1113236ar⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/rechercheseducations.15475⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04935058v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04935050v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La recherche sur les pratiques théâtrales en éducation en France: contextes et enjeux</w:t>
               </w:r>
@@ -2459,51 +2459,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Tsao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Legou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carine André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2567,51 +2567,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Encorporer les langues vivantes : Reconnaître la place du corps pour enseigner et pour apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Tellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Zappa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3250,944 +3250,1281 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956802v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">When research on theater practice in schools transforms not only the learning of the students, but also the practice of the professionals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer la fluidité de l’oral en anglais grâce au support cinématographique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophy Campagnoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Barhoumi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jane Rony</w:t>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Roots and Routes: 11th International Drama in Education Research Institute</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, University of British Columbia, Georges Belliveau, Jun 2025, Vancouver (Canada), France</w:t>
+              <w:t xml:space="preserve">26ème Rencontres Enseignants - Chercheurs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05161377v1</w:t>
+                <w:t xml:space="preserve">hal-05609877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Regards croisés sur le sensible en DDL. Quelles implications pour la recherche ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Projet ARISE – Artistic Responses and Interactions for School Inclusion and Education : Apports et contraintes des projets de recherche en milieu écologique sur les apprentissages d’enfants scolarisés en milieu ordinaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carole Tardif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaële Tsao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lisa Sanchez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Chantal Dompmartin; Euriell Gobbé-Mevellec; Nathalie Thamin, May 2025, Toulouse, France</w:t>
+              <w:t xml:space="preserve">8ème Printemps de la Maison de la recherche. Le handicap : de la recherche à l'action</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05083656v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Créativité, Empathie, Emotions et enseignement des Langues Vivantes à l’Ecole en classe inclusive (CELAVIE)</w:t>
+                <w:t xml:space="preserve">Regards croisés sur le sensible en DDL. Quelles implications pour la recherche ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Huver</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international du réseau ECLE-Emotissage : Emotions et créativité en classe de langue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
+              <w:t xml:space="preserve">Pratiques Artistiques et Approches Sensibles en didactique des langues-cultures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chantal Dompmartin; Euriell Gobbé-Mevellec; Nathalie Thamin, May 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03810722v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05083656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’accompagnement d’un dispositif innovant éducatif d’enseignement de l’anglais en lycée professionnel : effets d’une recherche collaborative avec méthodologie mixte</w:t>
+                <w:t xml:space="preserve">When research on theater practice in schools transforms not only the learning of the students, but also the practice of the professionals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Éric Tortochot</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ? 2e Colloque SFERE-Provence (FED4238) / AMPIRIC -</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
+              <w:t xml:space="preserve">Roots and Routes: 11th International Drama in Education Research Institute</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, University of British Columbia, Georges Belliveau, Jun 2025, Vancouver (Canada), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03200034v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05161377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Théâtraliser le quotidien de la classe hétérogène : l’expérimentation PARLE (Performance and Attention : Research in Language Education)</w:t>
+                <w:t xml:space="preserve">Embodied Performance and Emotional Prosody in EFL: How Performed School Spaces Shape Learners’ Expressive Speech</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Bongiorno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jonathan Mirault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jane Rony</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cartographier la rencontre de soi, de l'autre et de l'art: des pratiques théâtrales d'enseignement et d'accompagnement innovantesColloque international du Groupe de Recherche en Etudes Théâtrales (GRET)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Drama in Education – DiE Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Uppsala (Suède), Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600377v1</w:t>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05609871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">English Teaching in French Vocational Secondary Education: the Influence of a Participatory Action Research on Changes of Teachers' Practices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Noémie Olympio</w:t>
+                <w:t xml:space="preserve">Créativité, Empathie, Emotions et enseignement des Langues Vivantes à l’Ecole en classe inclusive (CELAVIE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Caroline Hache</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ECER 2021 Education and Society: expectations, prescriptions, reconciliations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t>
+              <w:t xml:space="preserve">Colloque international du réseau ECLE-Emotissage : Emotions et créativité en classe de langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03354803v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03810722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expérience esthétique et (trans)formation des enseignants</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">English Teaching in French Vocational Secondary Education: the Influence of a Participatory Action Research on Changes of Teachers' Practices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mercedes Baugnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Empathie et bienveillance au cœur des apprentissages de la maternelle à l'université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t>
+              <w:t xml:space="preserve">ECER 2021 Education and Society: expectations, prescriptions, reconciliations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Genève, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03417990v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03354803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evaluer les compétences (trans-)langagières en acte.</w:t>
+                <w:t xml:space="preserve">L’accompagnement d’un dispositif innovant éducatif d’enseignement de l’anglais en lycée professionnel : effets d’une recherche collaborative avec méthodologie mixte</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Hache</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noémie Olympio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Tortochot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Prendre en compte la diversité des répertoires et (s’) évaluer en langues : se situer pour développer des compétences méta-trans-langagères ? Regards inter-disciplinaires et diversité des contextes à travers l’Europe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2019, Le Mans Université, France</w:t>
+              <w:t xml:space="preserve">Apprentissages, stratégies et politiques éducatives. Quelles interdisciplinarités, méthodologies et perspectives internationales ? 2e Colloque SFERE-Provence (FED4238) / AMPIRIC -</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03600362v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03200034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pourquoi et en quoi la créativité a-t-elle sa place en classe de langue(s)?</w:t>
+                <w:t xml:space="preserve">Théâtraliser le quotidien de la classe hétérogène : l’expérimentation PARLE (Performance and Attention : Research in Language Education)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence de Consensus sur les Langues Vivantes (CNESCO) "De la découverte à l'appropriation des langues vivantes étrangères : comment l'école peut-elle mieux accompagner les élèves?"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Cartographier la rencontre de soi, de l'autre et de l'art: des pratiques théâtrales d'enseignement et d'accompagnement innovantesColloque international du Groupe de Recherche en Etudes Théâtrales (GRET)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103748v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Performativität und Translanguaging (translangageance): Plädoyer für die Berücksichtigung der Leibkörperlichkeitdes Sprechens beim Unterrichten und Lernen von Fremdsprachen</w:t>
+                <w:t xml:space="preserve">Expérience esthétique et (trans)formation des enseignants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Corps, langues, arts : vers un apprentissage actif, activé et activant des langues étrangères</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Stuttgart, Germany</w:t>
+              <w:t xml:space="preserve">Empathie et bienveillance au cœur des apprentissages de la maternelle à l'université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01971174v1</w:t>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03417990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evaluer les compétences (trans-)langagières en acte.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Prendre en compte la diversité des répertoires et (s’) évaluer en langues : se situer pour développer des compétences méta-trans-langagères ? Regards inter-disciplinaires et diversité des contextes à travers l’Europe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2019, Le Mans Université, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03600362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pourquoi et en quoi la créativité a-t-elle sa place en classe de langue(s)?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence de Consensus sur les Langues Vivantes (CNESCO) "De la découverte à l'appropriation des langues vivantes étrangères : comment l'école peut-elle mieux accompagner les élèves?"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Performativität und Translanguaging (translangageance): Plädoyer für die Berücksichtigung der Leibkörperlichkeitdes Sprechens beim Unterrichten und Lernen von Fremdsprachen</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Corps, langues, arts : vers un apprentissage actif, activé et activant des langues étrangères</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Stuttgart, Germany</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01971174v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faire corps avec ses langues. Théâtre et didactique : vers une définition de la translangageance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque Langues en mouvement, Languages in Motion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2013, Unknown, Région indéterminée. pp.1-24</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01817218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4197,51 +4534,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arts plastiques et théâtre dans l’enseignement et la recherche : quelles approches et quelles perspectives pour l’école de demain.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4253,167 +4590,167 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Espinassy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Brunner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.26034/vd.jrea.2025.n5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04997286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Empathie et bienveillance au cœur de l'apprenance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Aden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Maitre de Pembroke</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Manuscrit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, Langues et langages du vivant, Joëlle Aden, 9782304055276</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04578099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4423,51 +4760,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4496,297 +4833,297 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ARTS PLASTIQUES ET THÉÂTRE DANS LES ENSEIGNEMENTS ET LA RECHERCHE : QUELLES APPROCHES ET QUELLES PERSPECTIVES POUR L’ÉCOLE DE DEMAIN ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 5, , 2025, JREA - Journal de Recherches en Education Artistique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04997364v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emotions en performance théâtrale pour communiquer en Langues Vivantes Etrangères dans une classe inclusive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélie Pasquier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Tortel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaële Tsao</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cavalla C., Berdal-Masuy F., Baider F., Coffey S., Pairon J. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Émotions et Créativités en classe de langue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 572, L'Harmattan, A paraître, Le Langage et l'Homme</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04040176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Créativité en pédagogie : apprentissages, enseignements et implications formatives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Combe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Gadille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Antonietta A Impedovo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Nathalie Bonnardel; Fabien Girandola; Eric Bonetto; Todd Lubart. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La créativité en situations - Théories et applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DUNOD, 2023, 978-2-10-082840-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298349v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translanguaging: An Enactive-Performative Approach to Language Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Aden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4806,73 +5143,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Emilee Moore, Jessica Bradley, James Simpson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Translanguaging as Transformation: The Collaborative Construction of New Linguistic Realities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Multilingual Matters, pp.102_117, 2020, 9781788928038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04538630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une pédagogie énactive de la ‚translangageance‘ en milieu plurilingue</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joëlle Aden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -4882,169 +5219,169 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Birgit Schädlich. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Perspektiven auf Mehrsprachigkeit im Fremdsprachenunterricht – Regards croisés sur le plurilinguisme et l’apprentissage des langues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">2016-11-17; Metzler/Springer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.177‑199, 2020, Literatur, Kultur- und Sprachvermittling (LiKuS)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01971196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Translanguaging and Empathy: effects of performative approach to language learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Micha Fleiner &amp; Olivier Mentz. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Arts in Language Teaching. International Perspectives: Performative – Aesthetic – Transversal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 8, LIT Verlag, pp.231-260, 2018, Europa lernen. Perspektiven für eine Didaktik europäischer Kulturstudien</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01942544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bewegte Phonetik – Leiblichkeit der (Fremd)sprachen. Plurilinguale Sprechakte mittels der theatralen ästhetischen Erfahrung trainieren.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5064,120 +5401,120 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anders, L. Ch.; Bose, I.; Hirschfeld, U.; Krech, E. M.; Neuber, B.; Stock, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phonetische und rhetorische Aspekte der interkulturellen Kommunikation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Frank &amp; Timme Verlag für wissenschaftliche Literatur, pp.63-75, 2016, Schriften zur Sprechwissenschaft und Phonetik, ISSN 1437-3890</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01949429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining foreign, native and national Languages through Theatre in Schools: an ‘enactive Approach’ to Education</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Performing Arts in Language Learning. Proceedings ofthe International Conference,Rome 24/24 october 2014</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Edizioni Novacultur, pp.65-71, 2014, 978-88-96875-01-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01956749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5187,100 +5524,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Médiations langagières dans une pédagogie énactive au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris-Est Créteil Val de Marne (UPEC), 2017. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04124462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5290,180 +5627,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion sociale et éducation interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. UNI-T: Communauté de pratiques inclusion sociale, INSPE, Aix-Marseille université (en ligne), France. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05091713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inclusion sociale et éducation interculturelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Sfyroera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Eschenauer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">École thématique. UNI-T Teacher Academy, Distanciel synchrone, France. 2024, pp.66</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Cours</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05160352v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId97"/>
+      <w:footerReference w:type="default" r:id="rId105"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -5531,51 +5868,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8B6DEFB4"/>
+    <w:nsid w:val="CC97C608"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5762,51 +6099,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-eschenauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3229-4504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2025.2586511" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espinassy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.6932" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Tsao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19388071.2025.2557799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935050v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15475" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935058v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Papon" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113236ar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clark" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Aden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2023.3585" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5641" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Voise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Burgardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161377v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rony" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083656v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03810722v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200034v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600377v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354803v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417990v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600362v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103748v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971174v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817218v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997286v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.n5" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578099v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maitre de Pembroke" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997364v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040176v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298349v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04538630v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971196v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-61770-0_8" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942544v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949429v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956749v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04124462v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091713v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160352v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sfyroera" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-eschenauer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3229-4504" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05554456v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Costa" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Eschenauer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Vors" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00336297.2025.2586511" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992389v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Espinassy" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Brunner" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.6932" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315696v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Sanchez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphaele Tsao" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19388071.2025.2557799" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05038389v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935058v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lola Papon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Pasquier" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1113236ar" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935050v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Tellier" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rechercheseducations.15475" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935086v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eve-Marie Rollinat-Levasseur" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steven Clark" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Aden" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2023.3585" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04164630v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;le Tsao" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Legou" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Andr&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/jintelligence11070140" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03927899v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Zappa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935066v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/questionsvives.5641" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02104914v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956782v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04935081v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.4241" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971180v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Voise" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956807v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerstin Burgardt" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818564v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956802v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Aden" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05609877v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophy Campagnoni" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Barhoumi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bongiorno" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05609874v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Tardif" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05083656v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Huver" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05161377v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Rony" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-05609871v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonathan Mirault" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-03810722v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354803v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233;mie Olympio" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Tortochot" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mercedes Baugnies" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Hache" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03200034v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600377v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03417990v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03600362v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103748v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971174v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817218v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997286v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.26034/vd.jrea.2025.n5" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04578099v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Maitre de Pembroke" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lemanuscrit.fr/" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04997364v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04040176v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Tortel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298349v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Combe" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Gadille" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta A Impedovo" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.u-pec.fr/hal-04538630v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971196v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-662-61770-0_8" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01942544v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949429v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01956749v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04124462v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05091713v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05160352v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Sfyroera" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>