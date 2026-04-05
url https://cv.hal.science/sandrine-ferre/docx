--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -681,295 +681,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying language impairment in bilingual children in France and in Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurice Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cornelia Hamann</w:t>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solveig Chilla</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Morin</w:t>
+                <w:t xml:space="preserve">Rasha Zebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1460-6984.12397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01996389v1</w:t>
+                <w:t xml:space="preserve">hal-01765727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Identifying language impairment in bilingual children in France and in Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurice Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Prévost</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+                <w:t xml:space="preserve">Solveig Chilla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasha Zebib</w:t>
+                <w:t xml:space="preserve">Eléonore Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
+              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), pp.888-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1460-6984.12397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01765727v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Nonword Repetition Task to Assess Bilingual Children’s Phonology</w:t>
               </w:r>
@@ -1072,64 +1072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1206,64 +1206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1877,51 +1877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Scheidnes,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1998,51 +1998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Scheidnes,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2545,77 +2545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of different first languages on LITMUS nonword-repetition and sentence repetition in second language French and second language German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Chilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Abed Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fleckstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamann, C. &amp; Ruigendijk, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Acquisition and Development: Proceedings of Gala 2013</w:t>
@@ -2821,51 +2821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational complexity effects in the acquisition of wh-questions in child L2 French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3036,51 +3036,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0401A257"/>
+    <w:nsid w:val="C8783CDB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3267,51 +3267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-ferre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-5788-2016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246311v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02554-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barthez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718805665" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996389v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hamann" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Chilla" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Morin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12397" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2016.1243692" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996399v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.15019.alm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brejon Teitler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Dailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfludis.2016.09.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFGMQW18-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Grimm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Scheidnes," TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jannot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-A&#235;l Pillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Paul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Abed Ibrahim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.29.08chi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abboud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fleckstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-7553-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-ferre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-5788-2016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246311v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02554-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barthez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718805665" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hamann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Chilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12397" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2016.1243692" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996399v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.15019.alm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brejon Teitler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Dailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfludis.2016.09.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFGMQW18-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Grimm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Scheidnes," TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jannot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-A&#235;l Pillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Paul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Abed Ibrahim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.29.08chi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abboud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fleckstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-7553-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>