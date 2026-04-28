--- v1 (2026-04-05)
+++ v2 (2026-04-28)
@@ -681,386 +681,386 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01996391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Nonword Repetition Task to Assess Bilingual Children’s Phonology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Ferré</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
+              <w:t xml:space="preserve">Language Acquisition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (1), pp.58-71. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/10489223.2016.1243692⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01765727v1</w:t>
+                <w:t xml:space="preserve">hal-01996392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Identifying language impairment in bilingual children in France and in Germany</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A strategic plan to identify key neurophysiological mechanisms and brain circuits in autism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Bonnet-Brilhault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurice Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Eléonore Morin</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Prévost</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joëlle Malvy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasha Zebib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/1460-6984.12397⟩</w:t>
+              <w:t xml:space="preserve">Journal of Chemical Neuroanatomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 89, pp.69-72. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jchemneu.2017.11.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996389v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01765727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Nonword Repetition Task to Assess Bilingual Children’s Phonology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christophe dos Santos</w:t>
+                <w:t xml:space="preserve">Identifying language impairment in bilingual children in France and in Germany</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurice Tuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cornelia Hamann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Solveig Chilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eléonore Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Language Acquisition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 25 (1), pp.58-71. </w:t>
+              <w:t xml:space="preserve">International Journal of Language and Communication Disorders</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 53 (4), pp.888-904. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/10489223.2016.1243692⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/1460-6984.12397⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01996392v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01996389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of bilingual children with Specific Language Impairment in France</w:t>
               </w:r>
@@ -1072,64 +1072,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1206,64 +1206,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia de Almeida</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eléonore Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1877,51 +1877,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Scheidnes,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1998,51 +1998,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maureen Scheidnes,</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2259,51 +2259,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Haiden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2545,77 +2545,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The influence of different first languages on LITMUS nonword-repetition and sentence repetition in second language French and second language German</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solveig Chilla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cornelia Hamann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lina Abed Ibrahim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2731,51 +2731,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Ferré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Fleckstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Hamann, C. &amp; Ruigendijk, E. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Language Acquisition and Development: Proceedings of Gala 2013</w:t>
@@ -2821,51 +2821,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Computational complexity effects in the acquisition of wh-questions in child L2 French</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Prévost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurie Tuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3036,51 +3036,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="C8783CDB"/>
+    <w:nsid w:val="8606CA27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3267,51 +3267,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-ferre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-5788-2016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246311v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02554-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barthez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718805665" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996389v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hamann" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Chilla" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Morin" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12397" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996392v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2016.1243692" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996399v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.15019.alm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brejon Teitler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Dailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfludis.2016.09.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFGMQW18-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Grimm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Scheidnes," TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jannot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-A&#235;l Pillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Paul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Abed Ibrahim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.29.08chi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abboud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fleckstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-7553-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-ferre" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/P-5788-2016" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04246311v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Briend" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line David" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Silleresi" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Malvy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Ferr&#233;" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41398-023-02554-8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942125v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurice Tuller" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schweitzer" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lescanne" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bonnet-Brilhault" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1044/2021_JSLHR-20-00642" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04942120v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Roux" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Gomot" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/psyp.13621" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996391v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia de Almeida" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Barthez" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe dos Santos" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0142723718805665" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996392v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10489223.2016.1243692" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01765727v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pr&#233;vost" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha Zebib" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jchemneu.2017.11.007" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996389v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cornelia Hamann" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Chilla" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El&#233;onore Morin" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1460-6984.12397" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996399v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/lab.15019.alm" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01996416v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20162710005" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213169v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Brejon Teitler" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;mentine Dailly" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfludis.2016.09.002" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFGMQW18-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518743v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/lidil.3678" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602714v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chiara Boila" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Grimm" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01740980v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Bogliotti" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02475952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280516v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Haiden" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maureen Scheidnes," TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurie Tuller" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280529v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05407546v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margot Jannot" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-A&#235;l Pillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Marty" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280519v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213184v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhea Paul" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213180v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03404644v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lina Abed Ibrahim" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1075/tilar.29.08chi" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750630v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Abboud" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fleckstein" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cambridgescholars.com/product/978-1-4438-7553-0" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lilloa.hal.science/hal-01280997v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>