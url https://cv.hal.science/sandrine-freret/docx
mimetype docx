--- v2 (2026-04-30)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine FRERET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3179-0506</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DVM, PhD, ingénieur de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of zootechnical, biological, oocyte and embryo production indicators, from ewes with contrasted metabolic status and submitted to chronic bisphenol S exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.100088. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Association between body condition profiles, milk production, and reproduction performance in Holstein and Normande cows” (J. Dairy Sci. 107:11621–11638)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (6), pp.6511. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-108-6-6511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CowPILOT -Piloter la note d'état corporel pour optimiser la reproduction des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.327-343. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between body condition profiles, milk production and reproduction performance in Holstein and Normande cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (12), pp.11621-11638. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-24766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction management without hormones for organic livestock breeding in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7445. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early castration in foals: Consequences on physical and behavioural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (2), pp.214-221. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.13580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Téteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, 12 p. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sustained-release trace element ruminal bolus on plasma trace mineral profiles in captive blesbok antelopes (Damaliscus pygargus phillipsi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cesbron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoo and Wildlife Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (2), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1638/2021-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the donor factors and freezing protocols on the bovine embryonic lipid profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janati Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (3), pp.597-612. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioab198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of serum metabolome changes during the 5 weeks prior to breeding in female goat kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2021.104572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARIAGE - Monitoring Automatisé de la Reproduction : Innovations et Applications pour l’élevage bovin laitier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ftea-3c84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a n-3 polyunsaturated fatty acid-enriched diet on embryo production in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Oseikria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158 (1), pp.71-83. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-18-0644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une maîtrise de la reproduction sans hormones chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvijo Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet mâle, une méthode alternative pour la synchronisation en vue de l’insémination des petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la reproduction en élevages ovins et caprins, conventionnels et biologiques : état des lieux, nouveaux outils et évaluation de leur acceptabilité (REPROBIO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chanvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, </w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5191169010481182E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new antigen candidates for the early diagnosis of Mycobacterium avium subsp. paratuberculosis infection in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Souriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter T.J. Willemsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.278-287. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2017.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (12), pp.10109-10127. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la reproduction en élevages ovins et caprins, conventionnels et biologiques : état des lieux, intérêt et acceptabilité de nouveaux outils dans six bassins de production en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chanvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (3), pp.163-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal study of the Mycobacterium avium subspecies paratuberculosis infection status in young goats and their mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 195, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la reproduction des petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen Flock-Reprod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tuauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of energy metabolism gene expression in cumulus cells affects oocyte maturation via MOS-mitogen-activated protein kinase pathway in dairy cows with an unfavorable “Fertil-” haplotype of one female fertility quantitative trait locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (4), pp.599-612. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2013.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progesterone improves the maturation of male-induced preovulatory follicles in anoestrus ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148 (4), pp.403-416. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-14-0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pattern of LH secretion and the ovarian response to the 'ram effect' in the anoestrous ewe is influenced by body condition but not by short-term nutritional supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex Scaramuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oujagir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Menassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Piezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (8), pp.1154-1165. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD13139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant differences in fertility between dairy cows selected for one QTL located on bovine chromosome 3 are not attributable to energy balance, although eating behaviour is affected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.610-617. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112002133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokine and lipid metabolism genes in adipose tissue of dairy cows differing in a female fertility quantitative trait locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (12), pp.7591-7602. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-derived reference profiles with corepresentation of progesterone, estradiol, LH, and FSH dynamics during the bovine estrous cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brebis Lacaune plus fertiles à l'insémination artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 602, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast-cancer anti-estrogen resistance 4 (BCAR4) encodes a novel maternal-effect protein in bovine and is expressed in the oocyte of humans and other non-rodent mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjem Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustem Uzbekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.430 - 441. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/des412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian parameters and fertility of dairy cows selected for one QTL located on BTA3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fabre-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (7), pp.1239-1250. </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERTILIA : les clés de la réussite en première insémination chez les vaches Prim'Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mortalité embryonnaire chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de maîtrise de la reproduction disponibles chez les mammifères d'élevage et leur intérêt en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.255-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête autour de la reproduction ovine : 3 CIA s'unissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 134, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progestérone et fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des chaleurs et FERTILIA / Contention et reproduction avec FERTILIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128, p:27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of body-weight gain enhances in vitro embryo production in overfed superovulated dairy heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 131, pp.783-794. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/rep.1.00689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors influencing first service conception rate and late embryonic/foetal mortality in low fertility dairy herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of components of the insulin-like growth factor system and gonadotropin receptors in bovine cumulus-oocyte complexes during oocyte maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loosfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.179-195. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2004.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi automatisé des chaleurs et caractérisation de l’état de cyclicité de brebis Lacaune lait maintenues hors reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'effet mâle en élevage ovin : quelles perspectives pour l'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Techniques Ovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gotein-Libarrenx, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en élevages de l'état de cyclicité de brebis laitières de race Lacaune, grâce au dosage de la progestérone dans le lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillebastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en élevages de l'état de cyclicité d'agnelles et de brebis des races ovines laitières des Pyrénées, grâce au dosage de la progestérone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vial-Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Halzuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fidelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’effet mâle en remplacement de l’eCG dans le cadre du traitement d’induction et de synchronisation des chaleurs et des ovulations chez les ovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of male effect and automation of heat detection by promoting electronic identification by RFID tag in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boucherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSiliCow : un simulateur des performances des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The male effect as an alternative to eCG in oestrus induction and synchronization treatment in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Besche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi non invasif de la réponse ovulatoire des chèvres après effet bouc, par dosage de la progestérone dans le lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Laclie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2022, Paris, France. pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated analysis of animal behaviour, monitored by video recordings, thanks to artificial intelligence: perspectives in goat farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is an optimal body condition profile for reproduction in dairy cows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un profil d’état corporel optimal favorable à la reproduction des vaches laitières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France. pp.355-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the use of Body Condition Scoring by dairy farmers to manage the reproduction of dairy cows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Manoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Idele, Dec 2022, Paris, France. pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automate heat detection by promoting electronic identification by RFID tag in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Oseikria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une maîtrise de la reproduction sans hormones chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvijo Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la reproduction chez les petits ruminants : l’effet mâle, une alternative au traitement hormonal de synchronisation des chaleurs pour la pratique de l’insémination animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un collier accéléromètre pour la détection automatisée des chaleurs induites par traitement hormonal chez des chèvres Alpines désaisonnées et en bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid metabolism and female reproduction: role at the ovary level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Bretagne ( Rennes 2 ) (UR 2). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un partenariat technique avec les éleveurs de brebis laitières dans les Pyrénées Atlantiques pour adapter les pratiques et réussir l’insémination animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fidelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Landagaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sallato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.I. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des mammites cliniques sur la production laitière, la conductivité électrique du lait et la morphologie des trayons et de la glande mammaire de la vache Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une supplémentation énergétique sur la réponse de chèvres alpines à l'effet mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durée du geste d’insémination et fertilité chez les brebis de races Lacaune et Blanche du Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the lenght of a progesterone treatment on the growth of the preovulatory follicle induced by the ram effect in anestrous ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Scientific Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du photopériodisme en élevage pour la maîtrise de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès de la Société Francophone de Chronobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie de la Reproduction et des Comportements (0085)., Sep 2012, Loches, France. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bovine reproductive physiology model to predict interactions between nutritional status and reproductive management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Meeting of the Animal Science Modelling Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin-dependent timing of seasonal reproduction: molecular basis and practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la durée d’un traitement progestatif sur la dynamique de croissance des follicules préovulatoires induits par effet mâle chez la brebis Ile de France en anœstrus saisonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environment factors as leverage effects on fertility at first service Holstein cows together with milk production and insemination conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. 613 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'état corporel et de la complémentation alimentaire sur la réponse des brebis Ile-de-France à l'effet du bélier en contre saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oujagir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Menassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fabre-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de variation de la fertilité en première IA chez les vaches Prim'Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flock-reprod: hormone-free non-seasonal or seasonal goat reproduction for a sustainable European goat-milk market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Barbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression d'ADIPOR2 varie en fonction de la fertilité et de la mobilisation des réserves adipeuses chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'anatomie du col utérin entre brebis de race Lacaune et Blanche du Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cohérence des pratiques de détection des chaleurs : intégrer la vache, l'éleveur et le système d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris (FR), France. pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cohérence des pratiques de détection des chaleurs : intégrer la vache, l'éleveur et le système d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la détection des oestrus et du moment des IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour l'Etude de la Reproduction Animale (AERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'alimentation entre le vêlage et l'insémination, gestion du tarissement et production laitière en élevages Prim'Holstein : effets sur la fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological appraoch of dairy cow fertility-prectical references at herd level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the British Cattle Veterinary Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Southport, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la fertilité après IA chez deux races de brebis allaitantes : Lacaune et Blanche du Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological approach of dairy cow fertility - practical references at the herd level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Cattle Veterinary Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Southport, United Kingdom. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of embryonic mortality in cattle; practical implications for AI and embryo production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Scientific Convention of the Canadian Embryo Transfer Association CETA/ACTE &amp; American Embryo Transfer Association (AETA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montréal, Canada. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude épidémiologique des facteurs associés à la fertilité des vaches laitières : tarissement et début de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussite à l'insémination en élevages ovins laitiers pyrénéens : facteurs de variation liés aux conduites de troupeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fidelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide range of tools to improve reproduction in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Jubilee World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of oestrus with a progesterone intravaginal device (Prid®): comparison of 2 insertion durations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deletang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Jubilee World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility management & consultancy on farm in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European AI Vets Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Utrecht, Netherlands. pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre modalités de détection des chaleurs, conditions d'insémination, production laitière et fertilité en première insémination en troupeaux Prim'Holstein (enquête FERTILIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jeanguyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of energy balance on metabolic changes and reproductive tissues: consequences for ovarian activity and fertility in dairy and beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. University of Nottingham Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of energy balance on metabolic changes and reproductive tissues: consequences for cyclicity and fertility in dairy and beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. University of Nottingham Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Loughborough, United Kingdom. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insémination dans les filières ovines et caprines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological approach of nutritional factors influencing dairy cow fertility during the dry and post partum periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Jubilee World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body weight gain variation, hormonal and metabolic status and in vitro embryo production in superovulated dairy heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ficheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jeanguyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Annual Conference of the International Embryo Transfert Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression du système IGF et des récepteurs aux gonadotropines au sein du complexe ovocyte-cumulus bovin au cours de la maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loosfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation du gain de poids vif, statut métabolique et production d'embryons in vitro chez des génisses laitières suralimentées et superovulées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ficheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jeanguyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la conduite de la reproduction sur les résultats à l'insémination en période de pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARAMEL – CAractérisation de la part de RAyonnement lumineux utile aux traitements photopériodiques et à la sécrétion de MELatonine chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Physiologie Animale et Systèmes d'élevage INRAE 2022 (JAS PHASE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. , pp.34, 2022, Recueil des résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la part de rayonnement lumineux utile aux traitements photopériodiques et à la sécrétion de mélatonine chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bordères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. ​Rencontres autour des Recherches sur les Ruminants, pp.388, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alternance de 6 mois de jours longs et de jours naturels permet de réussir l’effet bouc en été sans mélatonine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de colliers-activimètres pour la détection automatisée de chaleurs induites et synchronisées par effet mâle, dans l’objectif de pratiquer l’insémination chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau traitement photopériodique pour synchroniser les ovulations par effet mâle en saison sexuelle sans utilisation d'hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delnia Ahmadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fertilité des chèvres à l’insémination réalisée 60h ou 65h après une synchronisation hormonale basée sur 2 injections de prostaglandine en saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Urrutia-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 24, 2019, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an enriched n-3 polyunsaturated fatty acid diet on in vitro embryo production in dairy cowsEffects of an enriched n-3 polyunsaturated fatty acid diet on in vitro embryo production in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Oseikria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Annual Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements lumineux basés sur des jours « très longs » sont-ils une alternative à l’utilisation de mélatonine chez la chèvre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delnia Ahmadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fertilité à l’IA après synchronisation hormonale sans progestagène ni PMSG en saison sexuelle couplée ou non à un effet bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Urrutia-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 24, 2019, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum metabolome analysis in doe kids for the identification of biomarkers of sexual precocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. Wiley Online Library, Reproduction in Domestic Animals, 52 (Suppl. 3), 2017, Reproduction in Domestic Animals. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.13026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a long chain n-3 PUFA-enriched diet on production, metabolic and reproduction variables, on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du délai d’insémination après traitement de synchronisation sur la réussite à l’IA chez la brebis de race Rouge de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Merlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils pour réduire le recours aux hormones pour la gestion de la reproduction en élevage ovin et caprin : avis des éleveurs et des conseillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l’activité sexuelle sur la croissance des chèvres existe en 1ère ainsi qu'en 2ème saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du délai d’insémination après retrait de l’éponge Chronogest® CR sur la réussite à l’IA chez la brebis de race corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du délai d’insémination après retrait de l’éponge Chronogest® CR sur la réussite à l’IA chez la brebis de race corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SNGTV - Journées nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reims, France. Groupements Techniques Vétérinaires, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 2014, Recueil des Journées Nationales des GTV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time of the anoestrous season and progesterone priming influence the growth of preovulatory follicles induced by the male effect in seasonal anestrous ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Society for the Study of Reproduction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Biology of Reproduction, Supplément, 2013, 46th Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement progestatif influence la durée de croissance des follicules préovulatoires induits par effet mâle chez la brebis en anoestrus saisonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environment factors as leverage effects on fertility at first service in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Dublin, Ireland. John Wiley &amp; Sons, Reproduction in Domestic Animals, 47 (s5), 2012, 16th Annual Conference of the European Society for Domestic Animal (ESDAR). </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Européen : Flock-Reprod. Reproduction des chèvres sans hormones exogènes en saison ou hors saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques. Elevage Biologique - Sélection Animale, Diversité Génétique &amp; Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lons le Saunier, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide range of tools to impove reproduction in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Mezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Budapest, Hungary. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herd profiles for conception rates at 1st versus 2nd service in French Holstein herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Murcia, Spain. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are factors influencing the outcome of a 2nd-service insemination different from those affecting the 1st one in dairy cows ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Murcia, Spain. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cycles oestriens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Saint-Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Syntheses, 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological approach of nutritional factors influencing dairy cow fertility during the dry and post-partum periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Factors affecting reproductive performance in the cow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hungaraian Association for Buiatrics, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion innovante de la reproduction caprine et pratique de l’effet mâle (MALEFIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UMR Physiologie de la Reproduction et des Comportements. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des apports alimentaires, statut métabolique et production d'embryons chez la vache laitière superovulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02813481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine FRERET </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-3179-0506</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">DVM, PhD, ingénieur de recherche INRAE</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dataset of zootechnical, biological, oocyte and embryo production indicators, from ewes with contrasted metabolic status and submitted to chronic bisphenol S exposure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Uzbekova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal - Open Space</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 4, pp.100088. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anopes.2024.100088⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04926090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corrigendum to “Association between body condition profiles, milk production, and reproduction performance in Holstein and Normande cows” (J. Dairy Sci. 107:11621–11638)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 108 (6), pp.6511. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-108-6-6511⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109827v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CowPILOT -Piloter la note d'état corporel pour optimiser la reproduction des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Manoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 94, pp.327-343. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.17180/ciag-2024-vol94-art22⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04617235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between body condition profiles, milk production and reproduction performance in Holstein and Normande cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 107 (12), pp.11621-11638. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2024-24766⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04618232v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reproduction management without hormones for organic livestock breeding in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylviane Boulot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRAE Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 37 (2), pp.7445. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2024.37.2.7445⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970588v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Early castration in foals: Consequences on physical and behavioural development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léa Lansade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Celine Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Barriere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Equine Veterinary Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 55 (2), pp.214-221. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/evj.13580⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chronic low BPS exposure through diet impairs in vitro embryo production parameters according to metabolic status in the ewe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophélie Téteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Kasal-Hoc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognié</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 229, 12 p. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2021.113096⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03500231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of sustained-release trace element ruminal bolus on plasma trace mineral profiles in captive blesbok antelopes (Damaliscus pygargus phillipsi)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Potier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cindy Braud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nora Cesbron</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Zoo and Wildlife Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 53 (2), pp.259-265. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1638/2021-0120⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03744956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the donor factors and freezing protocols on the bovine embryonic lipid profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah Janati Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Lefevre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Emond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurene Le Berre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biology of Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 106 (3), pp.597-612. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/biolre/ioab198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03413303v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of serum metabolome changes during the 5 weeks prior to breeding in female goat kids</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Antar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Livestock Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 250, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.livsci.2021.104572⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03273340v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">MARIAGE - Monitoring Automatisé de la Reproduction : Innovations et Applications pour l’élevage bovin laitier.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Allain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Roussel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romain Courties</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoann Quiniou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 79, pp.1-18. </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/ftea-3c84⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02945786v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a n-3 polyunsaturated fatty acid-enriched diet on embryo production in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Oseikria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 158 (1), pp.71-83. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-18-0644⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02623225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une maîtrise de la reproduction sans hormones chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvijo Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 32 (1), pp.51-66. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.20870/productions-animales.2019.32.1.2436⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02626004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la reproduction en élevages ovins et caprins, conventionnels et biologiques : état des lieux, nouveaux outils et évaluation de leur acceptabilité (REPROBIO)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Chanvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovations Agronomiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 63, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.15454/1.5191169010481182E12⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01833640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’effet mâle, une méthode alternative pour la synchronisation en vue de l’insémination des petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin des G.T.V.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 90, pp.25-34</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification of new antigen candidates for the early diagnosis of Mycobacterium avium subsp. paratuberculosis infection in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armel Souriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Foret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peter T.J. Willemsen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Douwe Bakker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Veterinary Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 115, pp.278-287. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.rvsc.2017.05.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01608409v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a long chain n-3 PUFA-enriched diet on production and reproduction variables in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 164, pp.121-132. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2015.11.020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01512139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La gestion de la reproduction en élevages ovins et caprins, conventionnels et biologiques : état des lieux, intérêt et acceptabilité de nouveaux outils dans six bassins de production en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amandine Lurette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Chanvallon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 29 (3), pp.163-184</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01409311v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of a long-chain n-3 polyunsaturated fatty acid enriched diet on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 99 (12), pp.10109-10127. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2016-11052⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A longitudinal study of the Mycobacterium avium subspecies paratuberculosis infection status in young goats and their mothers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Laroucau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Pierre Gautier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Brémaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Veterinary Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 195, pp.9-16. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.vetmic.2016.08.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01406201v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtriser la reproduction des petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brigitte Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chrystelle Le Danvic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Alter Agri</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 132, pp.22-25</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02637278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet européen Flock-Reprod</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathilde Tuauden</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'Egide</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 77, 2 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02629643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alteration of energy metabolism gene expression in cumulus cells affects oocyte maturation via MOS-mitogen-activated protein kinase pathway in dairy cows with an unfavorable “Fertil-” haplotype of one female fertility quantitative trait locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daphné Brisard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 81 (4), pp.599-612. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2013.11.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progesterone improves the maturation of male-induced preovulatory follicles in anoestrus ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Lomet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Lardic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 148 (4), pp.403-416. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/REP-14-0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The pattern of LH secretion and the ovarian response to the 'ram effect' in the anoestrous ewe is influenced by body condition but not by short-term nutritional supplementation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rex Scaramuzzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oujagir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Menassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurore Piezel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction, Fertility and Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 26 (8), pp.1154-1165. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1071/RD13139⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of adipokine and lipid metabolism genes in adipose tissue of dairy cows differing in a female fertility quantitative trait locus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Dairy Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 96 (12), pp.7591-7602. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3168/jds.2013-6615⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Data-derived reference profiles with corepresentation of progesterone, estradiol, LH, and FSH dynamics during the bovine estrous cycle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas N.C. Friggens</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79 (2), pp.331-343. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2012.09.025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les brebis Lacaune plus fertiles à l'insémination artificielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Chile</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pâtre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 602, pp.30-31</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02644522v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Significant differences in fertility between dairy cows selected for one QTL located on bovine chromosome 3 are not attributable to energy balance, although eating behaviour is affected</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Faverdin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Guillaume</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 7 (4), pp.610-617. </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S1751731112002133⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129711v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Breast-cancer anti-estrogen resistance 4 (BCAR4) encodes a novel maternal-effect protein in bovine and is expressed in the oocyte of humans and other non-rodent mammals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leslie Angulo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Perreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadjem Lakhdari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rustem Uzbekov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Papillier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Human Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 28 (2), pp.430 - 441. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/humrep/des412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129699v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FERTILIA : les clés de la réussite en première insémination chez les vaches Prim'Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 141, pp.34-42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovarian parameters and fertility of dairy cows selected for one QTL located on BTA3</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Danielle Monniaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fabre-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theriogenology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 75 (7), pp.1239-1250. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.theriogenology.2010.11.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129551v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La mortalité embryonnaire chez les bovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrice Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 135, pp.31-36</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129462v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les méthodes de maîtrise de la reproduction disponibles chez les mammifères d'élevage et leur intérêt en agriculture biologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Ferchaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Tournadre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INRA Productions Animales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 22 (3), pp.255-270</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667431v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enquête autour de la reproduction ovine : 3 CIA s'unissent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 134, pp.9-16</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Détection des chaleurs et FERTILIA / Contention et reproduction avec FERTILIA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128, p:27</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02669065v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Progestérone et fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bulletin Technique de l'Insémination Artificielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 128, pp.28-30</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656320v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reduction of body-weight gain enhances in vitro embryo production in overfed superovulated dairy heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reproduction [Cambridge]. Supplement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 131, pp.783-794. </w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1530/rep.1.00689⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02660322v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environmental factors influencing first service conception rate and late embryonic/foetal mortality in low fertility dairy herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Chevallier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Pinto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animal Reproduction Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 91, pp.31-44. </w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.anireprosci.2005.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02654963v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression of components of the insulin-like growth factor system and gonadotropin receptors in bovine cumulus-oocyte complexes during oocyte maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loosfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Domestic Animal Endocrinology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 27, pp.179-195. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.domaniend.2004.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02673350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (58)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi automatisé des chaleurs et caractérisation de l’état de cyclicité de brebis Lacaune lait maintenues hors reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.135</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913161v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l'effet mâle en élevage ovin : quelles perspectives pour l'IA ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabin Gil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine de Boissieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Journées Techniques Ovines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, Gotein-Libarrenx, France. 4p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en élevages de l'état de cyclicité de brebis laitières de race Lacaune, grâce au dosage de la progestérone dans le lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manon Poquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucie Loubiere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Guizard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Coutant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Guillebastre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi en élevages de l'état de cyclicité d'agnelles et de brebis des races ovines laitières des Pyrénées, grâce au dosage de la progestérone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Vial-Novella</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Somera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Halzuet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Fidelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R2024 : 27èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE], INRAE, Dec 2024, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05109100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Utilisation de l’effet mâle en remplacement de l’eCG dans le cadre du traitement d’induction et de synchronisation des chaleurs et des ovulations chez les ovins laitiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.136</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913197v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Use of male effect and automation of heat detection by promoting electronic identification by RFID tag in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Boucherot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.139</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04981760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">InSiliCow : un simulateur des performances des vaches laitières</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Ben Abdelkrim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Rencontres autour des recherches sur les ruminants (3R 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2024, Paris, France. pp.191</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04916686v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The male effect as an alternative to eCG in oestrus induction and synchronization treatment in ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaelle Besche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Hardy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">74. Annual Meeting of the European Federation of Animal Science (EAAP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2023, Lyon, France. pp.880</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04913575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suivi non invasif de la réponse ovulatoire des chèvres après effet bouc, par dosage de la progestérone dans le lait</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Laine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mailys Gaudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corinne Laclie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE]; INRAE, Dec 2022, Paris, France. pp.387</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04734666v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is an optimal body condition profile for reproduction in dairy cows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Bédère</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">73. Annual meeting of the european federation of animal science (EAAP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EAAP, Sep 2022, Porto, Portugal. pp.150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03789424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automated analysis of animal behaviour, monitored by video recordings, thanks to artificial intelligence: perspectives in goat farming</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Parias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bluet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Bao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.577</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Existe-t-il un profil d’état corporel optimal favorable à la reproduction des vaches laitières ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Dezetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Bidan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luc Delaby</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'élevage [IDELE] INRAE, Dec 2022, Paris, France. pp.355-359</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03899129v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the use of Body Condition Scoring by dairy farmers to manage the reproduction of dairy cows?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Manoli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Lamarre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T. Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants (3R 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, INRAE, Idele, Dec 2022, Paris, France. pp.393</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Automate heat detection by promoting electronic identification by RFID tag in goats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Bompa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage - INRAE, Dec 2022, Paris, France. pp.386</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039640v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets d’une ration enrichie en acides gras polyinsaturés n-3 sur la production d’embryons chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Oseikria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Briant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3R 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de la Recherche Agronomique (INRA). FRA. Institut de l'Elevage (IDELE), FRA., Dec 2018, Paris, France. 5 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735111v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une maîtrise de la reproduction sans hormones chez les petits ruminants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juraj Grizelj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvijo Vince</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maîtrise de la reproduction chez les petits ruminants : l’effet mâle, une alternative au traitement hormonal de synchronisation des chaleurs pour la pratique de l’insémination animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Debus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Nantes, France. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02790546v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation d’un collier accéléromètre pour la détection automatisée des chaleurs induites par traitement hormonal chez des chèvres Alpines désaisonnées et en bâtiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Talbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Ranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743845v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lipid metabolism and female reproduction: role at the ovary level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana-Paula Teixeira-Gomes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1 Journées du GdR 3606 Repro</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Haute Bretagne ( Rennes 2 ) (UR 2). Rennes, FRA., Apr 2015, Rennes, France. 105 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739043v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un partenariat technique avec les éleveurs de brebis laitières dans les Pyrénées Atlantiques pour adapter les pratiques et réussir l’insémination animale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fidelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Landagaray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O. Sallato</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H.I. Mendez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conséquences des mammites cliniques sur la production laitière, la conductivité électrique du lait et la morphologie des trayons et de la glande mammaire de la vache Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Staub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Bouttier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Gilbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet d'une supplémentation énergétique sur la réponse de chèvres alpines à l'effet mâle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Durée du geste d’insémination et fertilité chez les brebis de races Lacaune et Blanche du Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the lenght of a progesterone treatment on the growth of the preovulatory follicle induced by the ram effect in anestrous ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">28. Scientific Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Association Européenne de Transfert Embryonnaire - European Embryo Transfer Association (AETE). Lyon, FRA., Sep 2012, Saint Malo, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746540v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application du photopériodisme en élevage pour la maîtrise de la reproduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">43. Congrès de la Société Francophone de Chronobiologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UMR Physiologie de la Reproduction et des Comportements (0085)., Sep 2012, Loches, France. 60 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A bovine reproductive physiology model to predict interactions between nutritional status and reproductive management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Martin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Agabriel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joëlle Dupont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012 Meeting of the Animal Science Modelling Group</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Phoenix, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Melatonin-dependent timing of seasonal reproduction: molecular basis and practical applications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armelle Collet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">63. Annual Meeting of the European Federation of Animal Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Association for Animal Production (EAAP). ITA., Aug 2012, Bratislava, Slovakia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la durée d’un traitement progestatif sur la dynamique de croissance des follicules préovulatoires induits par effet mâle chez la brebis Ile de France en anœstrus saisonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">19. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut de l'Elevage (IDELE). Paris, FRA. Institut National de la Recherche Agronomique (INRA)., Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environment factors as leverage effects on fertility at first service Holstein cows together with milk production and insemination conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. International Congress on Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society for the Study of Reproduction (SSR). Labo/service de l'auteur, USA., Jul 2012, Vancouver, Canada. 613 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Facteurs de variation de la fertilité en première IA chez les vaches Prim'Holstein</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745911v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flock-reprod: hormone-free non-seasonal or seasonal goat reproduction for a sustainable European goat-milk market</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Avdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.P. Barbas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Branca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">27. Colloque Scientifique de l'Association Européenne de Transfert Embryonnaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Chester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02748068v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets de l'état corporel et de la complémentation alimentaire sur la réponse des brebis Ile-de-France à l'effet du bélier en contre saison</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Oujagir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Menassol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliette Cognie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fabre-Nys</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8. Journées du réseau francophone d'Immunologie des Animaux Domestiques (IAD)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Marcy l'Etoile, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expression d'ADIPOR2 varie en fonction de la fertilité et de la mobilisation des réserves adipeuses chez la vache laitière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphanie Coyral-Castel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Rame</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact des traitements photopériodiques sur le bien-être animal et sur la réponse immunitaire chez les ovins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camille Mansanet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence A. Guilloteau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Maurel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du Département de Santé Animale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2011, Fréjus, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de l'anatomie du col utérin entre brebis de race Lacaune et Blanche du Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02749484v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cohérence des pratiques de détection des chaleurs : intégrer la vache, l'éleveur et le système d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752819v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une cohérence des pratiques de détection des chaleurs : intégrer la vache, l'éleveur et le système d'élevage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Disenhaus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Erwan Cutullic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17èmes Rencontres Recherches Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris (FR), France. pp.113-120</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00729650v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion de la détection des oestrus et du moment des IA</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de l'Association pour l'Etude de la Reproduction Animale (AERA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Maisons-Alfort, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02750758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pratiques d'alimentation entre le vêlage et l'insémination, gestion du tarissement et production laitière en élevages Prim'Holstein : effets sur la fertilité</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparaison de la fertilité après IA chez deux races de brebis allaitantes : Lacaune et Blanche du Massif Central</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Boyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Pantel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02752579v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological appraoch of dairy cow fertility-prectical references at herd level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congress of the British Cattle Veterinary Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Southport, United Kingdom. pp.Inconnu</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02813169v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological approach of dairy cow fertility - practical references at the herd level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julie Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">British Cattle Veterinary Association Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Southport, United Kingdom. n.p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02816353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of embryonic mortality in cattle; practical implications for AI and embryo production</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual Scientific Convention of the Canadian Embryo Transfer Association CETA/ACTE &amp; American Embryo Transfer Association (AETA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Montréal, Canada. 16 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02822084v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of oestrus with a progesterone intravaginal device (Prid®): comparison of 2 insertion durations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Floc'H</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Deletang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Remmy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Jubilee World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fertility management & consultancy on farm in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20. European AI Vets Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Utrecht, Netherlands. pp.47-61</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193495v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relations entre modalités de détection des chaleurs, conditions d'insémination, production laitière et fertilité en première insémination en troupeaux Prim'Holstein (enquête FERTILIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jeanguyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02758477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of energy balance on metabolic changes and reproductive tissues: consequences for cyclicity and fertility in dairy and beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. University of Nottingham Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Loughborough, United Kingdom. pp.1-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02811560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of energy balance on metabolic changes and reproductive tissues: consequences for ovarian activity and fertility in dairy and beef cattle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Grimard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">42. University of Nottingham Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Loughborough, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02756034v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réussite à l'insémination en élevages ovins laitiers pyrénéens : facteurs de variation liés aux conduites de troupeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.M. Arranz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Fidelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide range of tools to improve reproduction in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Le Mézec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Jubilee World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01193472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etude épidémiologique des facteurs associés à la fertilité des vaches laitières : tarissement et début de lactation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2008, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'insémination dans les filières ovines et caprines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Leboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Druart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Loys L. Bodin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02757560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological approach of nutritional factors influencing dairy cow fertility during the dry and post partum periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Jubilee World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2008, Budapest, Hungary</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02753392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Body weight gain variation, hormonal and metabolic status and in vitro embryo production in superovulated dairy heifers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ficheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jeanguyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30. Annual Conference of the International Embryo Transfert Society</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jan 2004, Portland, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761671v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expression du système IGF et des récepteurs aux gonadotropines au sein du complexe ovocyte-cumulus bovin au cours de la maturation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabienne Nuttinck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Charpigny</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Mermillod</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Loosfelt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Meduri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2004, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02759440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation du gain de poids vif, statut métabolique et production d'embryons in vitro chez des génisses laitières suralimentées et superovulées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christine Ficheux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Jeanguyot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Joly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andrew A. A. Ponter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence de la conduite de la reproduction sur les résultats à l'insémination en période de pâturage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Michel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2003, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02761438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (23)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CARAMEL – CAractérisation de la part de RAyonnement lumineux utile aux traitements photopériodiques et à la sécrétion de MELatonine chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Borderes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Dardente</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées d'Animation Scientifique du département Physiologie Animale et Systèmes d'élevage INRAE 2022 (JAS PHASE 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Poitiers, France. , pp.34, 2022, Recueil des résumés des crédits incitatifs - JAS 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la part de rayonnement lumineux utile aux traitements photopériodiques et à la sécrétion de mélatonine chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Bordères</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Roy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, Paris, France. ​Rencontres autour des Recherches sur les Ruminants, pp.388, 2022, 26ème Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03927837v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une alternance de 6 mois de jours longs et de jours naturels permet de réussir l’effet bouc en été sans mélatonine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lasserre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de colliers-activimètres pour la détection automatisée de chaleurs induites et synchronisées par effet mâle, dans l’objectif de pratiquer l’insémination chez les caprins</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Fassier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of an enriched n-3 polyunsaturated fatty acid diet on in vitro embryo production in dairy cowsEffects of an enriched n-3 polyunsaturated fatty acid diet on in vitro embryo production in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Le Bourhis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouhamad Oseikria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Desnoes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34. Annual Meeting AETE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Nantes, France. , 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02735173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les traitements lumineux basés sur des jours « très longs » sont-ils une alternative à l’utilisation de mélatonine chez la chèvre?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delnia Ahmadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fertilité à l’IA après synchronisation hormonale sans progestagène ni PMSG en saison sexuelle couplée ou non à un effet bouc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Urrutia-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 24, 2019, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de la fertilité des chèvres à l’insémination réalisée 60h ou 65h après une synchronisation hormonale basée sur 2 injections de prostaglandine en saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. López Sebastián</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Urrutia-Lopez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Johnson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24. Rencontres autour des Recherches sur les Ruminants (3R)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 24, 2019, 24èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02738358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveau traitement photopériodique pour synchroniser les ovulations par effet mâle en saison sexuelle sans utilisation d'hormones</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delnia Ahmadpour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24 Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03128642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serum metabolome analysis in doe kids for the identification of biomarkers of sexual precocity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lydie Nadal-Desbarats</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Annual Conference of the European-Society-for-Domestic-Animal-Reproduction (ESDAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2017, Bern, Switzerland. Wiley Online Library, Reproduction in Domestic Animals, 52 (Suppl. 3), 2017, Reproduction in Domestic Animals. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/rda.13026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01595688v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of a long chain n-3 PUFA-enriched diet on production, metabolic and reproduction variables, on adipose tissue lipid profiles and gene expression in Holstein dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Elis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Desmarchais</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Maillard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Labas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18th International Congress on Animal Reproduction (ICAR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Tours, France. 676 p., 2016, 18th International Congress on Animal Reproduction (ICAR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739979v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effet du délai d’insémination après traitement de synchronisation sur la réussite à l’IA chez la brebis de race Rouge de l’Ouest</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.G. Merlande</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Fernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02744120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouveaux outils pour réduire le recours aux hormones pour la gestion de la reproduction en élevage ovin et caprin : avis des éleveurs et des conseillers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Experton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Dartois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Martineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. Institut de l'Elevage - INRA, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02743481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’impact de l’activité sexuelle sur la croissance des chèvres existe en 1ère ainsi qu'en 2ème saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Huau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric F. Bouvier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Caillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Lyse Lainé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris, France. </w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 2015, 22èmes Rencontres Recherches Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739583v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du délai d’insémination après retrait de l’éponge Chronogest® CR sur la réussite à l’IA chez la brebis de race corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès SNGTV - Journées nationales des GTV</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Reims, France. Groupements Techniques Vétérinaires, Journées Nationales des Groupements Techniques Vétérinaires (JNGTV), 2014, Recueil des Journées Nationales des GTV</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02741679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effets du délai d’insémination après retrait de l’éponge Chronogest® CR sur la réussite à l’IA chez la brebis de race corse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Aragni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Bareille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21. Rencontres autour des Recherches sur les Ruminants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France. </w:t></w:r><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Institut de l'Elevage - INRA</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Rencontres autour des Recherches sur les Ruminants, 21, 2014, 21èmes Rencontres autour des Recherches sur les Ruminants</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02739437v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The time of the anoestrous season and progesterone priming influence the growth of preovulatory follicles induced by the male effect in seasonal anestrous ewes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">46. Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Montréal, Canada. </w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Society for the Study of Reproduction</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, Biology of Reproduction, Supplément, 2013, 46th Annual Meeting of the Society for the Study of Reproduction (SSR)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le traitement progestatif influence la durée de croissance des follicules préovulatoires induits par effet mâle chez la brebis en anoestrus saisonnier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achraf Adib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Chesneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Touze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Chemineau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. Colloque Biotechnocentre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Seillac, France. , 2012, 25ème Colloque Biotechnocentre</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02747153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic and environment factors as leverage effects on fertility at first service in Holstein cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Salvetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gatien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Humblot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Ponsart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16. Annual Conference of the European Society for Domestic Animal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2012, Dublin, Ireland. John Wiley &amp; Sons, Reproduction in Domestic Animals, 47 (s5), 2012, 16th Annual Conference of the European Society for Domestic Animal (ESDAR). </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1439-0531.2012.02110.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02745056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet Européen : Flock-Reprod. Reproduction des chèvres sans hormones exogènes en saison ou hors saison sexuelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Boissard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Briand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alice Fatet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe P. Guillouet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Techniques. Elevage Biologique - Sélection Animale, Diversité Génétique &amp; Agriculture Biologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2010, Lons le Saunier, France. 1 p., 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02824763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A wide range of tools to impove reproduction in dairy cows</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Frappat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Barbat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Le Mezec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">25. World Buiatrics Congress</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Budapest, Hungary. pp.Inconnu, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herd profiles for conception rates at 1st versus 2nd service in French Holstein herds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Murcia, Spain. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02825717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Are factors influencing the outcome of a 2nd-service insemination different from those affecting the 1st one in dairy cows ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Beaudeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Society for Domestic Animal Reproduction</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Murcia, Spain. pp.Inconnu, 2005</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02827016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les cycles oestriens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Driancourt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Saint-Dizier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La reproduction animale et humaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editions Quae</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 751 p., 2014, Syntheses, 978-2-7592-2208-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01129924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiological approach of nutritional factors influencing dairy cow fertility during the dry and post-partum periods</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Ponsart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Henri H. Seegers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Paccard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Humblot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Factors affecting reproductive performance in the cow</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Hungaraian Association for Buiatrics, 2008</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02814826v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gestion innovante de la reproduction caprine et pratique de l’effet mâle (MALEFIC)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria-Teresa Pellicer-Rubio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] INRAE, UMR Physiologie de la Reproduction et des Comportements. 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03132617v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variation des apports alimentaires, statut métabolique et production d'embryons chez la vache laitière superovulée</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Freret</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences du Vivant [q-bio]. Institut National Agronomique Paris Grignon, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02813481v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId379"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A9D5157D"/>
+    <w:nsid w:val="DBC60C53"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-freret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3179-0506" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-108-6-6511" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24766" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7445" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barriere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13580" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744956v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Potier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Braud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1638/2021-0120" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab198" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Antar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104572" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courties" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quiniou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ftea-3c84" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Grizelj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvijo Vince" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619192v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833640v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191169010481182E12" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Foret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T.J. Willemsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Bakker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2017.05.025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409311v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanvallon" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Experton" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frappat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Br&#233;maud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.08.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B02ZW65D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dartois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tuauden" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Adib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0263" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oujagir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Piezel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD13139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129711v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002133" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129690v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.09.025" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7TR35MX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644522v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boyer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chile" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des412" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129551v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.11.037" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N08F0DW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129539v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salvetti" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129462v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656320v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669065v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660322v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00689" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654963v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevallier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2005.03.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.03.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hardy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109101v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubiere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guizard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillebastre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109100v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halzuet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Laine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981760v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04916686v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Besche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734666v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Gaudet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laclie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039308v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bao" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789424v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039250v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamarre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039640v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ricard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790546v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743845v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744149v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landagaray" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sallato" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Mendez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750053v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745944v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pantel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745072v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508167v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745344v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744923v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatien" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745509v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745911v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748068v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avdi" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barbas" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branca" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729650v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752819v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750758v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813169v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paccard" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752579v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816353v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822084v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753482v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757749v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193472v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le M&#233;zec" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757690v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floc'H" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deletang" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remmy" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193495v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758477v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeanguyot" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811560v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757560v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753392v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761671v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759440v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761438v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927555v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927837v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bord&#232;res" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128907v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128822v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128642v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delnia Ahmadpour" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738358v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Urrutia-Lopez" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johnson" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735173v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128652v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738369v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595688v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13026" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739979v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744120v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Merlande" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743481v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dartois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739583v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4087" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739437v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aragni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bareille" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3870" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741679v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745430v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747153v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745056v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824763v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814995v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frappat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Mezec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825717v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827016v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129924v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814826v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132617v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813481v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-freret" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-3179-0506" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04926090v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Desmarchais" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Freret" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Uzbekova" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Maillard" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Elis" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anopes.2024.100088" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05109827v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Dezetter" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bidan" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Delaby" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Blanc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-108-6-6511" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04617235v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bidan" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Martin" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Manoli" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2024-vol94-art22" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04618232v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2024-24766" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04970588v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria-Teresa Pellicer-Rubio" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Ferchaud" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane Boulot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2024.37.2.7445" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744960v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cognie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Lansade" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Parias" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Barriere" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/evj.13580" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03500231v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Desmarchais" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oph&#233;lie T&#233;teau" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Kasal-Hoc" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Cogni&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lasserre" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2021.113096" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03744956v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Potier" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Blanc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cindy Braud" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Cesbron" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1638/2021-0120" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03413303v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Janati Idrissi" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Le Bourhis" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lefevre" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Emond" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurene Le Berre" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/biolre/ioab198" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03273340v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Fatet" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie Nadal-Desbarats" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Boissard" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Antar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.livsci.2021.104572" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02945786v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Allain" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Roussel" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Courties" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Quiniou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/ftea-3c84" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02623225v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamad Oseikria" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Briant" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-18-0644" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02626004v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juraj Grizelj" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvijo Vince" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.20870/productions-animales.2019.32.1.2436" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01833640v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Le Danvic" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Lurette" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chanvallon" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Experton" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/1.5191169010481182E12" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619192v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Debus" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01608409v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Souriau" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Foret" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter T.J. Willemsen" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douwe Bakker" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rvsc.2017.05.025" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01512139v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2015.11.020" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01409311v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chanvallon" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Experton" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Frappat" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594517v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Labas" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2016-11052" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01406201v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Mercier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Laroucau" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Gautier" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Br&#233;maud" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.vetmic.2016.08.021" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B02ZW65D-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637278v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Dartois" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Frappat" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gatien" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02629643v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Tuauden" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129787v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daphn&#233; Brisard" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Touze" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Lardic" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2013.11.013" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129855v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Adib" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lomet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/REP-14-0263" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129775v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rex Scaramuzzi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Oujagir" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Menassol" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Piezel" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/RD13139" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129783v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Coyral-Castel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3168/jds.2013-6615" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129690v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas N.C. Friggens" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Dupont" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Salvetti" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2012.09.025" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W7TR35MX-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02644522v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loys L. Bodin" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Boyer" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Chile" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129711v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Faverdin" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Rame" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Guillaume" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1751731112002133" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129699v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leslie Angulo" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Perreau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadjem Lakhdari" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rustem Uzbekov" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Papillier" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/humrep/des412" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129539v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Salvetti" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Humblot" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Ponsart" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129551v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Monniaux" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fabre-Nys" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.theriogenology.2010.11.037" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1N08F0DW-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129462v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrice Humblot" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Ponsart" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tournadre" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654509v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Arranz" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669065v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656320v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660322v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Grimard" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew A. A. Ponter" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Joly" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1530/rep.1.00689" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654963v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevallier" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pinto" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.anireprosci.2005.03.003" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02673350v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Nuttinck" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Charpigny" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Mermillod" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Loosfelt" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Meduri" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.domaniend.2004.03.003" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913161v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Hardy" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913626v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabin Gil" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine de Boissieu" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109101v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Poquet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Loubiere" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Guizard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Coutant" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Guillebastre" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05109100v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Vial-Novella" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Somera" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Halzuet" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Fidelle" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Laine" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913197v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lyse Lain&#233;" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04981760v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fassier" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Huau" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Boucherot" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Bompa" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04916686v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Ben Abdelkrim" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04913575v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Besche" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04734666v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mailys Gaudet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Laclie" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03789424v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas B&#233;d&#232;re" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039308v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Parias" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bluet" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Bao" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03899129v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039250v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Manoli" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lamarre" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Petit" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Martin" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04039640v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Huau" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ricard" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735111v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02790546v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743845v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Talbot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Ranger" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739043v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana-Paula Teixeira-Gomes" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744149v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fidelle" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Landagaray" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Sallato" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.I. Mendez" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750053v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Staub" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bouttier" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Gilbert" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745944v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric F. Bouvier" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Caillat" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746433v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Pantel" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Boyer" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746540v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Chesneau" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Chemineau" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745072v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Druart" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01508167v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Agabriel" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Disenhaus" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745344v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Dardente" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Collet" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749225v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744923v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gatien" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745911v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02748068v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Avdi" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Barbas" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Branca" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745509v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747167v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Mansanet" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Chaillou" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence A. Guilloteau" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Maurel" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02746125v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749138v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02749484v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752819v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Cutullic" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Paccard" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729650v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Paccard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02750758v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757053v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02752579v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02813169v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri H. Seegers" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Paccard" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02816353v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822084v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757690v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Floc'H" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Deletang" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Remmy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193495v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Barbat" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le M&#233;zec" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02758477v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Jeanguyot" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811560v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02756034v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757749v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01193472v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753482v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02757560v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Leboeuf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753392v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761671v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Ficheux" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759440v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827975v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02761438v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Michel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927555v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Borderes" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03927837v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Bord&#232;res" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Roy" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128907v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128822v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02735173v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Desnoes" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128652v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delnia Ahmadpour" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738369v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. L&#243;pez Sebasti&#225;n" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Urrutia-Lopez" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Johnson" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02738358v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03128642v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01595688v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/rda.13026" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739979v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02744120v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.G. Merlande" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Fernandez" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02743481v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Dartois" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Martineau" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739583v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article4087" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02741679v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aragni" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bareille" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02739437v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.journees3r.fr/spip.php?article3870" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745430v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ssr.org/13Meeting.shtml" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02747153v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02745056v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1439-0531.2012.02110.x" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824763v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Briand" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe P. Guillouet" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814995v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Frappat" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Le Mezec" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825717v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Beaudeau" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Humblot" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02827016v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129924v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Driancourt" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Saint-Dizier" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.quae.com/fr/r3899-la-reproduction-animale-et-humaine.html" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814826v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132617v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/tel-02813481v1" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>