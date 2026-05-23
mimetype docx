--- v0 (2026-03-15)
+++ v1 (2026-05-23)
@@ -961,50 +961,62 @@
               <w:t xml:space="preserve">Journal of Molecular Spectroscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 348, pp.130-136. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jms.2018.02.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02095226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
@@ -1015,65 +1027,65 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feasibility of dual comb spectroscopy in the UV range using a free-running, bidirectional ring titanium sapphire laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abel Feuvrier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Pivard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1104,204 +1116,204 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Optical Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2023, DIJON, France. pp.07019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/epjconf/202328707019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04415362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laser Spectroscopy of Muonic Atoms and Ions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Randolf Pohl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Nez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis M. P. Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marwan Abdou Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fernando D. Amaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12th International Conference on Low Energy Antiproton Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Kanazawa, Japan. pp.011021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7566/JPSCP.18.011021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01669425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1311,143 +1323,143 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">System and method for detecting and quantifying gaseous constituents in the atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Duclaux Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Rairoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Miffre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Welschinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Galtier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">France, Patent n° : WO2021122885 (A1). 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Brevet</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
-              <w:r>
-[...76 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04452241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1457,114 +1469,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spectroscopie haute précision de la transition 1S-3S de l'atome d'hydrogène en vue d'une détermination du rayon du proton</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Galtier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre [cond-mat.other]. Université Pierre et Marie Curie - Paris VI, 2014. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2014PA066554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01080669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId55"/>
+      <w:footerReference w:type="default" r:id="rId56"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1711,51 +1723,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schuhmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M.P Fernandes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando D Amaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj2610" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Galtier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pivard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rairoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.455963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Krauth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Amaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Amaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03183-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203444" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleurbaey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Julien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biraben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201800363" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.183001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselmo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Welschinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sivignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cariou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.02.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415362v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Feuvrier" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707019" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669425v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Pohl" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. P. Fernandes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando D. Amaro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.18.011021" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452241v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclaux Olivier" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01080669v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066554" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05154651v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karsten Schuhmann" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M.P Fernandes" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwan Abdou Ahmed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando D Amaro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.adj2610" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03716213v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Galtier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Pivard" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Morville" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Rairoux" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/OE.455963" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03132344v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julian Krauth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Amaro" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Amaro" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-021-03183-1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03011167v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs12203444" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02188359v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Thomas" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fleurbaey" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucile Julien" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Biraben" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/andp.201800363" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01802047v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bonnaud" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.120.183001" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02095226v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Anselmo" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Welschinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Sivignon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Cariou" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jms.2018.02.001" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MC5B616R-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04415362v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Feuvrier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/epjconf/202328707019" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01669425v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Randolf Pohl" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis M. P. Fernandes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando D. Amaro" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7566/JPSCP.18.011021" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04452241v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Duclaux Olivier" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Miffre" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01080669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2014PA066554" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>