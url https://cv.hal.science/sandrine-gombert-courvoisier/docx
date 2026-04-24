--- v0 (2026-03-17)
+++ v1 (2026-04-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Gombert-Courvoisier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un tableau de bord de la résilience alimentaire pour les territoires ultramarins français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.327-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of an Aquifer Thermal Energy Storage System: Influence of design parameters and comparison with conventional systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Godinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.102996. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.102996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04596812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la consommation domestique d’eau potable dans le temps et dans l’espace (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eisenbeis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11ydz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieldrin accumulation, distribution in plant parts and phytoextraction potential for several plant species and Cucurbita pepo varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory J. V. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 931, pp.172968. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04596802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter and intraspecific variability of dieldrin accumulation in Cucurbita fruits: New perspectives for food safety and phytomanagement of contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J.V. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 859, pp.160152. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience alimentaire en milieu insulaireEntre autonomie alimentaire et libre échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 382, pp.133-145. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.10828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des ménages et sentiment de déclassement social : l'adoption de comportements écologiques peut-elle contribuer à satisfaire les motivations identitaires dans un contexte territorialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations vulnérables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dimensions territoriales et vulnérabilités, 5, https://journals.openedition.org/popvuln/1082. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/popvuln.1082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological indicators of fruit and vegetable consumption (EIFVCs): a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.152-160. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of viewpoints on Education for Responsible Consumption in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (3), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ijshe-12-2011-0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education for sustainable consumption: case report on the Human Ecology Master's course as a case report (University of Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.82-88. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do households perceive risks at the scale of the environment in their own home?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor and Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2), pp.422-432. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1420326x11429474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen's environmental awareness and responsability at local level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19463138.2012.694819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the footprint of changing atmospheric nitrogen deposition loads on acid grasslands in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Gaudnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E.L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (11), pp.3351-3365. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02463.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif BRAMM : un outil de biosurveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galsomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, SPEC Issue, pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la question de l'évaluation en EEDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes d'Orfée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local policies for reducing the ecological impacts of households: the case study of a suburban area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Breillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.1031-1049. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-008-9165-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichens and tobacco plants as complementary biomonitors of air pollution in the Grenoble area (Isère, southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.D. Seaward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.429-443. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00276304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of autecological and environmental parameters for establishing the status of lichen vegetation in a baseline study for a long-term monitoring survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. D. Seaward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135 (3), pp.501-514. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2004.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00294548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of lichen diversity by index of atmospheric purity (IAP), index of human impact (IHI) and other environmental factors in an urban area (Grenoble, southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. D. Seaward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 324 (1-3), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2003.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00294781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la loi pour la protection de la nature, quelle visée transformative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona-Ann Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale et transitions : concilier un agenda ambitieux et des intérêts contradictoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIFEE, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience alimentaire des DROM. État des lieux, comparaison et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Le Tampon, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des usages domestiques de l'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eisenbeis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100e congrès de l'Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’alimentation durable en milieu insulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER - INRA - CIRAD, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation citoyenne du projet REGARD : la démarche Familles EAU défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants &amp; Innovation dans les eaux urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l’eau Rhin-Meuse et Eurométropole de Strasbourg. Avec le concours du pôle de compétitivité Hydréos, du Ministère de la transition écologique et solidaire, de l'Agence française pour la biodiversité et des Agences de l'eau., Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05040029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation citoyenne du projet REGARD : la démarche Famille Eau défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum d'acteurs du labEx COTE : Environnement : quand science et société s'en mêlent. Impliquer les publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx COTE, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles EAU Défi&amp;quot; : mise en œuvre concrète du changement de pratiques pour réduire les micropolluants chez les particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97e Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diagnostic territorial pour comprendre et identifier les sources de micropolluants dans les eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Information Eaux (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la pollution par les micropolluants à l’échelle d’une métropole : sources, impacts et leviers d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96. Congrès de l'ASTEE "Des territoires à l’Europe : Construire ensemble les transitions environnementales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des ménages et sentiment de déclassement social. Quelles stratégies pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SEH Vulnérabilités et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ecologie Humaine, Université de Bourgogne, CNRS, Oct 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an integrated strategy for micropollutants reduction in the waters of the metropolis of Bordeaux - The REGARD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singapore International Water Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements pro-environnementaux et estime de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages, comportements et modes de vie : quelles évolutions, quelles pistes pour l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, de l'Energie et de la Mer, ADEME, Conseil Economique, Social et Environnemental, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source domestique de micropolluants : quels outils de participation citoyenne pour appréhender les représentations & pratiques et identifier des leviers de réduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du festival des Reclusiennes "L’eau ne coule plus de source"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Port Sainte Foy et Sainte Foy la Grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Living Lab de REGARD : une médiation scientifique et numérique inédite entre la recherche sur l’eau et les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Domenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95e congrès de l'Association Scientifique et Technique pour l’Eau et l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, May 2016, Issy-Les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des attitudes aux comportements : exemple de la gestion domestique des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages, comportements et modes de vie : quelles évolutions, quelles pistes pour l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, de l'Energie et de la Mer, ADEME, Conseil Economique, Social et Environnemental, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, Norme, Vulnérabilité pour une approche écologique de la consommation durable des ménages (projet Inove.com)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chavignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décideurs Lab du programme MOVIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, de l'Energie et de la Mer, ADEME, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts environnementaux locaux des déchets. Proposition d'une démarche d’ACV « territoriale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLEIT 2014 - Colloque Interdisciplinaire sur l’écologie industrielle et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Troyes, Oct 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Inove.com : Identité, Norme, Vulnérabilité pour une approche écologique de la consommation durable des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre interdisciplinaire sur les modes de consommation et de vie durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01004386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre consommation des ménages et prévention des déchets : quel apport de la recherche scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prévention et Gestion des déchets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de genre et pratiques écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'écologie familiale aux politiques territoriales de &amp;quot;développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie politique vs écologie industrielle. Quelles stratégies pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01005192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do ecological behaviors have a gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens en tant qu'acteurs d'une politique énergétique régionale - efficacité énergétique des bâtiments : de l'amélioration à la démocratisation des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Energies S2E2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family ecology: a scientific and pedagogical approach to education for responsible consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERL Conference. Beyond consumption: pathways to responsible living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency indicators of responsible consumption: which should we choose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERL Conference. Beyond consumption: pathways to responsible living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des ménages dans les programmes locaux de prévention des déchets : démarche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention et gestion durable des déchets. Innovations techniques, sociales et territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs écologiques de consommation responsable. Cas de la mobilité des ménages à l'échelle de la Communauté Urbaine de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l'Ecologie Industrielle et Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'écologie familiale dans la réduction des impacts des ordures ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADEME Déchets et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation responsable des ménages, ancrage territorial des stratégies entrepreneuriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l'Ecologie Industrielle et Territoriale (COLEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating for responsible consumption at Bordeaux University France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on higher education for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lüneburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet REFIOM. Rôle de l'écologie familiale dans la réduction des impacts des ordures ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche et Développement ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation des pelouses oligotrophes acides du domaine atlantique français et impact potentiel des dépôts d'azote atmosphérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaudnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Actualités de la recherche en écologie des communautés végétales'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rennes, France. pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un Agenda 21 à l'institut EGID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L'éducation au développement durable, de l'école au campus », Albi, 25-27 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation des pelouses oligotrophes acides du domaine atlantique français et impact potentiel des dépôts d'azote atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaudnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Programme ECOVEG 4, Rennes, 12-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and research activities in human ecology &amp;quot;sustainable production and consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Breillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Roundtable on Sustainable Consumption and Production 2007. Basel, Switzerland. 20-22 june 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles EAU Défi&amp;quot;, une démarche interdisciplinaire pour l’accompagnement au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS et les enjeux de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'approprier la transition écologique grâce à la participation citoyenne. Exemple du dispositif d'accompagnement « Familles EAU défi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Félonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bouisset et Sandrine Vaucelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition et reconfigurations des spatialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série EcoPolis, volume 33, Peter Lang B, pp.348, 2020, 9782807612266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04654095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption de comportements écologiques face au déclassement social : éléments préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de vie durables. S’engager autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-112, 2016, Collection Documents, Le Bord de l’eau, 978-2-35687-442-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’indicateurs écologiques de consommation responsable : cas de la mobilité à l’échelle de la Communauté Urbaine de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie industrielle et territoriale - COLEIT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-359, 2015, Collection Développement Durable, Presses des Mines, 978-2-35671-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation responsable des ménages en tant qu’élément d’ancrage territorial de l’écologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie industrielle et territoriale - COLEIT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-345, 2015, Collection Développement Durable, Presses des Mines, 978-2-35671-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des espaces verts et jardins dans la qualité de vie des citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'Ecologie Humaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jardins dans la ville entre nature et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.167-179, 2014, Espace et territoires, 978-2-7535-3263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie politique au cœur des dispositifs de réduction des impacts écologiques de la consommation des ménages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie politique vs écologie industrielle. Quelles stratégies pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oeconomia, pp.317-332, 2013, 979-10-92495-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, facteur de résilience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Musson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cardebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Harribey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation et résilience des territoires. Trajectoires, dynamiques d'acteurs et expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, pp.247-266, 2012, Géographie Contemporaine, 978-2-7605-3287-8. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des incertitudes et environnement : apport et limites du champs de recherche &amp;quot;consommation des ménages – environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard, Paul ; Fox, Dennis ; Picon, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et Environnement. La fin des certitudes scientifiques, Actes du colloque des 17èmes Journées Scientifiques de la SEH, Arles, 23-25 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edisud, pp.247-254, 2008, Collection Ecologie Humaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving forces and barriers to local policies for sustainable household consumption : the case study of a suburban area near Bordeaux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Breillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse opérationnelle présentant l'expérimentation citoyenne « Familles EAU Défi » : interventions auprès des ménages référents et accompagnement au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.2, Passages UMR 5319; LyRE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les interventions auprès des ménages référents et les messages de sensibilisation testés. L'accompagnement au changement de pratiques : Présentation de l'expérimentation citoyenne « Familles EAU Défi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.2, Passages UMR 5319; Le LyRE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport présentant l’approche multi-sources sur un territoire donné, les résultats de l’analyse par source et les leviers d’action par source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 1.2, Passages UMR 5319. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges de l’application sur tablette destinée au suivi quotidien des familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.1, LyRE; Cap Sciences. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOVE.COM : Identité, NOrme, Vulnérabilité, pour une approche Ecologique de la COnsommation durable des Ménages - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention n° 13-MUTS-MOVIDA-2-CVS-015 N° Chorus 2101 159 512, Ministère de l'Environnement, de l'Energie et de la Mer. 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet REFIOM : Rôle de l'Ecologie familiale dans la réduction des Impacts des Ordures Ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01005177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la consommation responsable : évaluation des agendas 21 en Aquitaine ; évaluation des pratiques de consommation responsable ; soutien aux démarches de consommation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01005187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Gombert-Courvoisier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un tableau de bord de la résilience alimentaire pour les territoires ultramarins français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.327-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of an Aquifer Thermal Energy Storage System: Influence of design parameters and comparison with conventional systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Godinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.102996. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.102996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04596812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la consommation domestique d’eau potable dans le temps et dans l’espace (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eisenbeis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11ydz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieldrin accumulation, distribution in plant parts and phytoextraction potential for several plant species and Cucurbita pepo varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory J. V. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 931, pp.172968. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04596802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter and intraspecific variability of dieldrin accumulation in Cucurbita fruits: New perspectives for food safety and phytomanagement of contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J.V. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 859, pp.160152. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience alimentaire en milieu insulaireEntre autonomie alimentaire et libre échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 382, pp.133-145. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.10828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des ménages et sentiment de déclassement social : l'adoption de comportements écologiques peut-elle contribuer à satisfaire les motivations identitaires dans un contexte territorialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations vulnérables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dimensions territoriales et vulnérabilités, 5, https://journals.openedition.org/popvuln/1082. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/popvuln.1082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological indicators of fruit and vegetable consumption (EIFVCs): a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.152-160. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of viewpoints on Education for Responsible Consumption in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (3), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ijshe-12-2011-0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education for sustainable consumption: case report on the Human Ecology Master's course as a case report (University of Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.82-88. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do households perceive risks at the scale of the environment in their own home?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor and Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2), pp.422-432. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1420326x11429474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen's environmental awareness and responsability at local level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19463138.2012.694819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the footprint of changing atmospheric nitrogen deposition loads on acid grasslands in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Gaudnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E.L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (11), pp.3351-3365. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02463.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif BRAMM : un outil de biosurveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galsomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, SPEC Issue, pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la question de l'évaluation en EEDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes d'Orfée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local policies for reducing the ecological impacts of households: the case study of a suburban area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Breillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.1031-1049. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-008-9165-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichens and tobacco plants as complementary biomonitors of air pollution in the Grenoble area (Isère, southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.D. Seaward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.429-443. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00276304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of autecological and environmental parameters for establishing the status of lichen vegetation in a baseline study for a long-term monitoring survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. D. Seaward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135 (3), pp.501-514. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2004.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00294548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of lichen diversity by index of atmospheric purity (IAP), index of human impact (IHI) and other environmental factors in an urban area (Grenoble, southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. D. Seaward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 324 (1-3), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2003.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00294781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la loi pour la protection de la nature, quelle visée transformative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona-Ann Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale et transitions : concilier un agenda ambitieux et des intérêts contradictoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIFEE, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience alimentaire des DROM. État des lieux, comparaison et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Le Tampon, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des usages domestiques de l'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eisenbeis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100e congrès de l'Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’alimentation durable en milieu insulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER - INRA - CIRAD, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation citoyenne du projet REGARD : la démarche Familles EAU défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants &amp; Innovation dans les eaux urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l’eau Rhin-Meuse et Eurométropole de Strasbourg. Avec le concours du pôle de compétitivité Hydréos, du Ministère de la transition écologique et solidaire, de l'Agence française pour la biodiversité et des Agences de l'eau., Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05040029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation citoyenne du projet REGARD : la démarche Famille Eau défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum d'acteurs du labEx COTE : Environnement : quand science et société s'en mêlent. Impliquer les publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx COTE, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles EAU Défi&amp;quot; : mise en œuvre concrète du changement de pratiques pour réduire les micropolluants chez les particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97e Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diagnostic territorial pour comprendre et identifier les sources de micropolluants dans les eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Information Eaux (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la pollution par les micropolluants à l’échelle d’une métropole : sources, impacts et leviers d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96. Congrès de l'ASTEE "Des territoires à l’Europe : Construire ensemble les transitions environnementales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des ménages et sentiment de déclassement social. Quelles stratégies pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SEH Vulnérabilités et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ecologie Humaine, Université de Bourgogne, CNRS, Oct 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an integrated strategy for micropollutants reduction in the waters of the metropolis of Bordeaux - The REGARD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singapore International Water Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements pro-environnementaux et estime de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages, comportements et modes de vie : quelles évolutions, quelles pistes pour l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, de l'Energie et de la Mer, ADEME, Conseil Economique, Social et Environnemental, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source domestique de micropolluants : quels outils de participation citoyenne pour appréhender les représentations & pratiques et identifier des leviers de réduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du festival des Reclusiennes "L’eau ne coule plus de source"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Port Sainte Foy et Sainte Foy la Grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Living Lab de REGARD : une médiation scientifique et numérique inédite entre la recherche sur l’eau et les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Domenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95e congrès de l'Association Scientifique et Technique pour l’Eau et l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, May 2016, Issy-Les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des attitudes aux comportements : exemple de la gestion domestique des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages, comportements et modes de vie : quelles évolutions, quelles pistes pour l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, de l'Energie et de la Mer, ADEME, Conseil Economique, Social et Environnemental, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, Norme, Vulnérabilité pour une approche écologique de la consommation durable des ménages (projet Inove.com)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chavignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décideurs Lab du programme MOVIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, de l'Energie et de la Mer, ADEME, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts environnementaux locaux des déchets. Proposition d'une démarche d’ACV « territoriale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLEIT 2014 - Colloque Interdisciplinaire sur l’écologie industrielle et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Troyes, Oct 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Inove.com : Identité, Norme, Vulnérabilité pour une approche écologique de la consommation durable des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre interdisciplinaire sur les modes de consommation et de vie durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01004386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'écologie familiale aux politiques territoriales de &amp;quot;développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie politique vs écologie industrielle. Quelles stratégies pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01005192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do ecological behaviors have a gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre consommation des ménages et prévention des déchets : quel apport de la recherche scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prévention et Gestion des déchets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de genre et pratiques écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency indicators of responsible consumption: which should we choose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERL Conference. Beyond consumption: pathways to responsible living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family ecology: a scientific and pedagogical approach to education for responsible consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERL Conference. Beyond consumption: pathways to responsible living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens en tant qu'acteurs d'une politique énergétique régionale - efficacité énergétique des bâtiments : de l'amélioration à la démocratisation des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Energies S2E2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des ménages dans les programmes locaux de prévention des déchets : démarche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention et gestion durable des déchets. Innovations techniques, sociales et territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation responsable des ménages, ancrage territorial des stratégies entrepreneuriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l'Ecologie Industrielle et Territoriale (COLEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs écologiques de consommation responsable. Cas de la mobilité des ménages à l'échelle de la Communauté Urbaine de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l'Ecologie Industrielle et Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'écologie familiale dans la réduction des impacts des ordures ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADEME Déchets et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating for responsible consumption at Bordeaux University France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on higher education for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lüneburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet REFIOM. Rôle de l'écologie familiale dans la réduction des impacts des ordures ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche et Développement ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un Agenda 21 à l'institut EGID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L'éducation au développement durable, de l'école au campus », Albi, 25-27 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation des pelouses oligotrophes acides du domaine atlantique français et impact potentiel des dépôts d'azote atmosphérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaudnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Actualités de la recherche en écologie des communautés végétales'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rennes, France. pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation des pelouses oligotrophes acides du domaine atlantique français et impact potentiel des dépôts d'azote atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaudnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Programme ECOVEG 4, Rennes, 12-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and research activities in human ecology &amp;quot;sustainable production and consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Breillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Roundtable on Sustainable Consumption and Production 2007. Basel, Switzerland. 20-22 june 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles EAU Défi&amp;quot;, une démarche interdisciplinaire pour l’accompagnement au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS et les enjeux de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'approprier la transition écologique grâce à la participation citoyenne. Exemple du dispositif d'accompagnement « Familles EAU défi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Félonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bouisset et Sandrine Vaucelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition et reconfigurations des spatialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série EcoPolis, volume 33, Peter Lang B, pp.348, 2020, 9782807612266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04654095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption de comportements écologiques face au déclassement social : éléments préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de vie durables. S’engager autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-112, 2016, Collection Documents, Le Bord de l’eau, 978-2-35687-442-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’indicateurs écologiques de consommation responsable : cas de la mobilité à l’échelle de la Communauté Urbaine de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie industrielle et territoriale - COLEIT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-359, 2015, Collection Développement Durable, Presses des Mines, 978-2-35671-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation responsable des ménages en tant qu’élément d’ancrage territorial de l’écologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie industrielle et territoriale - COLEIT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-345, 2015, Collection Développement Durable, Presses des Mines, 978-2-35671-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des espaces verts et jardins dans la qualité de vie des citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'Ecologie Humaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jardins dans la ville entre nature et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.167-179, 2014, Espace et territoires, 978-2-7535-3263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie politique au cœur des dispositifs de réduction des impacts écologiques de la consommation des ménages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie politique vs écologie industrielle. Quelles stratégies pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oeconomia, pp.317-332, 2013, 979-10-92495-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, facteur de résilience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Musson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cardebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Harribey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation et résilience des territoires. Trajectoires, dynamiques d'acteurs et expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, pp.247-266, 2012, Géographie Contemporaine, 978-2-7605-3287-8. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des incertitudes et environnement : apport et limites du champs de recherche &amp;quot;consommation des ménages – environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard, Paul ; Fox, Dennis ; Picon, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et Environnement. La fin des certitudes scientifiques, Actes du colloque des 17èmes Journées Scientifiques de la SEH, Arles, 23-25 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edisud, pp.247-254, 2008, Collection Ecologie Humaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving forces and barriers to local policies for sustainable household consumption : the case study of a suburban area near Bordeaux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Breillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse opérationnelle présentant l'expérimentation citoyenne « Familles EAU Défi » : interventions auprès des ménages référents et accompagnement au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.2, Passages UMR 5319; LyRE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les interventions auprès des ménages référents et les messages de sensibilisation testés. L'accompagnement au changement de pratiques : Présentation de l'expérimentation citoyenne « Familles EAU Défi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.2, Passages UMR 5319; Le LyRE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport présentant l’approche multi-sources sur un territoire donné, les résultats de l’analyse par source et les leviers d’action par source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 1.2, Passages UMR 5319. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges de l’application sur tablette destinée au suivi quotidien des familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.1, LyRE; Cap Sciences. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOVE.COM : Identité, NOrme, Vulnérabilité, pour une approche Ecologique de la COnsommation durable des Ménages - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention n° 13-MUTS-MOVIDA-2-CVS-015 N° Chorus 2101 159 512, Ministère de l'Environnement, de l'Energie et de la Mer. 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet REFIOM : Rôle de l'Ecologie familiale dans la réduction des Impacts des Ordures Ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01005177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la consommation responsable : évaluation des agendas 21 en Aquitaine ; évaluation des pratiques de consommation responsable ; soutien aux démarches de consommation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01005187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Brial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godinaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.102996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenbeis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ydz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J. V. Cohen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Mench" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172968" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Affholder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.V. Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160152" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Brial" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Hoarau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10828" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ballesta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ribeyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.1082" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sennes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijshe-12-2011-0080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ricard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.05.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQCZ60W0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326x11429474" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19463138.2012.694819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Gaudnik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02463.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0JX2F7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Breillat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-008-9165-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFGLNM68-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.D. Seaward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2005.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R7F7F3M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. D. Seaward" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.10.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZ0J098-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.10.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9F3TRJL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona-Ann Carter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion-Justine Capdeville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853164v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Felonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chavignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Demeaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01004386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006233v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006228v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005192v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006229v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006244v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006236v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006235v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006242v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006245v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438809v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudnick" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352463v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudnik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breillat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654095v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dominique" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line F&#233;lonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003758v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Meyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quitt&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003833v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harribey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.19" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345376v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282702v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domenc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Felonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Krieger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Brial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godinaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.102996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenbeis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ydz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J. V. Cohen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Mench" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172968" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Affholder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.V. Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160152" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Brial" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Hoarau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10828" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ballesta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ribeyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.1082" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sennes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijshe-12-2011-0080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ricard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.05.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQCZ60W0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326x11429474" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19463138.2012.694819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Gaudnik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02463.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0JX2F7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Breillat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-008-9165-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFGLNM68-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.D. Seaward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2005.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R7F7F3M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. D. Seaward" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.10.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZ0J098-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.10.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9F3TRJL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona-Ann Carter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion-Justine Capdeville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853164v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Felonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chavignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Demeaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01004386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006233v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006245v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438809v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudnick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudnik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breillat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654095v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dominique" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line F&#233;lonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003758v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Meyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quitt&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003833v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harribey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.19" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345376v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282702v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domenc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Felonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Krieger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>