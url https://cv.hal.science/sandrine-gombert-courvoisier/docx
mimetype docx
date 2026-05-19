--- v1 (2026-04-24)
+++ v2 (2026-05-19)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Gombert-Courvoisier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un tableau de bord de la résilience alimentaire pour les territoires ultramarins français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.327-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of an Aquifer Thermal Energy Storage System: Influence of design parameters and comparison with conventional systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Godinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.102996. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.102996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04596812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la consommation domestique d’eau potable dans le temps et dans l’espace (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eisenbeis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11ydz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieldrin accumulation, distribution in plant parts and phytoextraction potential for several plant species and Cucurbita pepo varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory J. V. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 931, pp.172968. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04596802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter and intraspecific variability of dieldrin accumulation in Cucurbita fruits: New perspectives for food safety and phytomanagement of contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J.V. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 859, pp.160152. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience alimentaire en milieu insulaireEntre autonomie alimentaire et libre échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 382, pp.133-145. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.10828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des ménages et sentiment de déclassement social : l'adoption de comportements écologiques peut-elle contribuer à satisfaire les motivations identitaires dans un contexte territorialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations vulnérables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dimensions territoriales et vulnérabilités, 5, https://journals.openedition.org/popvuln/1082. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/popvuln.1082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological indicators of fruit and vegetable consumption (EIFVCs): a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.152-160. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of viewpoints on Education for Responsible Consumption in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (3), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ijshe-12-2011-0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education for sustainable consumption: case report on the Human Ecology Master's course as a case report (University of Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.82-88. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do households perceive risks at the scale of the environment in their own home?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor and Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2), pp.422-432. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1420326x11429474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen's environmental awareness and responsability at local level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19463138.2012.694819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the footprint of changing atmospheric nitrogen deposition loads on acid grasslands in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Gaudnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E.L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (11), pp.3351-3365. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02463.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif BRAMM : un outil de biosurveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galsomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, SPEC Issue, pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la question de l'évaluation en EEDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes d'Orfée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local policies for reducing the ecological impacts of households: the case study of a suburban area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Breillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.1031-1049. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-008-9165-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichens and tobacco plants as complementary biomonitors of air pollution in the Grenoble area (Isère, southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.D. Seaward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.429-443. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00276304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of autecological and environmental parameters for establishing the status of lichen vegetation in a baseline study for a long-term monitoring survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. D. Seaward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135 (3), pp.501-514. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2004.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00294548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of lichen diversity by index of atmospheric purity (IAP), index of human impact (IHI) and other environmental factors in an urban area (Grenoble, southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. D. Seaward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 324 (1-3), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2003.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00294781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la loi pour la protection de la nature, quelle visée transformative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona-Ann Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale et transitions : concilier un agenda ambitieux et des intérêts contradictoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIFEE, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience alimentaire des DROM. État des lieux, comparaison et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Le Tampon, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des usages domestiques de l'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eisenbeis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100e congrès de l'Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’alimentation durable en milieu insulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER - INRA - CIRAD, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation citoyenne du projet REGARD : la démarche Familles EAU défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants &amp; Innovation dans les eaux urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l’eau Rhin-Meuse et Eurométropole de Strasbourg. Avec le concours du pôle de compétitivité Hydréos, du Ministère de la transition écologique et solidaire, de l'Agence française pour la biodiversité et des Agences de l'eau., Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05040029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation citoyenne du projet REGARD : la démarche Famille Eau défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum d'acteurs du labEx COTE : Environnement : quand science et société s'en mêlent. Impliquer les publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx COTE, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles EAU Défi&amp;quot; : mise en œuvre concrète du changement de pratiques pour réduire les micropolluants chez les particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97e Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diagnostic territorial pour comprendre et identifier les sources de micropolluants dans les eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Information Eaux (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la pollution par les micropolluants à l’échelle d’une métropole : sources, impacts et leviers d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96. Congrès de l'ASTEE "Des territoires à l’Europe : Construire ensemble les transitions environnementales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des ménages et sentiment de déclassement social. Quelles stratégies pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SEH Vulnérabilités et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ecologie Humaine, Université de Bourgogne, CNRS, Oct 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an integrated strategy for micropollutants reduction in the waters of the metropolis of Bordeaux - The REGARD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singapore International Water Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements pro-environnementaux et estime de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages, comportements et modes de vie : quelles évolutions, quelles pistes pour l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, de l'Energie et de la Mer, ADEME, Conseil Economique, Social et Environnemental, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source domestique de micropolluants : quels outils de participation citoyenne pour appréhender les représentations & pratiques et identifier des leviers de réduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du festival des Reclusiennes "L’eau ne coule plus de source"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Port Sainte Foy et Sainte Foy la Grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Living Lab de REGARD : une médiation scientifique et numérique inédite entre la recherche sur l’eau et les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Domenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95e congrès de l'Association Scientifique et Technique pour l’Eau et l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, May 2016, Issy-Les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des attitudes aux comportements : exemple de la gestion domestique des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages, comportements et modes de vie : quelles évolutions, quelles pistes pour l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, de l'Energie et de la Mer, ADEME, Conseil Economique, Social et Environnemental, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, Norme, Vulnérabilité pour une approche écologique de la consommation durable des ménages (projet Inove.com)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chavignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décideurs Lab du programme MOVIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, de l'Energie et de la Mer, ADEME, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts environnementaux locaux des déchets. Proposition d'une démarche d’ACV « territoriale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLEIT 2014 - Colloque Interdisciplinaire sur l’écologie industrielle et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Troyes, Oct 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Inove.com : Identité, Norme, Vulnérabilité pour une approche écologique de la consommation durable des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre interdisciplinaire sur les modes de consommation et de vie durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01004386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'écologie familiale aux politiques territoriales de &amp;quot;développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie politique vs écologie industrielle. Quelles stratégies pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01005192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do ecological behaviors have a gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre consommation des ménages et prévention des déchets : quel apport de la recherche scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prévention et Gestion des déchets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de genre et pratiques écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency indicators of responsible consumption: which should we choose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERL Conference. Beyond consumption: pathways to responsible living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family ecology: a scientific and pedagogical approach to education for responsible consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERL Conference. Beyond consumption: pathways to responsible living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens en tant qu'acteurs d'une politique énergétique régionale - efficacité énergétique des bâtiments : de l'amélioration à la démocratisation des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Energies S2E2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des ménages dans les programmes locaux de prévention des déchets : démarche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention et gestion durable des déchets. Innovations techniques, sociales et territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation responsable des ménages, ancrage territorial des stratégies entrepreneuriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l'Ecologie Industrielle et Territoriale (COLEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs écologiques de consommation responsable. Cas de la mobilité des ménages à l'échelle de la Communauté Urbaine de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l'Ecologie Industrielle et Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'écologie familiale dans la réduction des impacts des ordures ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADEME Déchets et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating for responsible consumption at Bordeaux University France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on higher education for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lüneburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet REFIOM. Rôle de l'écologie familiale dans la réduction des impacts des ordures ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche et Développement ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un Agenda 21 à l'institut EGID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L'éducation au développement durable, de l'école au campus », Albi, 25-27 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation des pelouses oligotrophes acides du domaine atlantique français et impact potentiel des dépôts d'azote atmosphérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaudnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Actualités de la recherche en écologie des communautés végétales'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rennes, France. pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation des pelouses oligotrophes acides du domaine atlantique français et impact potentiel des dépôts d'azote atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaudnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Programme ECOVEG 4, Rennes, 12-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and research activities in human ecology &amp;quot;sustainable production and consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Breillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Roundtable on Sustainable Consumption and Production 2007. Basel, Switzerland. 20-22 june 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles EAU Défi&amp;quot;, une démarche interdisciplinaire pour l’accompagnement au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS et les enjeux de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'approprier la transition écologique grâce à la participation citoyenne. Exemple du dispositif d'accompagnement « Familles EAU défi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Félonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bouisset et Sandrine Vaucelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition et reconfigurations des spatialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série EcoPolis, volume 33, Peter Lang B, pp.348, 2020, 9782807612266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04654095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption de comportements écologiques face au déclassement social : éléments préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de vie durables. S’engager autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-112, 2016, Collection Documents, Le Bord de l’eau, 978-2-35687-442-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’indicateurs écologiques de consommation responsable : cas de la mobilité à l’échelle de la Communauté Urbaine de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie industrielle et territoriale - COLEIT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-359, 2015, Collection Développement Durable, Presses des Mines, 978-2-35671-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation responsable des ménages en tant qu’élément d’ancrage territorial de l’écologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie industrielle et territoriale - COLEIT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-345, 2015, Collection Développement Durable, Presses des Mines, 978-2-35671-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des espaces verts et jardins dans la qualité de vie des citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'Ecologie Humaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jardins dans la ville entre nature et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.167-179, 2014, Espace et territoires, 978-2-7535-3263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie politique au cœur des dispositifs de réduction des impacts écologiques de la consommation des ménages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie politique vs écologie industrielle. Quelles stratégies pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oeconomia, pp.317-332, 2013, 979-10-92495-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, facteur de résilience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Musson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cardebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Harribey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation et résilience des territoires. Trajectoires, dynamiques d'acteurs et expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, pp.247-266, 2012, Géographie Contemporaine, 978-2-7605-3287-8. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des incertitudes et environnement : apport et limites du champs de recherche &amp;quot;consommation des ménages – environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard, Paul ; Fox, Dennis ; Picon, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et Environnement. La fin des certitudes scientifiques, Actes du colloque des 17èmes Journées Scientifiques de la SEH, Arles, 23-25 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edisud, pp.247-254, 2008, Collection Ecologie Humaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving forces and barriers to local policies for sustainable household consumption : the case study of a suburban area near Bordeaux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Breillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse opérationnelle présentant l'expérimentation citoyenne « Familles EAU Défi » : interventions auprès des ménages référents et accompagnement au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.2, Passages UMR 5319; LyRE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les interventions auprès des ménages référents et les messages de sensibilisation testés. L'accompagnement au changement de pratiques : Présentation de l'expérimentation citoyenne « Familles EAU Défi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.2, Passages UMR 5319; Le LyRE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport présentant l’approche multi-sources sur un territoire donné, les résultats de l’analyse par source et les leviers d’action par source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 1.2, Passages UMR 5319. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges de l’application sur tablette destinée au suivi quotidien des familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.1, LyRE; Cap Sciences. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOVE.COM : Identité, NOrme, Vulnérabilité, pour une approche Ecologique de la COnsommation durable des Ménages - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention n° 13-MUTS-MOVIDA-2-CVS-015 N° Chorus 2101 159 512, Ministère de l'Environnement, de l'Energie et de la Mer. 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet REFIOM : Rôle de l'Ecologie familiale dans la réduction des Impacts des Ordures Ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01005177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la consommation responsable : évaluation des agendas 21 en Aquitaine ; évaluation des pratiques de consommation responsable ; soutien aux démarches de consommation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01005187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Sandrine Gombert-Courvoisier </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (21)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élaboration d'un tableau de bord de la résilience alimentaire pour les territoires ultramarins français</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2, pp.327-355</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Life Cycle Assessment of an Aquifer Thermal Energy Storage System: Influence of design parameters and comparison with conventional systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérémy Godinaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Loubet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandre Pryet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geothermics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 120, pp.102996. </w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.geothermics.2024.102996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04596812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caractérisation de la consommation domestique d’eau potable dans le temps et dans l’espace (Gironde, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eisenbeis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">VertigO : La revue électronique en sciences de l'environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/11ydz⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04636933v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dieldrin accumulation, distribution in plant parts and phytoextraction potential for several plant species and Cucurbita pepo varieties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grégory J. V. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 931, pp.172968. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2024.172968⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04596802v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inter and intraspecific variability of dieldrin accumulation in Cucurbita fruits: New perspectives for food safety and phytomanagement of contaminated soils</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-C. Affholder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G.J.V. Cohen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel J Mench</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 859, pp.160152. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2022.160152⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04057524v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience alimentaire en milieu insulaireEntre autonomie alimentaire et libre échange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Francois Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Économie rurale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 382, pp.133-145. </w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/economierurale.10828⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03930032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagnostiquer et réduire à la source les micropolluants -Retour d'expérience du projet Regard (Bordeaux Métropole)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.-J Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Aït-Aïssa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M Baudrimont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">TSM. Techniques Sciences Méthodes – Génie urbain, génie rural</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 3, pp.13-28. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36904/tsm/202103013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03361851v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des ménages et sentiment de déclassement social : l'adoption de comportements écologiques peut-elle contribuer à satisfaire les motivations identitaires dans un contexte territorialisé ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Populations vulnérables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Dimensions territoriales et vulnérabilités, 5, https://journals.openedition.org/popvuln/1082. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/popvuln.1082⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02064858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of the uncertainty of trace metal and nitrogen concentrations in mosses due to sampling, sample preparation and chemical analysis based on the French contribution to ICP-Vegetation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emeline Lequy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Sauvage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Pascaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.20-31. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.046⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564042v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ecological indicators of fruit and vegetable consumption (EIFVCs): a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 58, pp.152-160. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.05.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An analysis of viewpoints on Education for Responsible Consumption in higher education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Sustainability in Higher Education</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15 (3), </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/ijshe-12-2011-0080⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Higher education for sustainable consumption: case report on the Human Ecology Master's course as a case report (University of Bordeaux, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cleaner Production</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 62, pp.82-88. </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jclepro.2013.05.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003738v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do households perceive risks at the scale of the environment in their own home?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Indoor and Built Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 22 (2), pp.422-432. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1420326x11429474⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003807v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Citizen's environmental awareness and responsability at local level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Urban Sustainable Development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 4 (2), pp.186-197. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/19463138.2012.694819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003847v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detecting the footprint of changing atmospheric nitrogen deposition loads on acid grasslands in the context of climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cassandre Gaudnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé E.L. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Change Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 17 (11), pp.3351-3365. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2486.2011.02463.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653952v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dispositif BRAMM : un outil de biosurveillance de la qualité de l'air</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Leblond</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Galsomies</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pollution Atmosphérique : climat, santé, société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, SPEC Issue, pp.49-53</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aborder la question de l'évaluation en EEDD</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Plumes d'Orfée</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 1, pp.39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local policies for reducing the ecological impacts of households: the case study of a suburban area in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Breillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environment, Development and Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 11, pp.1031-1049. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10668-008-9165-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003861v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lichens and tobacco plants as complementary biomonitors of air pollution in the Grenoble area (Isère, southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.R.D. Seaward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 6, pp.429-443. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2005.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00276304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The use of autecological and environmental parameters for establishing the status of lichen vegetation in a baseline study for a long-term monitoring survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. D. Seaward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 135 (3), pp.501-514. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2004.10.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00294548v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of lichen diversity by index of atmospheric purity (IAP), index of human impact (IHI) and other environmental factors in an urban area (Grenoble, southeast France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Asta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. R. D. Seaward</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004, 324 (1-3), pp.183-199. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2003.10.036⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00294781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (35)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réforme de la loi pour la protection de la nature, quelle visée transformative ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caitriona-Ann Carter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Christophe Pereau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Évaluation environnementale et transitions : concilier un agenda ambitieux et des intérêts contradictoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SIFEE, Jan 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La résilience alimentaire des DROM. État des lieux, comparaison et perspectives</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adèle Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les territoires périphériques et ultrapériphériques face aux crises majeures. Le retour de la distance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASRDLF, Jun 2023, Le Tampon, La Réunion</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploration des usages domestiques de l'eau potable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kévin Caillaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bénédicte Rulleau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Eisenbeis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100e congrès de l'Astee</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2021, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03388896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment définir l’alimentation durable en milieu insulaire ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adele Brial</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvie Ferrari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-François Hoarau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13emes journées de recherche en sciences sociales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFER - INRA - CIRAD, Dec 2019, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04318983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles EAU Défi&amp;quot; : mise en œuvre concrète du changement de pratiques pour réduire les micropolluants chez les particuliers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">97e Congrès</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, May 2018, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279323v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation citoyenne du projet REGARD : la démarche Famille Eau défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Forum d'acteurs du labEx COTE : Environnement : quand science et société s'en mêlent. Impliquer les publics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LabEx COTE, Nov 2018, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05039624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'expérimentation citoyenne du projet REGARD : la démarche Familles EAU défi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Micropolluants &amp; Innovation dans les eaux urbaines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Agence de l’eau Rhin-Meuse et Eurométropole de Strasbourg. Avec le concours du pôle de compétitivité Hydréos, du Ministère de la transition écologique et solidaire, de l'Agence française pour la biodiversité et des Agences de l'eau., Oct 2018, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05040029v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un diagnostic territorial pour comprendre et identifier les sources de micropolluants dans les eaux urbaines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Chollet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23. Journées Information Eaux (JIE)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-03239310v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bilan de la pollution par les micropolluants à l’échelle d’une métropole : sources, impacts et leviers d’action</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Pouly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Coynel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">96. Congrès de l'ASTEE "Des territoires à l’Europe : Construire ensemble les transitions environnementales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Liège, Belgique</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853164v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vulnérabilité des ménages et sentiment de déclassement social. Quelles stratégies pour quels territoires ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international SEH Vulnérabilités et territoires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Ecologie Humaine, Université de Bourgogne, CNRS, Oct 2016, Dijon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564906v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Implementation of an integrated strategy for micropollutants reduction in the waters of the metropolis of Bordeaux - The REGARD project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.J. Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Granger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Gendreau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Singapore International Water Week</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Singapore, Singapore</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ineris-01853083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comportements pro-environnementaux et estime de soi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages, comportements et modes de vie : quelles évolutions, quelles pistes pour l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, de l'Energie et de la Mer, ADEME, Conseil Economique, Social et Environnemental, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source domestique de micropolluants : quels outils de participation citoyenne pour appréhender les représentations & pratiques et identifier des leviers de réduction ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mélodie Chambolle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4e édition du festival des Reclusiennes "L’eau ne coule plus de source"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Port Sainte Foy et Sainte Foy la Grande, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564943v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le Living Lab de REGARD : une médiation scientifique et numérique inédite entre la recherche sur l’eau et les usagers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion-Justine Capdeville</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Domenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Laval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">95e congrès de l'Association Scientifique et Technique pour l’Eau et l’Environnement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ASTEE, May 2016, Issy-Les-Moulineaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des attitudes aux comportements : exemple de la gestion domestique des déchets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Usages, comportements et modes de vie : quelles évolutions, quelles pistes pour l’action publique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, de l'Energie et de la Mer, ADEME, Conseil Economique, Social et Environnemental, Apr 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identité, Norme, Vulnérabilité pour une approche écologique de la consommation durable des ménages (projet Inove.com)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gael Chavignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Décideurs Lab du programme MOVIDA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ministère de l'Environnement, de l'Energie et de la Mer, ADEME, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564956v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation des impacts environnementaux locaux des déchets. Proposition d'une démarche d’ACV « territoriale »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécile Demeaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">COLEIT 2014 - Colloque Interdisciplinaire sur l’écologie industrielle et territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de technologie de Troyes, Oct 2014, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le projet Inove.com : Identité, Norme, Vulnérabilité pour une approche écologique de la consommation durable des ménages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontre interdisciplinaire sur les modes de consommation et de vie durables</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01004386v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution de l'écologie familiale aux politiques territoriales de &amp;quot;développement durable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie politique vs écologie industrielle. Quelles stratégies pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Clermont-Ferrand, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01005192v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Do ecological behaviors have a gender?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Congress of Environmental Psychology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien entre consommation des ménages et prévention des déchets : quel apport de la recherche scientifique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Prévention et Gestion des déchets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différences de genre et pratiques écologiques ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55e congrès de la Société Française de Psychologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Lyon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006228v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les citoyens en tant qu'acteurs d'une politique énergétique régionale - efficacité énergétique des bâtiments : de l'amélioration à la démocratisation des solutions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès Energies S2E2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Orléans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006243v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Family ecology: a scientific and pedagogical approach to education for responsible consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERL Conference. Beyond consumption: pathways to responsible living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficiency indicators of responsible consumption: which should we choose?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PERL Conference. Beyond consumption: pathways to responsible living</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Berlin, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006244v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mobilisation des ménages dans les programmes locaux de prévention des déchets : démarche méthodologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Prévention et gestion durable des déchets. Innovations techniques, sociales et territoriales</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2012, Le Mans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation responsable des ménages, ancrage territorial des stratégies entrepreneuriales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l'Ecologie Industrielle et Territoriale (COLEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Indicateurs écologiques de consommation responsable. Cas de la mobilité des ménages à l'échelle de la Communauté Urbaine de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Interdisciplinaire sur l'Ecologie Industrielle et Territoriale</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Troyes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rôle de l'écologie familiale dans la réduction des impacts des ordures ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire ADEME Déchets et Société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Educating for responsible consumption at Bordeaux University France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th international conference on higher education for sustainable development</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Lüneburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Présentation du projet REFIOM. Rôle de l'écologie familiale dans la réduction des impacts des ordures ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Recherche et Développement ADEME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01006246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mise en place d'un Agenda 21 à l'institut EGID</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque « L'éducation au développement durable, de l'école au campus », Albi, 25-27 juin 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Albi, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352463v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation des pelouses oligotrophes acides du domaine atlantique français et impact potentiel des dépôts d'azote atmosphérique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaudnick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuel Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Clement</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">'Actualités de la recherche en écologie des communautés végétales'</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2008, Rennes, France. pp.175-182</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00438809v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Végétation des pelouses oligotrophes acides du domaine atlantique français et impact potentiel des dépôts d'azote atmosphérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gaudnik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Corcket</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Delmas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Muller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication au Programme ECOVEG 4, Rennes, 12-14 mars 2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00352465v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teaching and research activities in human ecology &amp;quot;sustainable production and consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Breillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Ricard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Roundtable on Sustainable Consumption and Production 2007. Basel, Switzerland. 20-22 june 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Basel, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Familles EAU Défi&amp;quot;, une démarche interdisciplinaire pour l’accompagnement au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SHS et les enjeux de l'eau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05279407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'approprier la transition écologique grâce à la participation citoyenne. Exemple du dispositif d'accompagnement « Familles EAU défi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annabelle Dominique</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Félonneau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Christine Bouisset et Sandrine Vaucelle. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transition et reconfigurations des spatialités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Série EcoPolis, volume 33, Peter Lang B, pp.348, 2020, 9782807612266</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04654095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’adoption de comportements écologiques face au déclassement social : éléments préliminaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les nouveaux modes de vie durables. S’engager autrement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.107-112, 2016, Collection Documents, Le Bord de l’eau, 978-2-35687-442-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d’indicateurs écologiques de consommation responsable : cas de la mobilité à l’échelle de la Communauté Urbaine de Bordeaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie industrielle et territoriale - COLEIT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.347-359, 2015, Collection Développement Durable, Presses des Mines, 978-2-35671-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La consommation responsable des ménages en tant qu’élément d’ancrage territorial de l’écologie industrielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie industrielle et territoriale - COLEIT 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.335-345, 2015, Collection Développement Durable, Presses des Mines, 978-2-35671-138-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01564202v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contribution des espaces verts et jardins dans la qualité de vie des citoyens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Meyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marc Quitté</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société d'Ecologie Humaine. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les jardins dans la ville entre nature et culture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires de Rennes, pp.167-179, 2014, Espace et territoires, 978-2-7535-3263-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'écologie politique au cœur des dispositifs de réduction des impacts écologiques de la consommation des ménages.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecologie politique vs écologie industrielle. Quelles stratégies pour le développement durable ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oeconomia, pp.317-332, 2013, 979-10-92495-02-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003833v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le développement durable, facteur de résilience des territoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Musson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Marie Cardebat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Harribey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Serge Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mondialisation et résilience des territoires. Trajectoires, dynamiques d'acteurs et expériences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses Universitaires du Québec, pp.247-266, 2012, Géographie Contemporaine, 978-2-7605-3287-8. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv18pgsv6.19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01003852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réduction des incertitudes et environnement : apport et limites du champs de recherche &amp;quot;consommation des ménages – environnement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Fontan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Allard, Paul ; Fox, Dennis ; Picon, Bernard. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Incertitude et Environnement. La fin des certitudes scientifiques, Actes du colloque des 17èmes Journées Scientifiques de la SEH, Arles, 23-25 novembre 2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edisud, pp.247-254, 2008, Collection Ecologie Humaine</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00282101v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Autre publication scientifique (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving forces and barriers to local policies for sustainable household consumption : the case study of a suburban area near Bordeaux, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dominique Breillat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre publication scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00345376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Synthèse opérationnelle présentant l'expérimentation citoyenne « Familles EAU Défi » : interventions auprès des ménages référents et accompagnement au changement de pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.2, Passages UMR 5319; LyRE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport sur les interventions auprès des ménages référents et les messages de sensibilisation testés. L'accompagnement au changement de pratiques : Présentation de l'expérimentation citoyenne « Familles EAU Défi »</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarah-Jane Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.2, Passages UMR 5319; Le LyRE. 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282601v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rapport présentant l’approche multi-sources sur un territoire donné, les résultats de l’analyse par source et les leviers d’action par source</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Carrere</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Barillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 1.2, Passages UMR 5319. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282702v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cahier des charges de l’application sur tablette destinée au suivi quotidien des familles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julia Barrault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Domenc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.L. Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S.J. Krieger</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Livrable 3.2.1, LyRE; Cap Sciences. 2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05282749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">INOVE.COM : Identité, NOrme, Vulnérabilité, pour une approche Ecologique de la COnsommation durable des Ménages - Rapport de synthèse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Ballesta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florian Delerue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">[Rapport de recherche] Convention n° 13-MUTS-MOVIDA-2-CVS-015 N° Chorus 2101 159 512, Ministère de l'Environnement, de l'Energie et de la Mer. 2016, 12 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01565113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet REFIOM : Rôle de l'Ecologie familiale dans la réduction des Impacts des Ordures Ménagères</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Causse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Line Felonneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélie Carimentrand</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01005177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Education à la consommation responsable : évaluation des agendas 21 en Aquitaine ; évaluation des pratiques de consommation responsable ; soutien aux démarches de consommation responsable</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Ribeyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Gombert-Courvoisier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Sennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-01005187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId194"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Brial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godinaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.102996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenbeis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ydz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J. V. Cohen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Mench" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172968" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Affholder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.V. Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160152" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Brial" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Hoarau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10828" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ballesta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ribeyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.1082" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sennes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijshe-12-2011-0080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ricard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.05.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQCZ60W0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326x11429474" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19463138.2012.694819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Gaudnik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02463.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0JX2F7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Breillat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-008-9165-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFGLNM68-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.D. Seaward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2005.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R7F7F3M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. D. Seaward" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.10.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZ0J098-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.10.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9F3TRJL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona-Ann Carter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040029v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279323v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion-Justine Capdeville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853164v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Felonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chavignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Demeaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01004386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006233v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006244v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006243v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006245v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438809v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudnick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudnik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breillat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654095v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dominique" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line F&#233;lonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003758v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Meyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quitt&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003833v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harribey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.19" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345376v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282702v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domenc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Felonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Krieger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039350v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le Brial" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Hoarau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Ferrari" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596812v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Godinaud" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Loubet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Pryet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geothermics.2024.102996" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04636933v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;n&#233;dicte Rulleau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Eisenbeis" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11ydz" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04596802v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Affholder" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory J. V. Cohen" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel J Mench" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2024.172968" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057524v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-C. Affholder" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.J.V. Cohen" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2022.160152" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03930032v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adele Brial" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Francois Hoarau" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.10828" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03361851v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.-J Capdeville" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S A&#239;t-A&#239;ssa" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Barillon" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Barrault" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Baudrimont" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36904/tsm/202103013" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-02064858v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ballesta" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Carimentrand" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Ribeyre" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Causse" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.1082" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564042v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emeline Lequy" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Sauvage" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Pascaud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.046" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QF7SNM3X-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564059v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Sennes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.05.026" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003745v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/ijshe-12-2011-0080" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003738v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Ricard" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2013.05.032" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQCZ60W0-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003807v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line Felonneau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1420326x11429474" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003847v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/19463138.2012.694819" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653952v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cassandre Gaudnik" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Corcket" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Clement" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; E.L. Delmas" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2486.2011.02463.x" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-J0JX2F7W-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003862v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Leblond" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Galsomies" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003856v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003861v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Breillat" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Gombert" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10668-008-9165-0" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-SFGLNM68-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00276304v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Asta" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.R.D. Seaward" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2005.06.001" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6R7F7F3M-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294548v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. D. Seaward" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2004.10.010" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXZ0J098-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00294781v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2003.10.036" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R9F3TRJL-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039492v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Jane Krieger" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caitriona-Ann Carter" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pereau" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318995v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03388896v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Caillaud" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reunion.hal.science/hal-04318983v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05039624v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05040029v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-03239310v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion-Justine Capdeville" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Granger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Pouly" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Chollet" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853164v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coynel" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564906v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Delerue" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ineris.hal.science/ineris-01853083v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Capdeville" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Barrault" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gendreau" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564781v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Line Felonneau" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564943v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Barrault" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lodie Chambolle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564973v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Domenc" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Laval" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564956v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Chavignon" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564966v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Demeaux" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01004386v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005192v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006229v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006233v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006228v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006243v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006241v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006244v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006240v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006242v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006236v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006235v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006245v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01006246v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352463v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00438809v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudnick" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Delmas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00352465v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gaudnik" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Corcket" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Muller" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345378v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Breillat" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Ricard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05279407v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04654095v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Dominique" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Line F&#233;lonneau" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564132v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564211v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01564202v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003758v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Meyer" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Quitt&#233;" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003833v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01003852v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Musson" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Cardebat" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Harribey" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Marty" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv18pgsv6.19" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00282101v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Fontan" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00345376v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282624v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282601v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282702v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Gombert-Courvoisier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Domenc" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Carrere" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Barillon" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05282749v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Felonneau" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.J. Krieger" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01565113v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005177v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005187v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>