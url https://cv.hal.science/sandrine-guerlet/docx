--- v0 (2026-03-15)
+++ v1 (2026-04-05)
@@ -66,8409 +66,8543 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (63)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (64)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First absolute wind measurements in Saturn’s stratosphere from ALMA observations (Corrigendum)</w:t>
+                <w:t xml:space="preserve">ESA/JUICE encounters Earth/Moon in 2024: overview of the Moons And Jupiter Imaging Spectrometer (MAJIS) observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Benmahi</w:t>
+                <w:t xml:space="preserve">François Poulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Cavalié</w:t>
+                <w:t xml:space="preserve">Giuseppe Piccioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Fouchet</w:t>
+                <w:t xml:space="preserve">Yves Langevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Moreno</w:t>
+                <w:t xml:space="preserve">Cydalise Dumesnil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lellouch</w:t>
+                <w:t xml:space="preserve">Vincent Carlier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 696, pp.C5. </w:t>
+              <w:t xml:space="preserve">Annales Geophysicae</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 44 (1), pp.163-193. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554767e⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/angeo-44-163-2026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05052029v2</w:t>
+                <w:t xml:space="preserve">hal-05550965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate modelling of Saturn’s atmosphere, Part V: Large-scale vortices</w:t>
+                <w:t xml:space="preserve">First absolute wind measurements in Saturn’s stratosphere from ALMA observations (Corrigendum)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Padraig T Donnelly</w:t>
+                <w:t xml:space="preserve">B. Benmahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+                <w:t xml:space="preserve">T. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+                <w:t xml:space="preserve">T. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matt K James</w:t>
+                <w:t xml:space="preserve">R. Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Bardet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 425 (January), pp.116302. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 696, pp.C5. </w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202554767e⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04694942v2</w:t>
+                <w:t xml:space="preserve">hal-05052029v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diurnal Temperature Variations and Migrating Thermal Tides in the Martian Lower Atmosphere Observed by the Emirates Mars InfraRed Spectrometer</w:t>
+                <w:t xml:space="preserve">Global climate modelling of Saturn’s atmosphere, Part V: Large-scale vortices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Siteng Fan</w:t>
+                <w:t xml:space="preserve">Padraig T Donnelly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Forget</w:t>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Smith</w:t>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. John Wilson</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matt K James</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2025JE009092⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 425 (January), pp.116302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05407934v1</w:t>
+                <w:t xml:space="preserve">insu-04694942v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric aerosols and C6H6 in Jupiter’s south polar region from JWST/MIRI observations</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Diurnal Temperature Variations and Migrating Thermal Tides in the Martian Lower Atmosphere Observed by the Emirates Mars InfraRed Spectrometer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siteng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. John Wilson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 130 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2025JE009092⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761603v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05407934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate modeling of the Jupiter troposphere and effect of dry and moist convection on jets</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Stratospheric aerosols and C6H6 in Jupiter’s south polar region from JWST/MIRI observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rodríguez-Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Harkett</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A274. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245220⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A51. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660537v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative-convective models of the atmospheres of Uranus and Neptune: heating sources and seasonal effects</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Global climate modeling of the Jupiter troposphere and effect of dry and moist convection on jets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 686, pp.A103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348987⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 687, pp.A274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04518319v2</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Storms and convection on Uranus and Neptune: impact of methane abundance revealed by a 3D cloud-resolving model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Noé Clément</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérémy Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 690 (October), pp.A227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202348936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04690581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A pole-to-pole map of hydrocarbons in Saturn's upper stratosphere and mesosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zarah L. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommi T. Koskinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianne I. Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 417, pp.116133. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04729874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature and Composition Disturbances in the Southern Auroral Region of Jupiter Revealed by JWST/MIRI</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Radiative-convective models of the atmospheres of Uranus and Neptune: heating sources and seasonal effects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenaël Milcareck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hue</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 686, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2024JE008299⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04644175v1</w:t>
+                <w:t xml:space="preserve">insu-04518319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moons and Jupiter Imaging Spectrometer (MAJIS) on Jupiter Icy Moons Explorer (JUICE)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Dumesnil</w:t>
+                <w:t xml:space="preserve">Temperature and Composition Disturbances in the Southern Auroral Region of Jupiter Revealed by JWST/MIRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rodríguez-Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Tommasi</w:t>
+                <w:t xml:space="preserve">Vincent Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 220 (3), pp.27. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 129 (6), pp.e2024JE008299. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-024-01057-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2024JE008299⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04519237v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04644175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D picture of moist-convection inhibition in hydrogen-rich atmospheres: Implications for K2-18 b</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Selsis</w:t>
+                <w:t xml:space="preserve">Moons and Jupiter Imaging Spectrometer (MAJIS) on Jupiter Icy Moons Explorer (JUICE)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Poulet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Piccioni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Langevin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dumesnil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Tommasi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348928⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 220 (3), pp.27. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-024-01057-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04408031v2</w:t>
+                <w:t xml:space="preserve">hal-04519237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Sounding of the Martian Atmosphere Using the ACS TIRVIM FT-IR Spectrometer on Board ExoMars TGO: Method for Solving the Inverse Problem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. V. Vlasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. I. Ignatiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. I. Korablev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. A. Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. V. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomicheskii Vestnik / Solar System Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 57, pp.516-532. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1134/S0038094623060084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04729912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturn's Atmosphere in Northern Summer Revealed by JWST/MIRI</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Michael T. Roman</w:t>
+                <w:t xml:space="preserve">A 3D picture of moist-convection inhibition in hydrogen-rich atmospheres: Implications for K2-18 b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 686 (June), pp.A131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348928⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JE007924⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">insu-04472061v1</w:t>
+                <w:t xml:space="preserve">insu-04408031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal tides on Mars before and during the 2018 Global Dust Event as observed by TIRVIM-ACS onboard ExoMars Trace Gas Orbiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N Ignatiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 128 (9), pp.e2023JE007851. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2023JE007851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (article de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04183247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doppler wind measurements in Neptune’s stratosphere with ALMA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Óscar Carrión-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 674, pp.L3. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202346621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04134641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An intense narrow equatorial jet in Jupiter’s lower stratosphere observed by JWST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Sánchez-Lavega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imke de Pater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrate Antuñano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41550-023-02099-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04251777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal structure and aerosols in Mars’ atmosphere from TIRVIM/ACS onboard the ExoMars Trace Gas Orbiter : validation of the retrieval algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saturn's Atmosphere in Northern Summer Revealed by JWST/MIRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ignatiev</w:t>
+                <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois, Forget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Fouchet</w:t>
+                <w:t xml:space="preserve">Oliver R. T. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Harkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vlasov</w:t>
+                <w:t xml:space="preserve">Heidi B. Hammel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael T. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (2), pp.e2021JE007062. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021je007062⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JE007924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03559369v1</w:t>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04472061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martian atmospheric thermal structure and dust distribution during the MY 34 global dust storm from ACS TIRVIM nadir observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saturn’s atmospheric response to the large influx of ring material inferred from Cassini INMS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Ignatiev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+                <w:t xml:space="preserve">Julianne Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Grassi</w:t>
+                <w:t xml:space="preserve">Zarah Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg I. Korablev</w:t>
+                <w:t xml:space="preserve">Tommi Koskinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JE007272⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 391, pp.115328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03783105v1</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrating Thermal Tides in the Martian Atmosphere During Aphelion Season Observed by EMM/EMIRS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Siteng Fan</w:t>
+                <w:t xml:space="preserve">Joint evolution of equatorial oscillation and interhemispheric circulation in Saturn’s stratosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bardet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Forget</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL099494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-022-01670-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03847099v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturn’s atmospheric response to the large influx of ring material inferred from Cassini INMS measurements</w:t>
+                <w:t xml:space="preserve">Martian atmospheric thermal structure and dust distribution during the MY 34 global dust storm from ACS TIRVIM nadir observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julianne Moses</w:t>
+                <w:t xml:space="preserve">Pavel Vlasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zarah Brown</w:t>
+                <w:t xml:space="preserve">Nikolay Ignatiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommi Koskinen</w:t>
+                <w:t xml:space="preserve">Davide Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leigh Fletcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Serigano</w:t>
+                <w:t xml:space="preserve">Oleg I. Korablev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JE007272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849444v1</w:t>
+                <w:t xml:space="preserve">insu-03783105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint evolution of equatorial oscillation and interhemispheric circulation in Saturn’s stratosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+                <w:t xml:space="preserve">Thermal structure and aerosols in Mars’ atmosphere from TIRVIM/ACS onboard the ExoMars Trace Gas Orbiter : validation of the retrieval algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Ignatiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois, Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">T. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vlasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-022-01670-7⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (2), pp.e2021JE007062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021je007062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690475v1</w:t>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03559369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of Temperatures and Column Dust Opacities Measured by ExoMars TGO-ACS-TIRVIM During the MY34 Global Dust Storm</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Migrating Thermal Tides in the Martian Atmosphere During Aphelion Season Observed by EMM/EMIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siteng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Ignatiev</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid M. Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JE007312⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL099494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03768361v2</w:t>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03847099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First absolute wind measurements in Saturn's stratosphere from ALMA observations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assimilation of Temperatures and Column Dust Opacities Measured by ExoMars TGO-ACS-TIRVIM During the MY34 Global Dust Storm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Lellouch</w:t>
+                <w:t xml:space="preserve">Roland M. B. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Ignatiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JE007312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817598v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03768361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Tides in the Martian Atmosphere Near Northern Summer Solstice Observed by ACS/TIRVIM Onboard TGO</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">First absolute wind measurements in Saturn's stratosphere from ALMA observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bierjon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ehouarn Millour</w:t>
+                <w:t xml:space="preserve">B Benmahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021GL097130⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03619922v2</w:t>
+                <w:t xml:space="preserve">hal-03817598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate modeling of Saturn’s atmosphere. Part IV: Stratospheric equatorial oscillation</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Thermal Tides in the Martian Atmosphere Near Northern Summer Solstice Observed by ACS/TIRVIM Onboard TGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siteng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois, Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bierjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114042⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (7), pp.e2021GL097130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL097130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082393v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03619922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Radiative-dynamical Simulation of Jupiter's Stratosphere and Upper Troposphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicholas G. Zube</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xi Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tianhao Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Astrophysical Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 921, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3847/1538-4357/ac1e95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03726934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the zonal winds of Jupiter’s stratospheric equatorial oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benmahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Greathouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 652, pp.A125. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202141523⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multilayer hazes over Saturn’s hexagon from Cassini ISS limb images</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Global climate modeling of Saturn’s atmosphere. Part IV: Stratospheric equatorial oscillation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sanz-Requena</w:t>
+                <w:t xml:space="preserve">Déborah Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 354, pp.114042. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-020-16110-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082266v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate modeling of Saturn's atmosphere. Part II: Multi-annual high-resolution dynamical simulations</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multilayer hazes over Saturn’s hexagon from Cassini ISS limb images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Indurain</w:t>
+                <w:t xml:space="preserve">A. Sánchez-Lavega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yann Meurdesoif</w:t>
+                <w:t xml:space="preserve">A. García-Muñoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. del Río-Gaztelurrutia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Pérez-Hoyos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sanz-Requena</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.07.011⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-020-16110-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278447v1</w:t>
+                <w:t xml:space="preserve">hal-03082266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative-equilibrium model of Jupiter’s atmosphere and application to estimating stratospheric circulations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Global climate modeling of Saturn's atmosphere. Part II: Multi-annual high-resolution dynamical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Indurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Meurdesoif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 351, pp.113935. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113935⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 335, pp.113377. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082378v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">No detection of methane on Mars from early ExoMars Trace Gas Orbiter observations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Radiative-equilibrium model of Jupiter’s atmosphere and application to estimating stratospheric circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1096-4⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 351, pp.113935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02099757v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03082378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Herschel map of Saturn's stratospheric water, delivered by the plumes of Enceladus</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Lellouch</w:t>
+                <w:t xml:space="preserve">No detection of methane on Mars from early ExoMars Trace Gas Orbiter observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Korablev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Carine Vandaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna A. Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Trokhimovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935954⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 568, pp.517-520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1096-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02282405v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02099757v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martian dust storm impact on atmospheric H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and D/H observed by ExoMars Trace Gas Orbiter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Håkan Svedhem</w:t>
+                <w:t xml:space="preserve">Herschel map of Saturn's stratospheric water, delivered by the plumes of Enceladus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Hue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hartogh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41586-019-1097-3⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 630, pp.id.A87. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201935954⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-02099160v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02282405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atmospheric Chemistry Suite (ACS) of Three Spectrometers for the ExoMars 2016 Trace Gas Orbiter</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. V. Shakun</w:t>
+                <w:t xml:space="preserve">Martian dust storm impact on atmospheric H&amp;lt;sub&amp;gt;2&amp;lt;/sub&amp;gt;O and D/H observed by ExoMars Trace Gas Orbiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ann Carine Vandaele</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daria Betsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuriy S. Ivanov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bojan Ristic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Håkan Svedhem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s11214-017-0437-6⟩</w:t>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 568, pp.521-525. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-019-1097-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-01656380v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-02099160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent advances in collisional effects on spectra of molecular gases and their practical consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ha Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christian Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Campargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 213, pp.178-227. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01833211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The formation of benzene and complex hydrocarbons in the auroral and non-auroral regions of Saturn</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianne Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tommi T. Koskinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marina Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jane Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02387108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A hexagon in Saturn’s northern stratosphere surrounding the emerging summertime polar vortex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Orton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-018-06017-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02392309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equatorial Oscillation and Planetary Wave Activity in Saturn's Stratosphere Through the Cassini Epoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Flasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (1), pp.246-261. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2017JE005419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02304295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric structure and helium abundance on Saturn from Cassini/UVIS and CIRS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Koskinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 307, pp.161-171. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disruption of Saturn’s quasi-periodic equatorial oscillation by the great northern storm</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+                <w:t xml:space="preserve">The Atmospheric Chemistry Suite (ACS) of Three Spectrometers for the ExoMars 2016 Trace Gas Orbiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Korablev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Trokhimovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna A. Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Shakun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-017-0271-5⟩</w:t>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-017-0437-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">obspm-02191811v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-01656380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric aftermath of the 2010 Storm on Saturn as observed by the TEXES instrument. I. Temperature structure.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Disruption of Saturn’s quasi-periodic equatorial oscillation by the great northern storm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn Orton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Cosentino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.04.030⟩</w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 1 (11), pp.765-770. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41550-017-0271-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316490v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">obspm-02191811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection of benzene in Saturn's upper atmosphere</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Stratospheric aftermath of the 2010 Storm on Saturn as observed by the TEXES instrument. I. Temperature structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas K. Greathouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL070000⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 277, pp.196-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03727105v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric benzene and hydrocarbon aerosols detected in Saturn’s auroral regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId192" w:history="1">
+                <w:t xml:space="preserve">The detection of benzene in Saturn's upper atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Koskinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. I. Moses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424745⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.7895-7901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL070000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384522v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03727105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in Saturn’s stratosphere inferred from Cassini/CIRS limb observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.M. Flasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 258, pp.224-238. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01172604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Greenhouse Gas Climate Change Initiative (GHG-CCI): Comparison and quality assessment of near-surface-sensitive satellite-derived CO2 and CH4 global data sets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buchwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Schneising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162, pp.344 - 362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.rse.2013.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01806208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific rationale for Saturn׳s in situ exploration</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">L.N. Fletcher</w:t>
+                <w:t xml:space="preserve">Stratospheric benzene and hydrocarbon aerosols detected in Saturn’s auroral regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Lebreton</w:t>
+                <w:t xml:space="preserve">S. Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wurz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Cavalié</w:t>
+                <w:t xml:space="preserve">A. Simon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.09.014⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 580, pp.A89. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276366v1</w:t>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global climate modeling of Saturn’s atmosphere. Part I: Evaluation of the radiative transfer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Indurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 238, pp.110-124. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of differences in current GOSAT X&amp;lt;SUB&amp;gt;CO&amp;lt;/SUB&amp;gt;&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; retrievals on surface flux estimation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hiroshi Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sander Houweling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert J. Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dmitry Belikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geophysical Research Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 41, pp.2598-2605. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/2013GL059174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04114637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The greenhouse gas climate change initiative (GHG-CCI): Comparative validation of GHG-CCI SCIAMACHY/ENVISAT and TANSO-FTS/GOSAT CO2 and CH4 retrieval algorithm products with measurements from the TCCON</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Dils</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Buchwitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Reuter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Schneising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (6), pp.1723-1744. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-7-1723-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Voyager-IRIS to Cassini-CIRS: Interannual variability in Saturn’s stratosphere?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.A. Sinclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.G.J. Irwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Greathouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 233, pp.281-292. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01083712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of spectral resolution on satellite retrieval accuracy of CO2 and CH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Suto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 7 (4), pp.1105-1119. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5194/amt-7-1105-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01088407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced carbon uptake during the 2010 Northern Hemisphere summer from GOSAT</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Scientific rationale for Saturn׳s in situ exploration</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hahne</w:t>
+                <w:t xml:space="preserve">O. Mousis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P Lebreton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId268" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Wurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/grl.50402⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (Part A), pp.29-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId269" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01099388v1</w:t>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CH4 inversions based on 15 months of GOSAT and SCIAMACHY observations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Reduced carbon uptake during the 2010 Northern Hemisphere summer from GOSAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">D. Schepers</w:t>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Krol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013JD019760⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (10), pp.2378-2383. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/grl.50402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01091235v1</w:t>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01099388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of atmospheric light scattering on spectroscopic observations of greenhouse gases from space. Part 2: Algorithm intercomparison in the GOSAT data processing for CO 2 retrievals over TCCON sites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of CH4 inversions based on 15 months of GOSAT and SCIAMACHY observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paul Wennberg</w:t>
+                <w:t xml:space="preserve">G. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas Deutscher</w:t>
+                <w:t xml:space="preserve">S. Houweling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 118 (3), pp.1493-1512. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50146⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 118 (20), pp.11807-11823. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013JD019760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03209359v1</w:t>
+            <w:hyperlink r:id="rId275" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01091235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aerosol and thin cirrus on retrieving and validating XCO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; from GOSAT shortwave infrared measurements</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">O. P. Hasekamp</w:t>
+                <w:t xml:space="preserve">Effects of atmospheric light scattering on spectroscopic observations of greenhouse gases from space. Part 2: Algorithm intercomparison in the GOSAT data processing for CO 2 retrievals over TCCON sites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Oshchepkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Yokota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId283" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Wennberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId284" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas Deutscher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2013, 118, pp.4887-4905. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50332⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 118 (3), pp.1493-1512. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId285" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50146⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04114076v1</w:t>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03209359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ocean-glint scattered sunlight as a diagnostic tool for satellite remote sensing of greenhouse gases</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId259" w:history="1">
+                <w:t xml:space="preserve">Impact of aerosol and thin cirrus on retrieving and validating XCO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; from GOSAT shortwave infrared measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. P. Hasekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-6-2509-2013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.4887-4905. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107209v1</w:t>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of atmospheric light scattering on spectroscopic observations of greenhouse gases from space: Validation of PPDF-based CO 2 retrievals from GOSAT</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using ocean-glint scattered sunlight as a diagnostic tool for satellite remote sensing of greenhouse gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O.P. Hasekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (9), pp.2509-2520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-6-2509-2013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012JD017505⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03206214v1</w:t>
+                <w:t xml:space="preserve">hal-01107209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution of the equatorial oscillation in Saturn's stratosphere between 2005 and 2010 from Cassini/CIRS limb data analysis</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Effects of atmospheric light scattering on spectroscopic observations of greenhouse gases from space: Validation of PPDF-based CO 2 retrievals from GOSAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sergey Oshchepkov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Bril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId282" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatsuya Yokota</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isamu Morino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId295" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yukio Yoshida</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2011GL047192⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (D12), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012JD017505⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785939v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03206214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal change on Saturn from Cassini/CIRS observations, 2004-2009</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Glenn S. Orton</w:t>
+                <w:t xml:space="preserve">Evolution of the equatorial oscillation in Saturn's stratosphere between 2005 and 2010 from Cassini/CIRS limb data analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barney J. Conrath</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Bruno Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Flasar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy A. Simon-Miller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.01.022⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 38, pp.09201. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2011GL047192⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03785175v1</w:t>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meridional distribution of CH3C2H and C4H2 in Saturn's stratosphere from CIRS/Cassini limb and nadir observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianne I. Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 209, pp.682-695. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.03.033⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
-              <w:r>
-[...29 lines deleted...]
-            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03796988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vertical and meridional distribution of ethane, acetylene and propane in Saturn's stratosphere from CIRS/Cassini limb observations</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Seasonal change on Saturn from Cassini/CIRS observations, 2004-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard K. Achterberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas K. Greathouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId307" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn S. Orton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barney J. Conrath</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, 203 (1), pp.214. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.04.002⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 208, pp.337-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00567274v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An equatorial oscillation in Saturn's middle atmosphere</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Vertical and meridional distribution of ethane, acetylene and propane in Saturn's stratosphere from CIRS/Cassini limb observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amy A. Simon-Miller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Michael Flasar</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/nature06912⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 203 (1), pp.214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2009.04.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785327v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00567274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">An equatorial oscillation in Saturn's middle atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Darell Strobel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amy A. Simon-Miller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 453, pp.200-202. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/nature06912⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03785327v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Evidence for anomalous cloud particles at the poles of Venus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colin F. Wilson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick G. J. Irwin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constantine C. C. Tsang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frederic W. Taylor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 113, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2008JE003108⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03730829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8478,114 +8612,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Température et composition de la stratosphère de Saturne à partir des données de Cassini/CIRS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Planète et Univers [physics]. Observatoire de Paris, 2010. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00551919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId318"/>
+      <w:footerReference w:type="default" r:id="rId325"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8732,51 +8866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052029v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benmahi" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lellouch" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554767e" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694942v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig T Donnelly" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guerlet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt K James" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bardet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116302" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05407934v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siteng Fan" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. John Wilson" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009092" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761603v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Ovalle" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Harkett" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451453" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660537v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabanes" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245220" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04518319v2" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Milcareck" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348987" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04690581v2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348936" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729874v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah L. Brown" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi T. Koskinen" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne I. Moses" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116133" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644175v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008299" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519237v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccioni" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumesnil" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tommasi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01057-2" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408031v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348928" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729912v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Vlasov" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Ignatiev" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Korablev" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fedorova" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Grigoriev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0038094623060084" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472061v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver R. T. King" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi B. Hammel" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Roman" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007924" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04183247v2" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fan" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ignatiev" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007851" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04134641v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moreno" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346621" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251777v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke de Pater" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrate Antu&#241;ano" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02099-2" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559369v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerlet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ignatiev" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vlasov" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007062" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03783105v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vlasov" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ignatiev" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grassi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Korablev" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007272" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847099v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Smith" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M. Badri" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099494" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849444v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Moses" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah Brown" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Koskinen" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Serigano" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115328" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03690475v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01670-7" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768361v2" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. B. Young" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007312" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817598v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benmahi" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fouchet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreno" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lellouch" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244200" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619922v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bierjon" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097130" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082393v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bardet" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114042" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726934v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G. Zube" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Le" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1e95" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greathouse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141523" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082266v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del R&#237;o-Gaztelurrutia" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez-Hoyos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanz-Requena" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16110-1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278447v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Indurain" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.07.011" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082378v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delattre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113935" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099757v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carine Vandaele" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1096-4" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282405v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartogh" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935954" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099160v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Betsis" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Ivanov" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Ristic" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Svedhem" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1097-3" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01656380v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Shakun" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0437-6" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833211v2" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.03.016" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387108v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galand" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fox" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392309v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fletcher" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orton" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sinclair" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerlet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Read" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06017-3" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304295v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flasar" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005419" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384530v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Koskinen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.02.020" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02191811v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Orton" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cosentino" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0271-5" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Greathouse" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.04.030" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727105v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Koskinen" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Moses" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. West" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouchoux" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070000" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384522v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424745" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172604v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sylvestre" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Flasar" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.025" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806208v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reuter" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneising" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boesch" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.04.024" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276366v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lebreton" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.014" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384506v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylvestre" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Indurain" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.010" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRF027G3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114637v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takagi" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Houweling" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Belikov" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bril" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL059174" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088406v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1723-2014" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083712v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sinclair" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.J. Irwin" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.02.009" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXW1N1HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088407v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butz" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aben" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suto" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1105-2014" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099388v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hahne" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50402" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091235v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monteil" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houweling" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schepers" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019760" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209359v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Oshchepkov" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Yokota" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wennberg" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deutscher" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50146" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114076v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Hasekamp" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50332" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107209v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Hasekamp" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuze" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2509-2013" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206214v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Morino" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Yoshida" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017505" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785939v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flasar" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy A. Simon-Miller" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047192" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785175v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Orton" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney J. Conrath" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.01.022" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C76NRDHP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796988v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.03.033" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZQWPBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567274v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michael Flasar" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.04.002" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785327v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darell Strobel" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06912" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730829v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. Wilson" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. J. Irwin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine C. C. Tsang" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic W. Taylor" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003108" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551919v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05550965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piccioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cydalise Dumesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-44-163-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052029v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benmahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lellouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554767e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694942v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig T Donnelly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guerlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt K James" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05407934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siteng Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. John Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009092" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Ovalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Harkett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451453" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabanes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04690581v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348936" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah L. Brown" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi T. Koskinen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne I. Moses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116133" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04518319v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Milcareck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348987" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008299" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccioni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumesnil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tommasi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01057-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Vlasov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Ignatiev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Korablev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fedorova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Grigoriev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0038094623060084" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408031v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348928" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04183247v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ignatiev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007851" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04134641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke de Pater" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrate Antu&#241;ano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02099-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver R. T. King" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi B. Hammel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Roman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007924" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Moses" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Koskinen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Serigano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03690475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01670-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03783105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vlasov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ignatiev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Korablev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007272" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerlet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ignatiev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vlasov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Smith" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M. Badri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099494" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768361v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. B. Young" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007312" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benmahi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fouchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lellouch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244200" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619922v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bierjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097130" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G. Zube" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Le" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1e95" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greathouse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141523" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bardet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del R&#237;o-Gaztelurrutia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez-Hoyos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanz-Requena" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16110-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Indurain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.07.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delattre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113935" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carine Vandaele" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1096-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartogh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935954" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Betsis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Ivanov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Ristic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Svedhem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1097-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833211v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.03.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387108v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fox" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392309v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fletcher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sinclair" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerlet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Read" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06017-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flasar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005419" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384530v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Koskinen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.02.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01656380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Shakun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0437-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02191811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Orton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cosentino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0271-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316490v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Greathouse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.04.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Koskinen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Moses" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. West" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouchoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070000" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172604v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sylvestre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Flasar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806208v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reuter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneising" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boesch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.04.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424745" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384506v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylvestre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Indurain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRF027G3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takagi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Houweling" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Belikov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bril" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL059174" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1723-2014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083712v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sinclair" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.J. Irwin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.02.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXW1N1HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088407v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aben" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1105-2014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lebreton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099388v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hahne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50402" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091235v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monteil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houweling" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schepers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019760" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209359v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Oshchepkov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Yokota" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wennberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deutscher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50146" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114076v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Hasekamp" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50332" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107209v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Hasekamp" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2509-2013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206214v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Morino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Yoshida" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017505" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flasar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy A. Simon-Miller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047192" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796988v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.03.033" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZQWPBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785175v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Orton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney J. Conrath" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.01.022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C76NRDHP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567274v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michael Flasar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.04.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785327v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darell Strobel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06912" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730829v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. Wilson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. J. Irwin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine C. C. Tsang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic W. Taylor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003108" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551919v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>