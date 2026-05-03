--- v1 (2026-04-05)
+++ v2 (2026-05-03)
@@ -632,745 +632,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric aerosols and C6H6 in Jupiter’s south polar region from JWST/MIRI observations</w:t>
+                <w:t xml:space="preserve">Radiative-convective models of the atmospheres of Uranus and Neptune: heating sources and seasonal effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pablo Rodríguez-Ovalle</w:t>
+                <w:t xml:space="preserve">Gwenaël Milcareck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jake Harkett</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thibault Cavalié</w:t>
+                <w:t xml:space="preserve">Jeremy Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 691, pp.A51. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451453⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 686, pp.A103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04761603v1</w:t>
+                <w:t xml:space="preserve">insu-04518319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate modeling of the Jupiter troposphere and effect of dry and moist convection on jets</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Storms and convection on Uranus and Neptune: impact of methane abundance revealed by a 3D cloud-resolving model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boissinot</w:t>
+                <w:t xml:space="preserve">Jérémy Leconte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Cabanes</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 687, pp.A274. </w:t>
+              <w:t xml:space="preserve">, 2024, 690 (October), pp.A227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245220⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660537v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04690581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storms and convection on Uranus and Neptune: impact of methane abundance revealed by a 3D cloud-resolving model</w:t>
+                <w:t xml:space="preserve">A pole-to-pole map of hydrocarbons in Saturn's upper stratosphere and mesosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Clément</w:t>
+                <w:t xml:space="preserve">Zarah L. Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Leconte</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+                <w:t xml:space="preserve">Tommi T. Koskinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne I. Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 690 (October), pp.A227. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 417, pp.116133. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04690581v2</w:t>
+                <w:t xml:space="preserve">insu-04729874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pole-to-pole map of hydrocarbons in Saturn's upper stratosphere and mesosphere</w:t>
+                <w:t xml:space="preserve">Global climate modeling of the Jupiter troposphere and effect of dry and moist convection on jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zarah L. Brown</w:t>
+                <w:t xml:space="preserve">Alexandre Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommi T. Koskinen</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+                <w:t xml:space="preserve">Simon Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116133⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 687, pp.A274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04729874v1</w:t>
+                <w:t xml:space="preserve">hal-04660537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative-convective models of the atmospheres of Uranus and Neptune: heating sources and seasonal effects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratospheric aerosols and C6H6 in Jupiter’s south polar region from JWST/MIRI observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rodríguez-Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Milcareck</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Montmessin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+                <w:t xml:space="preserve">Jake Harkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jeremy Leconte</w:t>
+                <w:t xml:space="preserve">Thibault Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 686, pp.A103. </w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348987⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04518319v2</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and Composition Disturbances in the Southern Auroral Region of Jupiter Revealed by JWST/MIRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rodríguez-Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1549,295 +1549,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Sounding of the Martian Atmosphere Using the ACS TIRVIM FT-IR Spectrometer on Board ExoMars TGO: Method for Solving the Inverse Problem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. V. Grigoriev</w:t>
+                <w:t xml:space="preserve">A 3D picture of moist-convection inhibition in hydrogen-rich atmospheres: Implications for K2-18 b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomicheskii Vestnik / Solar System Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1134/S0038094623060084⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 686 (June), pp.A131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04729912v1</w:t>
+                <w:t xml:space="preserve">insu-04408031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D picture of moist-convection inhibition in hydrogen-rich atmospheres: Implications for K2-18 b</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Selsis</w:t>
+                <w:t xml:space="preserve">Thermal Sounding of the Martian Atmosphere Using the ACS TIRVIM FT-IR Spectrometer on Board ExoMars TGO: Method for Solving the Inverse Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Vlasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. I. Ignatiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. I. Korablev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 686 (June), pp.A131. </w:t>
+              <w:t xml:space="preserve">Astronomicheskii Vestnik / Solar System Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.516-532. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348928⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1134/S0038094623060084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04408031v2</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04729912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal tides on Mars before and during the 2018 Global Dust Event as observed by TIRVIM-ACS onboard ExoMars Trace Gas Orbiter</w:t>
               </w:r>
@@ -2000,51 +2000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphael Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2121,51 +2121,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agustín Sánchez-Lavega</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imke de Pater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2255,51 +2255,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oliver R. T. King</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jake Harkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Heidi B. Hammel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2357,935 +2357,935 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-04472061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturn’s atmospheric response to the large influx of ring material inferred from Cassini INMS measurements</w:t>
+                <w:t xml:space="preserve">Martian atmospheric thermal structure and dust distribution during the MY 34 global dust storm from ACS TIRVIM nadir observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julianne Moses</w:t>
+                <w:t xml:space="preserve">Pavel Vlasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zarah Brown</w:t>
+                <w:t xml:space="preserve">Nikolay Ignatiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommi Koskinen</w:t>
+                <w:t xml:space="preserve">Davide Grassi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leigh Fletcher</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Joseph Serigano</w:t>
+                <w:t xml:space="preserve">Oleg I. Korablev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115328⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JE007272. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007272⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03849444v1</w:t>
+                <w:t xml:space="preserve">insu-03783105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joint evolution of equatorial oscillation and interhemispheric circulation in Saturn’s stratosphere</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+                <w:t xml:space="preserve">Migrating Thermal Tides in the Martian Atmosphere During Aphelion Season Observed by EMM/EMIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siteng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael D. Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khalid M. Badri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41550-022-01670-7⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2022GL099494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03690475v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03847099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martian atmospheric thermal structure and dust distribution during the MY 34 global dust storm from ACS TIRVIM nadir observations</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal structure and aerosols in Mars’ atmosphere from TIRVIM/ACS onboard the ExoMars Trace Gas Orbiter : validation of the retrieval algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nikolay Ignatiev</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+                <w:t xml:space="preserve">S Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Davide Grassi</w:t>
+                <w:t xml:space="preserve">N. Ignatiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oleg I. Korablev</w:t>
+                <w:t xml:space="preserve">Francois, Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vlasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JE007272. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JE007272⟩</w:t>
+              <w:t xml:space="preserve">, 2022, 127 (2), pp.e2021JE007062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021je007062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03783105v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03559369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal structure and aerosols in Mars’ atmosphere from TIRVIM/ACS onboard the ExoMars Trace Gas Orbiter : validation of the retrieval algorithm</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saturn’s atmospheric response to the large influx of ring material inferred from Cassini INMS measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Ignatiev</w:t>
+                <w:t xml:space="preserve">Julianne Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois, Forget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Fouchet</w:t>
+                <w:t xml:space="preserve">Zarah Brown</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vlasov</w:t>
+                <w:t xml:space="preserve">Tommi Koskinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseph Serigano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2021je007062⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 391, pp.115328. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2022.115328⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03559369v1</w:t>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03849444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrating Thermal Tides in the Martian Atmosphere During Aphelion Season Observed by EMM/EMIRS</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Michael D. Smith</w:t>
+                <w:t xml:space="preserve">Joint evolution of equatorial oscillation and interhemispheric circulation in Saturn’s stratosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49, </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2022GL099494⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-022-01670-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03847099v1</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03690475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assimilation of Temperatures and Column Dust Opacities Measured by ExoMars TGO-ACS-TIRVIM During the MY34 Global Dust Storm</w:t>
+                <w:t xml:space="preserve">First absolute wind measurements in Saturn's stratosphere from ALMA observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland M. B. Young</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Nikolay Ignatiev</w:t>
+                <w:t xml:space="preserve">B Benmahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moreno</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022JE007312⟩</w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03768361v2</w:t>
+                <w:t xml:space="preserve">hal-03817598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First absolute wind measurements in Saturn's stratosphere from ALMA observations</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Assimilation of Temperatures and Column Dust Opacities Measured by ExoMars TGO-ACS-TIRVIM During the MY34 Global Dust Storm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E Lellouch</w:t>
+                <w:t xml:space="preserve">Roland M. B. Young</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nikolay Ignatiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JE007312. </w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244200⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022JE007312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03817598v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03768361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thermal Tides in the Martian Atmosphere Near Northern Summer Solstice Observed by ACS/TIRVIM Onboard TGO</w:t>
               </w:r>
@@ -3297,51 +3297,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siteng Fan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francois, Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Bierjon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3712,51 +3712,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Cabanes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3935,278 +3935,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03082266v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate modeling of Saturn's atmosphere. Part II: Multi-annual high-resolution dynamical simulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative-equilibrium model of Jupiter’s atmosphere and application to estimating stratospheric circulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikel Indurain</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hugues Delattre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 335, pp.113377. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.07.011⟩</w:t>
+              <w:t xml:space="preserve">, 2020, 351, pp.113935. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113935⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02278447v1</w:t>
+                <w:t xml:space="preserve">hal-03082378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative-equilibrium model of Jupiter’s atmosphere and application to estimating stratospheric circulations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Global climate modeling of Saturn's atmosphere. Part II: Multi-annual high-resolution dynamical simulations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Millour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikel Indurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hugues Delattre</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Yann Meurdesoif</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 351, pp.113935. </w:t>
+              <w:t xml:space="preserve">, 2020, 335, pp.113377. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.113935⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2019.07.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082378v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02278447v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">No detection of methane on Mars from early ExoMars Trace Gas Orbiter observations</w:t>
               </w:r>
@@ -4218,51 +4218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Korablev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Carine Vandaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna A. Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,450 +4588,450 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02099160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in collisional effects on spectra of molecular gases and their practical consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The formation of benzene and complex hydrocarbons in the auroral and non-auroral regions of Saturn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Moses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommi T. Koskinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Hartmann</w:t>
+                <w:t xml:space="preserve">Marina Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Tran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Campargue</w:t>
+                <w:t xml:space="preserve">Jane Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833211v2</w:t>
+                <w:t xml:space="preserve">hal-02387108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of benzene and complex hydrocarbons in the auroral and non-auroral regions of Saturn</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+                <w:t xml:space="preserve">A hexagon in Saturn’s northern stratosphere surrounding the emerging summertime polar vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Galand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Fox</w:t>
+                <w:t xml:space="preserve">P. Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06017-3⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02387108v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hexagon in Saturn’s northern stratosphere surrounding the emerging summertime polar vortex</w:t>
+                <w:t xml:space="preserve">Recent advances in collisional effects on spectra of molecular gases and their practical consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fletcher</w:t>
+                <w:t xml:space="preserve">Jean-Michel Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Orton</w:t>
+                <w:t xml:space="preserve">Ha Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sinclair</w:t>
+                <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guerlet</w:t>
+                <w:t xml:space="preserve">Christian Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Read</w:t>
+                <w:t xml:space="preserve">Alain Campargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213, pp.178-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06017-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392309v1</w:t>
+                <w:t xml:space="preserve">hal-01833211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Equatorial Oscillation and Planetary Wave Activity in Saturn's Stratosphere Through the Cassini Epoch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5039,51 +5039,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Flasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 123 (1), pp.246-261. </w:t>
@@ -5134,51 +5134,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atmospheric structure and helium abundance on Saturn from Cassini/UVIS and CIRS observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T.T. Koskinen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 307, pp.161-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5225,51 +5225,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Atmospheric Chemistry Suite (ACS) of Three Spectrometers for the ExoMars 2016 Trace Gas Orbiter</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Korablev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Trokhimovskiy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5346,51 +5346,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of Saturn’s quasi-periodic equatorial oscillation by the great northern storm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5398,51 +5398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Orton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (11), pp.765-770. </w:t>
@@ -5474,347 +5474,347 @@
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-02191811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric aftermath of the 2010 Storm on Saturn as observed by the TEXES instrument. I. Temperature structure.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The detection of benzene in Saturn's upper atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas K. Greathouse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. T. Koskinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. I. Moses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Jouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.04.030⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.7895-7901. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2016GL070000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01316490v1</w:t>
+                <w:t xml:space="preserve">insu-03727105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection of benzene in Saturn's upper atmosphere</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">S. Guerlet</w:t>
+                <w:t xml:space="preserve">Stratospheric aftermath of the 2010 Storm on Saturn as observed by the TEXES instrument. I. Temperature structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jouchoux</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas K. Greathouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 43, pp.7895-7901. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 277, pp.196-214. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2016GL070000⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03727105v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01316490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seasonal changes in Saturn’s stratosphere inferred from Cassini/CIRS limb observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5930,51 +5930,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Schneising</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 162, pp.344 - 362. </w:t>
@@ -6012,51 +6012,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stratospheric benzene and hydrocarbon aerosols detected in Saturn’s auroral regions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6140,630 +6140,630 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate modeling of Saturn’s atmosphere. Part I: Evaluation of the radiative transfer model</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of differences in current GOSAT X&amp;lt;SUB&amp;gt;CO&amp;lt;/SUB&amp;gt;&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; retrievals on surface flux estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Sylvestre</w:t>
+                <w:t xml:space="preserve">Hiroshi Takagi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Indurain</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Fouchet</w:t>
+                <w:t xml:space="preserve">Sander Houweling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert J. Andres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dmitry Belikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.010⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.2598-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL059174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02384506v1</w:t>
+                <w:t xml:space="preserve">hal-04114637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of differences in current GOSAT X&amp;lt;SUB&amp;gt;CO&amp;lt;/SUB&amp;gt;&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; retrievals on surface flux estimation</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sander Houweling</w:t>
+                <w:t xml:space="preserve">Global climate modeling of Saturn’s atmosphere. Part I: Evaluation of the radiative transfer model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. Andres</w:t>
+                <w:t xml:space="preserve">M. Sylvestre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Belikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrey Bril</w:t>
+                <w:t xml:space="preserve">M. Indurain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 238, pp.110-124. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013GL059174⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04114637v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02384506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The greenhouse gas climate change initiative (GHG-CCI): Comparative validation of GHG-CCI SCIAMACHY/ENVISAT and TANSO-FTS/GOSAT CO2 and CH4 retrieval algorithm products with measurements from the TCCON</w:t>
+                <w:t xml:space="preserve">From Voyager-IRIS to Cassini-CIRS: Interannual variability in Saturn’s stratosphere?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dils</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Boesch</w:t>
+                <w:t xml:space="preserve">J.A. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G.J. Irwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Greathouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-7-1723-2014⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 233, pp.281-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088406v1</w:t>
+                <w:t xml:space="preserve">hal-01083712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Voyager-IRIS to Cassini-CIRS: Interannual variability in Saturn’s stratosphere?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Guerlet</w:t>
+                <w:t xml:space="preserve">The greenhouse gas climate change initiative (GHG-CCI): Comparative validation of GHG-CCI SCIAMACHY/ENVISAT and TANSO-FTS/GOSAT CO2 and CH4 retrieval algorithm products with measurements from the TCCON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Dils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buchwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Schneising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.02.009⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.1723-1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-7-1723-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01083712v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impact of spectral resolution on satellite retrieval accuracy of CO2 and CH4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Galli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6853,51 +6853,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scientific rationale for Saturn׳s in situ exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.N. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.P Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6968,338 +6968,338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reduced carbon uptake during the 2010 Northern Hemisphere summer from GOSAT</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of CH4 inversions based on 15 months of GOSAT and SCIAMACHY observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Basu</w:t>
+                <w:t xml:space="preserve">G. Monteil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Houweling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Krol</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Hahne</w:t>
+                <w:t xml:space="preserve">D. Schepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 40 (10), pp.2378-2383. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118 (20), pp.11807-11823. </w:t>
             </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/grl.50402⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2013JD019760⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01099388v1</w:t>
+                <w:t xml:space="preserve">hal-01091235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of CH4 inversions based on 15 months of GOSAT and SCIAMACHY observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reduced carbon uptake during the 2010 Northern Hemisphere summer from GOSAT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Monteil</w:t>
+                <w:t xml:space="preserve">S. Basu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Houweling</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+                <w:t xml:space="preserve">M. Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Schepers</w:t>
+                <w:t xml:space="preserve">P. Hahne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 118 (20), pp.11807-11823. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 40 (10), pp.2378-2383. </w:t>
             </w:r>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/2013JD019760⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/grl.50402⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01091235v1</w:t>
+                <w:t xml:space="preserve">hal-01099388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of atmospheric light scattering on spectroscopic observations of greenhouse gases from space. Part 2: Algorithm intercomparison in the GOSAT data processing for CO 2 retrievals over TCCON sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Yokota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7370,334 +7370,334 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03209359v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of aerosol and thin cirrus on retrieving and validating XCO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; from GOSAT shortwave infrared measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId196" w:history="1">
+                <w:t xml:space="preserve">Using ocean-glint scattered sunlight as a diagnostic tool for satellite remote sensing of greenhouse gases</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Butz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. P. Hasekamp</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">O.P. Hasekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Kuze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Suto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jgrd.50332⟩</w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 6 (9), pp.2509-2520. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-6-2509-2013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114076v1</w:t>
+                <w:t xml:space="preserve">hal-01107209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using ocean-glint scattered sunlight as a diagnostic tool for satellite remote sensing of greenhouse gases</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of aerosol and thin cirrus on retrieving and validating XCO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; from GOSAT shortwave infrared measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">O.P. Hasekamp</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Schepers</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Kuze</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">O. P. Hasekamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 6 (9), pp.2509-2520. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research: Atmospheres</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 118, pp.4887-4905. </w:t>
             </w:r>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5194/amt-6-2509-2013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jgrd.50332⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01107209v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114076v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of atmospheric light scattering on spectroscopic observations of greenhouse gases from space: Validation of PPDF-based CO 2 retrievals from GOSAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Yokota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7787,51 +7787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the equatorial oscillation in Saturn's stratosphere between 2005 and 2010 from Cassini/CIRS limb data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7917,77 +7917,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Meridional distribution of CH3C2H and C4H2 in Saturn's stratosphere from CIRS/Cassini limb and nadir observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julianne I. Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8076,51 +8076,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard K. Achterberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas K. Greathouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn S. Orton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8209,51 +8209,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical and meridional distribution of ethane, acetylene and propane in Saturn's stratosphere from CIRS/Cassini limb observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8326,51 +8326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An equatorial oscillation in Saturn's middle atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8866,51 +8866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05550965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piccioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cydalise Dumesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-44-163-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052029v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benmahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lellouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554767e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694942v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig T Donnelly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guerlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt K James" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05407934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siteng Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. John Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009092" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761603v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Ovalle" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Harkett" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451453" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660537v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabanes" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245220" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04690581v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348936" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah L. Brown" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi T. Koskinen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne I. Moses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116133" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04518319v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Milcareck" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348987" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008299" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccioni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumesnil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tommasi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01057-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Vlasov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Ignatiev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Korablev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fedorova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Grigoriev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0038094623060084" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408031v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348928" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04183247v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ignatiev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007851" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04134641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke de Pater" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrate Antu&#241;ano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02099-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver R. T. King" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi B. Hammel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Roman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007924" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849444v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Moses" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah Brown" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Koskinen" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Serigano" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115328" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03690475v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01670-7" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03783105v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vlasov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ignatiev" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grassi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Korablev" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007272" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559369v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerlet" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ignatiev" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vlasov" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007062" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847099v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Smith" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M. Badri" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099494" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768361v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. B. Young" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007312" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817598v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benmahi" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fouchet" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreno" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lellouch" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244200" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619922v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bierjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097130" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G. Zube" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Le" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1e95" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greathouse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141523" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bardet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del R&#237;o-Gaztelurrutia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez-Hoyos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanz-Requena" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16110-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278447v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Indurain" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.07.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082378v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delattre" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113935" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carine Vandaele" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1096-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartogh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935954" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Betsis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Ivanov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Ristic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Svedhem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1097-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833211v2" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.03.016" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387108v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galand" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fox" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392309v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fletcher" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orton" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sinclair" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerlet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Read" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06017-3" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flasar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005419" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384530v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Koskinen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.02.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01656380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Shakun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0437-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02191811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Orton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cosentino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0271-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316490v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Greathouse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.04.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Koskinen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Moses" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. West" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouchoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070000" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172604v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sylvestre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Flasar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806208v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reuter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneising" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boesch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.04.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424745" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384506v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylvestre" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Indurain" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.010" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRF027G3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114637v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takagi" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Houweling" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Belikov" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bril" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL059174" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088406v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1723-2014" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083712v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sinclair" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.J. Irwin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.02.009" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXW1N1HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088407v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aben" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1105-2014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lebreton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099388v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hahne" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50402" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091235v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monteil" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houweling" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schepers" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019760" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209359v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Oshchepkov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Yokota" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wennberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deutscher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50146" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114076v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Hasekamp" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50332" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107209v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Hasekamp" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuze" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2509-2013" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206214v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Morino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Yoshida" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017505" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flasar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy A. Simon-Miller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047192" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796988v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.03.033" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZQWPBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785175v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Orton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney J. Conrath" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.01.022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C76NRDHP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567274v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michael Flasar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.04.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785327v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darell Strobel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06912" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730829v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. Wilson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. J. Irwin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine C. C. Tsang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic W. Taylor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003108" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551919v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05550965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piccioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cydalise Dumesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-44-163-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052029v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benmahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lellouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554767e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694942v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig T Donnelly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guerlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt K James" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05407934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siteng Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. John Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009092" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04518319v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Milcareck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04690581v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348936" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah L. Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi T. Koskinen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne I. Moses" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116133" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabanes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245220" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Ovalle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Harkett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008299" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccioni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumesnil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tommasi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01057-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408031v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348928" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729912v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Vlasov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Ignatiev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Korablev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fedorova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Grigoriev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0038094623060084" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04183247v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ignatiev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007851" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04134641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke de Pater" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrate Antu&#241;ano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02099-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver R. T. King" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi B. Hammel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Roman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007924" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03783105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vlasov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ignatiev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Korablev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007272" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Smith" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M. Badri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099494" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ignatiev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vlasov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Moses" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Koskinen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Serigano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115328" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03690475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01670-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benmahi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lellouch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768361v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. B. Young" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007312" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619922v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bierjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097130" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G. Zube" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Le" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1e95" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greathouse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141523" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bardet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del R&#237;o-Gaztelurrutia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez-Hoyos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanz-Requena" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16110-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delattre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113935" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Indurain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carine Vandaele" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1096-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartogh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935954" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Betsis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Ivanov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Ristic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Svedhem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1097-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387108v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fox" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fletcher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sinclair" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerlet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Read" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06017-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833211v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.03.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flasar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005419" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384530v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Koskinen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.02.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01656380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Shakun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0437-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02191811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Orton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cosentino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0271-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727105v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Koskinen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Moses" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. West" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouchoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070000" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Greathouse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.04.030" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172604v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sylvestre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Flasar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806208v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reuter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneising" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boesch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.04.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424745" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114637v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takagi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Houweling" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Belikov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bril" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL059174" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384506v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylvestre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Indurain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRF027G3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083712v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sinclair" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.J. Irwin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.02.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXW1N1HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088406v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1723-2014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088407v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aben" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1105-2014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lebreton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091235v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monteil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houweling" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schepers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019760" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099388v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hahne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50402" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209359v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Oshchepkov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Yokota" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wennberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deutscher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50146" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107209v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Hasekamp" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2509-2013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114076v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Hasekamp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50332" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206214v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Morino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Yoshida" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017505" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flasar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy A. Simon-Miller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047192" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796988v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.03.033" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZQWPBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785175v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Orton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney J. Conrath" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.01.022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C76NRDHP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567274v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michael Flasar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.04.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785327v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darell Strobel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06912" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730829v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. Wilson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. J. Irwin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine C. C. Tsang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic W. Taylor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003108" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551919v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>