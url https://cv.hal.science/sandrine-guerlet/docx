--- v2 (2026-05-03)
+++ v3 (2026-05-25)
@@ -632,745 +632,745 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05407934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative-convective models of the atmospheres of Uranus and Neptune: heating sources and seasonal effects</w:t>
+                <w:t xml:space="preserve">Global climate modeling of the Jupiter troposphere and effect of dry and moist convection on jets</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gwenaël Milcareck</w:t>
+                <w:t xml:space="preserve">Alexandre Boissinot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Montmessin</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simon Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 686, pp.A103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348987⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 687, pp.A274. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245220⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04518319v2</w:t>
+                <w:t xml:space="preserve">hal-04660537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Storms and convection on Uranus and Neptune: impact of methane abundance revealed by a 3D cloud-resolving model</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratospheric aerosols and C6H6 in Jupiter’s south polar region from JWST/MIRI observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Rodríguez-Ovalle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Noé Clément</w:t>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémy Leconte</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+                <w:t xml:space="preserve">Jake Harkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Selsis</w:t>
+                <w:t xml:space="preserve">Thibault Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 690 (October), pp.A227. </w:t>
+              <w:t xml:space="preserve">, 2024, 691, pp.A51. </w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348936⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04690581v2</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04761603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A pole-to-pole map of hydrocarbons in Saturn's upper stratosphere and mesosphere</w:t>
+                <w:t xml:space="preserve">Radiative-convective models of the atmospheres of Uranus and Neptune: heating sources and seasonal effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zarah L. Brown</w:t>
+                <w:t xml:space="preserve">Gwenaël Milcareck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommi T. Koskinen</w:t>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julianne I. Moses</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jeremy Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 417, pp.116133. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 686, pp.A103. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116133⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348987⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04729874v1</w:t>
+                <w:t xml:space="preserve">insu-04518319v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate modeling of the Jupiter troposphere and effect of dry and moist convection on jets</w:t>
+                <w:t xml:space="preserve">A pole-to-pole map of hydrocarbons in Saturn's upper stratosphere and mesosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Boissinot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+                <w:t xml:space="preserve">Zarah L. Brown</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommi T. Koskinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne I. Moses</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Deborah Bardet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202245220⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 417, pp.116133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2024.116133⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660537v1</w:t>
+                <w:t xml:space="preserve">insu-04729874v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric aerosols and C6H6 in Jupiter’s south polar region from JWST/MIRI observations</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pablo Rodríguez-Ovalle</w:t>
+                <w:t xml:space="preserve">Storms and convection on Uranus and Neptune: impact of methane abundance revealed by a 3D cloud-resolving model</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibault Cavalié</w:t>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 691, pp.A51. </w:t>
+              <w:t xml:space="preserve">, 2024, 690 (October), pp.A227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202451453⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04761603v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04690581v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Temperature and Composition Disturbances in the Southern Auroral Region of Jupiter Revealed by JWST/MIRI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pablo Rodríguez-Ovalle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibault Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1549,835 +1549,835 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04519237v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D picture of moist-convection inhibition in hydrogen-rich atmospheres: Implications for K2-18 b</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Franck Selsis</w:t>
+                <w:t xml:space="preserve">Thermal Sounding of the Martian Atmosphere Using the ACS TIRVIM FT-IR Spectrometer on Board ExoMars TGO: Method for Solving the Inverse Problem</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. V. Vlasov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. I. Ignatiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. I. Korablev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. A. Fedorova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. V. Grigoriev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348928⟩</w:t>
+              <w:t xml:space="preserve">Astronomicheskii Vestnik / Solar System Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.516-532. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S0038094623060084⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04408031v2</w:t>
+                <w:t xml:space="preserve">insu-04729912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Sounding of the Martian Atmosphere Using the ACS TIRVIM FT-IR Spectrometer on Board ExoMars TGO: Method for Solving the Inverse Problem</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. V. Grigoriev</w:t>
+                <w:t xml:space="preserve">A 3D picture of moist-convection inhibition in hydrogen-rich atmospheres: Implications for K2-18 b</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Leconte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noé Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Selsis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomicheskii Vestnik / Solar System Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 57, pp.516-532. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 686 (June), pp.A131. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1134/S0038094623060084⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202348928⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-04729912v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04408031v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal tides on Mars before and during the 2018 Global Dust Event as observed by TIRVIM-ACS onboard ExoMars Trace Gas Orbiter</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Saturn's Atmosphere in Northern Summer Revealed by JWST/MIRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Fan</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Forget</w:t>
+                <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N Ignatiev</w:t>
+                <w:t xml:space="preserve">Oliver R. T. King</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jake Harkett</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ehouarn Millour</w:t>
+                <w:t xml:space="preserve">Heidi B. Hammel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael T. Roman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 128 (9), pp.e2023JE007851. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2023JE007851⟩</w:t>
+              <w:t xml:space="preserve">, 2023, 128, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JE007924⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04183247v2</w:t>
+                <w:t xml:space="preserve">insu-04472061v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Doppler wind measurements in Neptune’s stratosphere with ALMA</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Óscar Carrión-González</w:t>
+                <w:t xml:space="preserve">Thermal tides on Mars before and during the 2018 Global Dust Event as observed by TIRVIM-ACS onboard ExoMars Trace Gas Orbiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raphael Moreno</w:t>
+                <w:t xml:space="preserve">S Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanuel Lellouch</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+                <w:t xml:space="preserve">N Ignatiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346621⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 128 (9), pp.e2023JE007851. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2023JE007851⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-04134641v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-04183247v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An intense narrow equatorial jet in Jupiter’s lower stratosphere observed by JWST</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Doppler wind measurements in Neptune’s stratosphere with ALMA</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Agustín Sánchez-Lavega</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+                <w:t xml:space="preserve">Óscar Carrión-González</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Imke de Pater</w:t>
+                <w:t xml:space="preserve">Raphael Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrate Antuñano</w:t>
+                <w:t xml:space="preserve">Emmanuel Lellouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibault Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Astronomy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 674, pp.L3. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41550-023-02099-2⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202346621⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04251777v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04134641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Saturn's Atmosphere in Northern Summer Revealed by JWST/MIRI</w:t>
+                <w:t xml:space="preserve">An intense narrow equatorial jet in Jupiter’s lower stratosphere observed by JWST</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
+                <w:t xml:space="preserve">Ricardo Hueso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oliver R. T. King</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jake Harkett</w:t>
+                <w:t xml:space="preserve">Agustín Sánchez-Lavega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Heidi B. Hammel</w:t>
+                <w:t xml:space="preserve">Imke de Pater</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael T. Roman</w:t>
+                <w:t xml:space="preserve">Arrate Antuñano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 128, </w:t>
+              <w:t xml:space="preserve">Nature Astronomy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2023JE007924⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41550-023-02099-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-04472061v1</w:t>
+                <w:t xml:space="preserve">hal-04251777v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martian atmospheric thermal structure and dust distribution during the MY 34 global dust storm from ACS TIRVIM nadir observations</w:t>
               </w:r>
@@ -2491,295 +2491,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03783105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrating Thermal Tides in the Martian Atmosphere During Aphelion Season Observed by EMM/EMIRS</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Thermal structure and aerosols in Mars’ atmosphere from TIRVIM/ACS onboard the ExoMars Trace Gas Orbiter : validation of the retrieval algorithm</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael D. Smith</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+                <w:t xml:space="preserve">S Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khalid M. Badri</w:t>
+                <w:t xml:space="preserve">N. Ignatiev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois, Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Vlasov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2022GL099494⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 127 (2), pp.e2021JE007062. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021je007062⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03847099v1</w:t>
+                <w:t xml:space="preserve">insu-03559369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal structure and aerosols in Mars’ atmosphere from TIRVIM/ACS onboard the ExoMars Trace Gas Orbiter : validation of the retrieval algorithm</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">N. Ignatiev</w:t>
+                <w:t xml:space="preserve">Migrating Thermal Tides in the Martian Atmosphere During Aphelion Season Observed by EMM/EMIRS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siteng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Forget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Francois, Forget</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Fouchet</w:t>
+                <w:t xml:space="preserve">Michael D. Smith</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Vlasov</w:t>
+                <w:t xml:space="preserve">Khalid M. Badri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 127 (2), pp.e2021JE007062. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49, </w:t>
             </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021je007062⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2022GL099494⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03559369v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03847099v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saturn’s atmospheric response to the large influx of ring material inferred from Cassini INMS measurements</w:t>
               </w:r>
@@ -2997,204 +2997,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03690475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">First absolute wind measurements in Saturn's stratosphere from ALMA observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Thermal Tides in the Martian Atmosphere Near Northern Summer Solstice Observed by ACS/TIRVIM Onboard TGO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siteng Fan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francois, Forget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B Benmahi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">E Lellouch</w:t>
+                <w:t xml:space="preserve">Antoine Bierjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244200⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 49 (7), pp.e2021GL097130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2021GL097130⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03817598v1</w:t>
+                <w:t xml:space="preserve">insu-03619922v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Assimilation of Temperatures and Column Dust Opacities Measured by ExoMars TGO-ACS-TIRVIM During the MY34 Global Dust Storm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roland M. B. Young</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3216,612 +3216,612 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nikolay Ignatiev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JE007312. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1029/2022JE007312⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">insu-03768361v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermal Tides in the Martian Atmosphere Near Northern Summer Solstice Observed by ACS/TIRVIM Onboard TGO</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Francois, Forget</w:t>
+                <w:t xml:space="preserve">First absolute wind measurements in Saturn's stratosphere from ALMA observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B Benmahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Cavalié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Moreno</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Bierjon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ehouarn Millour</w:t>
+                <w:t xml:space="preserve">E Lellouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 49 (7), pp.e2021GL097130. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2021GL097130⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/202244200⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">insu-03619922v2</w:t>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03817598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Radiative-dynamical Simulation of Jupiter's Stratosphere and Upper Troposphere</w:t>
+                <w:t xml:space="preserve">Global climate modeling of Saturn’s atmosphere. Part IV: Stratospheric equatorial oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicholas G. Zube</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Cheng Li</w:t>
+                <w:t xml:space="preserve">Déborah Bardet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Cabanes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac1e95⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 354, pp.114042. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114042⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03726934v1</w:t>
+                <w:t xml:space="preserve">hal-03082393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mapping the zonal winds of Jupiter’s stratospheric equatorial oscillation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Benmahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Greathouse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Giles</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 652, pp.A125. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/0004-6361/202141523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03358143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Global climate modeling of Saturn’s atmosphere. Part IV: Stratospheric equatorial oscillation</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Radiative-dynamical Simulation of Jupiter's Stratosphere and Upper Troposphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicholas G. Zube</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xi Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianhao Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Déborah Bardet</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Ehouarn Millour</w:t>
+                <w:t xml:space="preserve">Cheng Li</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 354, pp.114042. </w:t>
+              <w:t xml:space="preserve">The Astrophysical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 921, </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2020.114042⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3847/1538-4357/ac1e95⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03082393v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03726934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multilayer hazes over Saturn’s hexagon from Cassini ISS limb images</w:t>
               </w:r>
@@ -3980,51 +3980,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugues Delattre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 351, pp.113935. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4084,51 +4084,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aymeric Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ehouarn Millour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikel Indurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4218,51 +4218,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oleg Korablev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ann Carine Vandaele</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Montmessin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna A. Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4339,51 +4339,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herschel map of Saturn's stratospheric water, delivered by the plumes of Enceladus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Hue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Hartogh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4588,779 +4588,779 @@
                 </w:rPr>
                 <w:t xml:space="preserve">insu-02099160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The formation of benzene and complex hydrocarbons in the auroral and non-auroral regions of Saturn</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Julianne Moses</w:t>
+                <w:t xml:space="preserve">The Atmospheric Chemistry Suite (ACS) of Three Spectrometers for the ExoMars 2016 Trace Gas Orbiter</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oleg Korablev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tommi T. Koskinen</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+                <w:t xml:space="preserve">Franck Montmessin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexander Trokhimovskiy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anna A. Fedorova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marina Galand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jane Fox</w:t>
+                <w:t xml:space="preserve">A. V. Shakun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Space Science Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 214, pp.7. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11214-017-0437-6⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02387108v1</w:t>
+                <w:t xml:space="preserve">insu-01656380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A hexagon in Saturn’s northern stratosphere surrounding the emerging summertime polar vortex</w:t>
+                <w:t xml:space="preserve">Recent advances in collisional effects on spectra of molecular gases and their practical consequences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Fletcher</w:t>
+                <w:t xml:space="preserve">Jean-Michel Hartmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Orton</w:t>
+                <w:t xml:space="preserve">Ha Tran</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sinclair</w:t>
+                <w:t xml:space="preserve">Raymond Armante</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guerlet</w:t>
+                <w:t xml:space="preserve">Christian Boulet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Read</w:t>
+                <w:t xml:space="preserve">Alain Campargue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 213, pp.178-227. </w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41467-018-06017-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jqsrt.2018.03.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02392309v1</w:t>
+                <w:t xml:space="preserve">hal-01833211v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent advances in collisional effects on spectra of molecular gases and their practical consequences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The formation of benzene and complex hydrocarbons in the auroral and non-auroral regions of Saturn</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne Moses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tommi T. Koskinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Michel Hartmann</w:t>
+                <w:t xml:space="preserve">Marina Galand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ha Tran</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alain Campargue</w:t>
+                <w:t xml:space="preserve">Jane Fox</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Quantitative Spectroscopy and Radiative Transfer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Bulletin of the American Astronomical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01833211v2</w:t>
+                <w:t xml:space="preserve">hal-02387108v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Equatorial Oscillation and Planetary Wave Activity in Saturn's Stratosphere Through the Cassini Epoch</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">A hexagon in Saturn’s northern stratosphere surrounding the emerging summertime polar vortex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Orton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Spiga</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">L. Fletcher</w:t>
+                <w:t xml:space="preserve">P. Read</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2017JE005419⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-018-06017-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02304295v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02392309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Atmospheric structure and helium abundance on Saturn from Cassini/UVIS and CIRS observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Equatorial Oscillation and Planetary Wave Activity in Saturn's Stratosphere Through the Cassini Epoch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T.T. Koskinen</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">F. Flasar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 307, pp.161-171. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Planets</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 123 (1), pp.246-261. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.02.020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2017JE005419⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384530v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02304295v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Atmospheric Chemistry Suite (ACS) of Three Spectrometers for the ExoMars 2016 Trace Gas Orbiter</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Atmospheric structure and helium abundance on Saturn from Cassini/UVIS and CIRS observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. V. Shakun</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T.T. Koskinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Space Science Reviews</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 214, pp.7. </w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 307, pp.161-171. </w:t>
             </w:r>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11214-017-0437-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2018.02.020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-01656380v1</w:t>
+                <w:t xml:space="preserve">hal-02384530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disruption of Saturn’s quasi-periodic equatorial oscillation by the great northern storm</w:t>
               </w:r>
@@ -5398,51 +5398,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Glenn Orton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Cosentino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Astronomy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 1 (11), pp.765-770. </w:t>
@@ -5474,1521 +5474,1521 @@
                 </w:rPr>
                 <w:t xml:space="preserve">obspm-02191811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection of benzene in Saturn's upper atmosphere</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratospheric aftermath of the 2010 Storm on Saturn as observed by the TEXES instrument. I. Temperature structure.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. T. Koskinen</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas K. Greathouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Spiga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2016GL070000⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 277, pp.196-214. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.04.030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">insu-03727105v1</w:t>
+                <w:t xml:space="preserve">hal-01316490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric aftermath of the 2010 Storm on Saturn as observed by the TEXES instrument. I. Temperature structure.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+                <w:t xml:space="preserve">The detection of benzene in Saturn's upper atmosphere</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. T. Koskinen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. I. Moses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. A. West</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas K. Greathouse</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A. Jouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 277, pp.196-214. </w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 43, pp.7895-7901. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2016.04.030⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/2016GL070000⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01316490v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">insu-03727105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal changes in Saturn’s stratosphere inferred from Cassini/CIRS limb observations</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Stratospheric benzene and hydrocarbon aerosols detected in Saturn’s auroral regions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M Sylvestre</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T Fouchet</w:t>
+                <w:t xml:space="preserve">S. Vinatier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Spiga</w:t>
+                <w:t xml:space="preserve">A. Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F.M. Flasar</w:t>
+                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 258, pp.224-238. </w:t>
+              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 580, pp.A89. </w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.05.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424745⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01172604v1</w:t>
+                <w:t xml:space="preserve">hal-02384522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Greenhouse Gas Climate Change Initiative (GHG-CCI): Comparison and quality assessment of near-surface-sensitive satellite-derived CO2 and CH4 global data sets</w:t>
+                <w:t xml:space="preserve">Seasonal changes in Saturn’s stratosphere inferred from Cassini/CIRS limb observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Buchwitz</w:t>
+                <w:t xml:space="preserve">M Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Reuter</w:t>
+                <w:t xml:space="preserve">A Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Schneising</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Guerlet</w:t>
+                <w:t xml:space="preserve">F.M. Flasar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.04.024⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 258, pp.224-238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2015.05.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01806208v1</w:t>
+                <w:t xml:space="preserve">hal-01172604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratospheric benzene and hydrocarbon aerosols detected in Saturn’s auroral regions</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId189" w:history="1">
+                <w:t xml:space="preserve">The Greenhouse Gas Climate Change Initiative (GHG-CCI): Comparison and quality assessment of near-surface-sensitive satellite-derived CO2 and CH4 global data sets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buchwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Schneising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boesch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">E. Dartois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Astronomy &amp; Astrophysics - A&amp;A</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 580, pp.A89. </w:t>
+              <w:t xml:space="preserve">Remote Sensing of Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 162, pp.344 - 362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/0004-6361/201424745⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.rse.2013.04.024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02384522v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01806208v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of differences in current GOSAT X&amp;lt;SUB&amp;gt;CO&amp;lt;/SUB&amp;gt;&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; retrievals on surface flux estimation</w:t>
+                <w:t xml:space="preserve">Scientific rationale for Saturn׳s in situ exploration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hiroshi Takagi</w:t>
+                <w:t xml:space="preserve">O. Mousis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sander Houweling</w:t>
+                <w:t xml:space="preserve">L.N. Fletcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robert J. Andres</w:t>
+                <w:t xml:space="preserve">J.P Lebreton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dmitry Belikov</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Andrey Bril</w:t>
+                <w:t xml:space="preserve">P. Wurz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Cavalié</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/2013GL059174⟩</w:t>
+              <w:t xml:space="preserve">Planetary and Space Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 104 (Part A), pp.29-47. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.09.014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04114637v1</w:t>
+                <w:t xml:space="preserve">hal-01276366v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Global climate modeling of Saturn’s atmosphere. Part I: Evaluation of the radiative transfer model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Spiga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Sylvestre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Indurain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 238, pp.110-124. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.010⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.05.010⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02384506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Voyager-IRIS to Cassini-CIRS: Interannual variability in Saturn’s stratosphere?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of differences in current GOSAT X&amp;lt;SUB&amp;gt;CO&amp;lt;/SUB&amp;gt;&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; retrievals on surface flux estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hiroshi Takagi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.A. Sinclair</w:t>
+                <w:t xml:space="preserve">Sander Houweling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P.G.J. Irwin</w:t>
+                <w:t xml:space="preserve">Robert J. Andres</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L.N. Fletcher</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">S. Guerlet</w:t>
+                <w:t xml:space="preserve">Dmitry Belikov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrey Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Icarus</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.02.009⟩</w:t>
+              <w:t xml:space="preserve">Geophysical Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 41, pp.2598-2605. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL059174⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01083712v1</w:t>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04114637v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The greenhouse gas climate change initiative (GHG-CCI): Comparative validation of GHG-CCI SCIAMACHY/ENVISAT and TANSO-FTS/GOSAT CO2 and CH4 retrieval algorithm products with measurements from the TCCON</w:t>
+                <w:t xml:space="preserve">From Voyager-IRIS to Cassini-CIRS: Interannual variability in Saturn’s stratosphere?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B. Dils</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">H. Boesch</w:t>
+                <w:t xml:space="preserve">J.A. Sinclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P.G.J. Irwin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L.N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Greathouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-7-1723-2014⟩</w:t>
+              <w:t xml:space="preserve">Icarus</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 233, pp.281-292. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2014.02.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01088406v1</w:t>
+                <w:t xml:space="preserve">hal-01083712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of spectral resolution on satellite retrieval accuracy of CO2 and CH4</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The greenhouse gas climate change initiative (GHG-CCI): Comparative validation of GHG-CCI SCIAMACHY/ENVISAT and TANSO-FTS/GOSAT CO2 and CH4 retrieval algorithm products with measurements from the TCCON</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Aben</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Suto</w:t>
+                <w:t xml:space="preserve">B. Dils</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Buchwitz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Reuter</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">O. Schneising</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Boesch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2014, 7 (4), pp.1105-1119. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5194/amt-7-1105-2014⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 7 (6), pp.1723-1744. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5194/amt-7-1723-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01088407v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088406v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scientific rationale for Saturn׳s in situ exploration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The impact of spectral resolution on satellite retrieval accuracy of CO2 and CH4</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId265" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Galli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Mousis</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">L.N. Fletcher</w:t>
+                <w:t xml:space="preserve">A. Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.P Lebreton</w:t>
+                <w:t xml:space="preserve">I. Aben</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Wurz</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">T. Cavalié</w:t>
+                <w:t xml:space="preserve">H. Suto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Planetary and Space Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 104 (Part A), pp.29-47. </w:t>
+              <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 7 (4), pp.1105-1119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pss.2014.09.014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5194/amt-7-1105-2014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276366v1</w:t>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01088407v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of CH4 inversions based on 15 months of GOSAT and SCIAMACHY observations</w:t>
               </w:r>
@@ -7000,51 +7000,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Monteil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Houweling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7108,77 +7108,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reduced carbon uptake during the 2010 Northern Hemisphere summer from GOSAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Basu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Krol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7255,51 +7255,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of atmospheric light scattering on spectroscopic observations of greenhouse gases from space. Part 2: Algorithm intercomparison in the GOSAT data processing for CO 2 retrievals over TCCON sites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Yokota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7376,103 +7376,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using ocean-glint scattered sunlight as a diagnostic tool for satellite remote sensing of greenhouse gases</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">O.P. Hasekamp</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Kuze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Suto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atmospheric Measurement Techniques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (9), pp.2509-2520. </w:t>
             </w:r>
             <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7506,64 +7506,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact of aerosol and thin cirrus on retrieving and validating XCO&amp;lt;SUB&amp;gt;2&amp;lt;/SUB&amp;gt; from GOSAT shortwave infrared measurements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Butz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Schepers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7653,51 +7653,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of atmospheric light scattering on spectroscopic observations of greenhouse gases from space: Validation of PPDF-based CO 2 retrievals from GOSAT</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sergey Oshchepkov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrey Bril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tatsuya Yokota</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7787,51 +7787,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evolution of the equatorial oscillation in Saturn's stratosphere between 2005 and 2010 from Cassini/CIRS limb data analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7898,362 +7898,362 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03785939v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Meridional distribution of CH3C2H and C4H2 in Saturn's stratosphere from CIRS/Cassini limb and nadir observations</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Seasonal change on Saturn from Cassini/CIRS observations, 2004-2009</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard K. Achterberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas K. Greathouse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Glenn S. Orton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barney J. Conrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 209, pp.682-695. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.03.033⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 208, pp.337-352. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.01.022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId304" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03796988v1</w:t>
+                <w:t xml:space="preserve">hal-03785175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId305" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seasonal change on Saturn from Cassini/CIRS observations, 2004-2009</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+                <w:t xml:space="preserve">Meridional distribution of CH3C2H and C4H2 in Saturn's stratosphere from CIRS/Cassini limb and nadir observations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Guerlet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fouchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Bézard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julianne I. Moses</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Leigh N. Fletcher</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Barney J. Conrath</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Icarus</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 208, pp.337-352. </w:t>
+              <w:t xml:space="preserve">, 2010, 209, pp.682-695. </w:t>
             </w:r>
             <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.01.022⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.icarus.2010.03.033⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId305" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03785175v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03796988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vertical and meridional distribution of ethane, acetylene and propane in Saturn's stratosphere from CIRS/Cassini limb observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Bézard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8326,51 +8326,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An equatorial oscillation in Saturn's middle atmosphere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Fouchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Guerlet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8866,51 +8866,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05550965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piccioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cydalise Dumesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-44-163-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052029v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benmahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lellouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554767e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694942v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig T Donnelly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guerlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt K James" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05407934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siteng Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. John Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009092" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04518319v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Milcareck" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348987" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04690581v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348936" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729874v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah L. Brown" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi T. Koskinen" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne I. Moses" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116133" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660537v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabanes" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245220" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761603v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Ovalle" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Harkett" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451453" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008299" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccioni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumesnil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tommasi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01057-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408031v2" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348928" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729912v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Vlasov" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Ignatiev" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Korablev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fedorova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Grigoriev" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0038094623060084" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04183247v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fan" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ignatiev" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007851" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04134641v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moreno" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346621" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251777v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke de Pater" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrate Antu&#241;ano" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02099-2" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472061v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver R. T. King" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi B. Hammel" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Roman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007924" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03783105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vlasov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ignatiev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Korablev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007272" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847099v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Smith" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M. Badri" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099494" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559369v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerlet" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ignatiev" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vlasov" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007062" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Moses" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Koskinen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Serigano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115328" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03690475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01670-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817598v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benmahi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fouchet" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreno" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lellouch" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244200" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768361v2" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. B. Young" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007312" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619922v2" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bierjon" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097130" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726934v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G. Zube" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Le" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1e95" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358143v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greathouse" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giles" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141523" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082393v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bardet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114042" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del R&#237;o-Gaztelurrutia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez-Hoyos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanz-Requena" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16110-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delattre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113935" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Indurain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carine Vandaele" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1096-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartogh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935954" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Betsis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Ivanov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Ristic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Svedhem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1097-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387108v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galand" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fox" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392309v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fletcher" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orton" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sinclair" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerlet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Read" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06017-3" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833211v2" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.03.016" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304295v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flasar" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005419" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384530v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Koskinen" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.02.020" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01656380v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Shakun" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0437-6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02191811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Orton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cosentino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0271-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727105v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Koskinen" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Moses" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. West" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouchoux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070000" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316490v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Greathouse" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.04.030" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172604v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sylvestre" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Flasar" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.025" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806208v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reuter" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneising" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boesch" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.04.024" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384522v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424745" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114637v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takagi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Houweling" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Belikov" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bril" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL059174" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384506v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylvestre" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Indurain" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.010" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRF027G3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083712v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sinclair" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.J. Irwin" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.02.009" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXW1N1HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088406v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1723-2014" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088407v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butz" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aben" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suto" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1105-2014" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276366v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lebreton" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091235v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monteil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houweling" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schepers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019760" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099388v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hahne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50402" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209359v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Oshchepkov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Yokota" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wennberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deutscher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50146" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107209v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Hasekamp" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2509-2013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114076v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Hasekamp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50332" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206214v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Morino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Yoshida" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017505" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flasar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy A. Simon-Miller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047192" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796988v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.03.033" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZQWPBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785175v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Orton" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney J. Conrath" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.01.022" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C76NRDHP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567274v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michael Flasar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.04.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785327v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darell Strobel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06912" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730829v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. Wilson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. J. Irwin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine C. C. Tsang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic W. Taylor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003108" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551919v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-05550965v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Poulet" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giuseppe Piccioni" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Langevin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cydalise Dumesnil" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Carlier" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/angeo-44-163-2026" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05052029v2" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Benmahi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Cavali&#233;" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fouchet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Moreno" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lellouch" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202554767e" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04694942v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraig T Donnelly" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Spiga" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guerlet" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matt K James" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Bardet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116302" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05407934v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siteng Fan" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Forget" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Smith" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. John Wilson" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025JE009092" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660537v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Boissinot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Cabanes" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202245220" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04761603v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Rodr&#237;guez-Ovalle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fouchet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Harkett" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibault Cavali&#233;" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202451453" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04518319v2" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;l Milcareck" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Montmessin" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Leconte" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348987" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729874v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah L. Brown" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi T. Koskinen" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne I. Moses" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2024.116133" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04690581v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=No&#233; Cl&#233;ment" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Leconte" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Selsis" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348936" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04644175v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hue" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2024JE008299" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04519237v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Poulet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Piccioni" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Langevin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dumesnil" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Tommasi" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-024-01057-2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04729912v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. V. Vlasov" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. I. Ignatiev" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. I. Korablev" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. A. Fedorova" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Grigoriev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S0038094623060084" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04408031v2" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202348928" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04472061v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh N. Fletcher" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oliver R. T. King" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidi B. Hammel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael T. Roman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007924" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-04183247v2" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Fan" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N Ignatiev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ehouarn Millour" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023JE007851" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04134641v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#211;scar Carri&#243;n-Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raphael Moreno" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lellouch" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202346621" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04251777v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Hueso" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agust&#237;n S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke de Pater" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arrate Antu&#241;ano" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-023-02099-2" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03783105v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Vlasov" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nikolay Ignatiev" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Grassi" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg I. Korablev" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007272" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03559369v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Guerlet" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Ignatiev" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois, Forget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Vlasov" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021je007062" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03847099v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael D. Smith" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid M. Badri" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022GL099494" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03849444v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julianne Moses" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zarah Brown" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommi Koskinen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leigh Fletcher" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Serigano" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2022.115328" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens.hal.science/hal-03690475v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-022-01670-7" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03619922v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bierjon" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL097130" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03768361v2" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland M. B. Young" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JE007312" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817598v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Benmahi" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Cavali&#233;" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T Fouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Moreno" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Lellouch" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202244200" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082393v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D&#233;borah Bardet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.114042" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03358143v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Greathouse" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Hue" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Giles" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/202141523" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03726934v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas G. Zube" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xi Zhang" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Li" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianhao Le" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cheng Li" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3847/1538-4357/ac1e95" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082266v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. S&#225;nchez-Lavega" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garc&#237;a-Mu&#241;oz" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. del R&#237;o-Gaztelurrutia" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. P&#233;rez-Hoyos" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sanz-Requena" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-020-16110-1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03082378v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Delattre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2020.113935" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02278447v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikel Indurain" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Meurdesoif" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2019.07.011" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099757v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oleg Korablev" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ann Carine Vandaele" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna A. Fedorova" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Trokhimovskiy" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1096-4" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02282405v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hartogh" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201935954" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-02099160v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daria Betsis" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuriy S. Ivanov" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bojan Ristic" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#229;kan Svedhem" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-019-1097-3" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01656380v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. V. Shakun" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11214-017-0437-6" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-01833211v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Hartmann" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha Tran" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raymond Armante" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Boulet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Campargue" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jqsrt.2018.03.016" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02387108v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Galand" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jane Fox" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392309v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Fletcher" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Orton" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sinclair" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guerlet" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Read" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-018-06017-3" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304295v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Spiga" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Flasar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JE005419" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384530v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.T. Koskinen" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2018.02.020" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-obspm.ccsd.cnrs.fr/obspm-02191811v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn Orton" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Cosentino" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41550-017-0271-5" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01316490v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas K. Greathouse" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2016.04.030" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-03727105v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. T. Koskinen" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. I. Moses" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. A. West" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Jouchoux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070000" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384522v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Vinatier" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Simon" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Dartois" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/0004-6361/201424745" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01172604v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sylvestre" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Spiga" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.M. Flasar" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2015.05.025" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01806208v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Buchwitz" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Reuter" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Schneising" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boesch" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.rse.2013.04.024" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01276366v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Mousis" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.N. Fletcher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P Lebreton" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Wurz" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pss.2014.09.014" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384506v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sylvestre" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Indurain" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.05.010" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FRF027G3-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114637v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiroshi Takagi" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sander Houweling" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert J. Andres" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Belikov" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrey Bril" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL059174" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://polytechnique.hal.science/hal-01083712v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.A. Sinclair" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.G.J. Irwin" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2014.02.009" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MXW1N1HL-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088406v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Dils" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1723-2014" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088407v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Galli" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Butz" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Aben" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Suto" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-7-1105-2014" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01091235v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Monteil" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Houweling" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Schepers" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JD019760" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01099388v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Basu" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Krol" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Hahne" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50402" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03209359v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sergey Oshchepkov" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatsuya Yokota" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Wennberg" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Deutscher" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50146" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01107209v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O.P. Hasekamp" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Kuze" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/amt-6-2509-2013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04114076v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. P. Hasekamp" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jgrd.50332" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03206214v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isamu Morino" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yukio Yoshida" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JD017505" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785939v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno B&#233;zard" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Flasar" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amy A. Simon-Miller" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL047192" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785175v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard K. Achterberg" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Glenn S. Orton" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barney J. Conrath" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.01.022" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-C76NRDHP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03796988v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2010.03.033" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-92ZQWPBV-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00567274v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Michael Flasar" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.icarus.2009.04.002" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03785327v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Darell Strobel" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/nature06912" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03730829v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Colin F. Wilson" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick G. J. Irwin" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantine C. C. Tsang" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederic W. Taylor" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JE003108" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00551919v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>