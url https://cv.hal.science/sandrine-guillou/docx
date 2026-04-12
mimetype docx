--- v0 (2026-03-22)
+++ v1 (2026-04-12)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sandrine guillou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0607-9229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060815256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194872934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-8352-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuellement Directrice adjointe d'Unité à SECALIM, Oniris, Nantes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Juin 2022 et mai 2023 Directrice d’Unité à SECALIM, Oniris, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2022</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Directrice adjointe d’Unité à SECALIM, Oniris, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions d’appui à la Direction d’Unité (**Organisation et stratégie scientifique de l’unité, Gestion des ressources humaines, Représentation de la Direction aux réunions d’Oniris et de l’INRAE, Gestion financière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Mai 2005 Ingénieur de recherche à SECALIM, Oniris, Nantes**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions de recherche :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture/montage de nouveaux projets scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> entre Appréciation du risque microbien et données omiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion scientifique et technique des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le domaine de la sécurité microbiologique des aliments en utilisant des approches d’appréciation quantitative du risque à l’aide de modèles de microbiologie prédictive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projets de thèse </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2016) sur la recherche de biomarqueurs géniques d’expression du comportement de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & sur la modélisation de l’altération d’origine bactérienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et / ou mise en œuvre de nouvelles méthodologies expérimentales ou statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> permettant de mieux comprendre ou quantifier le risque microbien :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpréter, diffuser et valoriser les résultats de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 45 publications internationales (dont 6 en premier auteur, 7 en deuxième auteur et 10 en dernier auteur) ; h-index = 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux Dirigés dans le domaine de la sécurité et microbiologie alimentaire pour la formation initiale d’étudiants vétérinaires (3ème et 4ème année)  (96 h eq. TD de 2005 à 2012 puis 50 h en 2012- 2014 et 30 h en 2014 et 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct. 2002 à Avril 2005 Ingénieur de recherche à l’Ecole Nationale Supérieure des Industries Agricoles et Alimentaires (ENSIA), Massy, 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions de recherche :** ATP et stress microbien (dosage d’ATP microbien par HPLC) ; Responsabilité d’appareils HPLC et cytomètre en flux : Encadrement et formation du personnel, Rédaction de procédures qualité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement : en 2003 : CNAM, Chaire de Biochimie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cours de Microbiologie générale et alimentaire (12 h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2002 Vacataire d’enseignement – Cadre de recherche à l’Ecole Nationale Vétérinaire de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux Dirigés dans le domaine de la sécurité et microbiologie alimentaire (96 h eq. TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’une méthode de PCR Quantitative adaptée à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2001 Chef de projet dans le cadre d’une thèse universitaire au Laboratoire d’Analyse Isotopique et Electrochimique de Métabolismes UMR CNRS 6006, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Projet de doctorat : Développement d’une nouvelle méthode douce d’inactivation de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par courant d’électrolyse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Monitorat en chimie (UFR Sciences) et Travaux Pratiques et Dirigés de Chimie et de Biochimie en Deug A et B à l’Université de Nantes (64 h eq. TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 Cadre de recherche à IFREMER, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Extraction, purification et caractérisation d’une enzyme (calpaine) impliquée dans la fraîcheur du poisson</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (55)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-range versus conventional: A comparison of microbial composition and Campylobacter contamination in broiler carcasses after chilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105 (1), pp.106111. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.106111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing slaughter modalities and environmental factors to improve prediction of Campylobacter concentration in broiler carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Poultry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (2), pp.100662. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.japr.2025.100662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploration of the Breast Milk Nutriome, Exposome and Microbiome and their Links to Early Growth in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 151, pp.110268. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pre-growth and storage conditions on the survival of Listeria monocytogenes in acidic baby fruit purees: Implications for food safety and consumer practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillou Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116861. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive multivariate dataset characterizing bacterial community diversity and Campylobacter contamination level in a large number of conventional broilers carcasses after air chilling and refrigerated storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110858. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing Campylobacter risk assessments across European countries – can the pooled process hygiene criteria data be used in the Danish risk assessment model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27-28, pp.100325. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mran.2024.100325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic integration of omics data reveals the drivers that shape the ecology of microbial meat spoilage scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalal Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1286661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Approach to Describe and Simulate the pH Evolution of Fresh Meat Products Depending on the Preservation Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1114. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11081114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative approach to assess the compliance to a performance objective (PO) of Campylobacter jejuni in poultry meat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 336 (108916), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valider la méthode de RT-qPCR en détection SybrGreen ? Application à l'analyse de la réponse transcriptomique de Campylobacter jejuni soumis à un stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risk-benefit assessment of red meat in France: Current consumption and alternative scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.111994. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2021.111994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Campylobacter jejuni gene expression after successive stresses mimicking poultry slaughtering steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2021.103795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a path-modelling approach for deciphering causality relationships between microbiota, volatile organic compounds and off-odour profiles during meat spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 348, pp.109208. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Pork QMRA Focusing on Slaughterhouses: Lessons from the Past and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hdaifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahreem Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Microbial Risk Assessment in Poultry Meat: The Central Position of Consumer Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahreem Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hdaifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of Chilled Fresh Meat Products during Storage: A Quantitative Analysis of Literature Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8081198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of fresh turkey and pork sausages: Influence of potassium lactate and modified atmosphere packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Jeuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.109501. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of microbiological risks due to red meat consumption in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mran.2020.100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions : effet sur les communautés microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Beef Meat Quantitative Microbial Risk Assessment Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17030688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Burden of Iron Deficiency Anemia in France from Iron Intake: Methodological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.2045. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11092045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et bénéfice nutritionnels associés à la consommation de viande rouge en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the burden of disease attributable to red meat consumption in France: Influence on colorectal cancer and cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.174-186. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2019.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Listeria monocytogenes, Staphylococcus aureus, and Salmonella enterica under High Hydrostatic Pressure: A Quantitative Analysis of Existing Literature Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (10), pp.1802-1814. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-19-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cell history on the subsequent inactivation of campylobacter jejuni during cold storage under modified atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cryptosporidium-arsenic multi-risk assessment model for infant formula prepared with tap water in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza A Wasiewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lactate and acetate removal on the microbiota of French fresh pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.328-336. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risks and benefits associated with breast milk and infant formula consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.126-145. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2016.1138101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of campylobacter jejuni contamination on chicken carcasses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.1077-1085. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection procedure of bioprotective cultures for their combined use with High Pressure Processing to control spore-forming bacteria in cooked ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 276, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation of microbiological risk assessment: Potential of omics data for exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy M.W. den Besten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Amézquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bover-Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of a Probabilistic Risk-Benefit Assessment Model for Infant Feeding Integrating Microbiological, Nutritional, and Chemical Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria framework as an innovative tradeoff approach to determine the shelf-life of high pressure-treated poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 233, pp.60 - 72. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments in foodborne pathogen risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.120-126. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risk-benefit assessment associated with food consumption – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.32-58. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/EJNFS/2015/12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of modified atmosphere packaging and high pressure to extend the shelf-life of raw poultry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.54-60. </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Salmonella and Listeria monocytogenes level in ready-to-cook poultry meat: Effect of various high pressure treatments and potassium lactate concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.74-83. </w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional fluorescence difference gel electrophoresis analysis of Listeria monocytogenes submitted to a redox shock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Pressure and Salt on Pork Meat Quality and Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (8), pp.E188 - E194. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2012.02816.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane integrity of Campylobacter jejuni subjected to high pressure is pH-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.89 - 96. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2011.637493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements par hautes pressions hydrostatiques des denrées alimentaires : état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (12), pp.595-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Equivalence for Microbial-Growth-Inhibitory Effects (&amp;quot;Iso-Hurdle Rules&amp;quot;) by Analyzing Disparate Listeria monocytogenes Data with a Gamma-Type Predictive Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kan-King-Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira D. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rama-Heuzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (4), pp.1069 - 1080. </w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06691-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hautes pressions et sel : impact sur la qualité technologique et microbiologique de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of high pressure and salt or sodium nitrite to control the growth of endogenous microflora in raw pork meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.373 - 380. </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and reducing capacity of Listeria monocytogenes under different initial redox potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Leguerinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (1), pp.256-265. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04426.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and reducing capacity of Listeria monocytogenes under different initial redox potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of the redox potential and pH of heating media on Listeria monocytogenes heat resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (3), pp.875-883. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03812.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Campylobacter jejuni in mineral bottled water according to difference in mineral content: Application of the Weibull model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8-9), pp.2213-2219. </w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Cj1371 periplasmic protein and the Cj0355c two-component regulator in the Campylobacter jejuni NCTC 11168 response to oxidative stress caused by paraquat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennola Ermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Wren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (9-10), pp.718-26. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed light system as a novel food decontamination technology: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Elmnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakhrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53, pp.813-821. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/W07-042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse adaptative de Listeria monocytogenes au stress osmotique et froid: implication en sécurité des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Elmnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ritz-Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (2), pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6: Principales stratégies de maîtrise de Campylobacter en élevages de volailles et à l'abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Microbiologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-87805-042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8: Stratégies de survie de Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Microbiologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-87805-042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Survival strategies of Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6: Overview of the Campylobacter-Control strategies at stages of poultry farm & slaughterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure processing of meat and meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Technologies in Meat Processing : Production, Processing and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.35-99, 2017, 9781118350683. </w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118350676.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of breeding methods on microbiota composition, Campylobacter contamination, and its dynamics on broiler carcasses during refrigerated storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nutriome, exposome, and microbiome of breast milk on early growth in infants in the context of prematurity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRN, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaughter line speed and chilling stage: accessible levers for food business operators to reduce the concentration of Campylobacter on broiler carcasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMFH, Jul 2024, Burgos (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring co-occurrences among bacterial communities in broiler meat and the foodborne pathogen Campylobacter for enhanced food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Cano-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait maternel dans tous ses états : le microbiome. Résultats issus du projet lactomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lactacol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité microbiologique de produits de volaille et moyens de maitrise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de recherche Avicole (JRA - JRFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet de stress inspirés du procédé d’abattage du poulet sur le comportement et la réponse moléculaire de Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique internationale sous le thème : Campylobacter thermotolérants spp. et santé publique vétérinaire - webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic bacteria combined with high pressure for a sustainable stabilization process of refrigerated meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST). NLD., Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a risk-benefit assessment framework: application to beef meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q-safe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Ermoupoli, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des variations génétiques de Campylobacter jejuni en lien avec sa survie au stress : vers l’identification de biomarqueurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riou Delacourcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating co-occurences to decoding the interplay between bacterial communities and the foodborne pathogen Campylobacter in broiler meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the fate of Listeria monocytogenes contaminating baby food purées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized European Campylobacter risk assessment approach based on regulatory broiler surveillance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étape de ressuage comme levier potentiel pour contrôler la contamination des carcasses de poulets de chair à l'abattoir par Campylobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Chicken Carcass Surface Cooling During the Slaughter Air-Ventilated Chilling Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Deletrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food, (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chilling stage as a potential lever at the slaughterhouse for controlling Campylobacter in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aberdeen (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of the Campylobacter jejuni pathogen to stresses inspired by the chicken slaughter process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the slaughter process on inactivation of Campylobacter jejuni and compliance to a Performance Objective (PO) in poultry meat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of combing high pressure and biopreservation on nitrite-reduced diced cooked ham microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaoroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of different gene expression in RNA-sequencing data for the investigation of bioprotectrive effect of Lactobacillusd sakei in beef carpaccios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on predictive modeling in food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du risque de transmission du complexe Mycobacterium tuberculosis à l'humain via la consommation de produits laitiers crus issus d’un élevage caprin infecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Henaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0067, Anses. 2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04854468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04350896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId281"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sandrine guillou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0607-9229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060815256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194872934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-8352-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuellement Directrice adjointe d'Unité à SECALIM, Oniris, Nantes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Juin 2022 et mai 2023 Directrice d’Unité à SECALIM, Oniris, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2022</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Directrice adjointe d’Unité à SECALIM, Oniris, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions d’appui à la Direction d’Unité (**Organisation et stratégie scientifique de l’unité, Gestion des ressources humaines, Représentation de la Direction aux réunions d’Oniris et de l’INRAE, Gestion financière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Mai 2005 Ingénieur de recherche à SECALIM, Oniris, Nantes**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions de recherche :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture/montage de nouveaux projets scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> entre Appréciation du risque microbien et données omiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion scientifique et technique des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le domaine de la sécurité microbiologique des aliments en utilisant des approches d’appréciation quantitative du risque à l’aide de modèles de microbiologie prédictive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projets de thèse </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2016) sur la recherche de biomarqueurs géniques d’expression du comportement de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & sur la modélisation de l’altération d’origine bactérienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et / ou mise en œuvre de nouvelles méthodologies expérimentales ou statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> permettant de mieux comprendre ou quantifier le risque microbien :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpréter, diffuser et valoriser les résultats de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 45 publications internationales (dont 6 en premier auteur, 7 en deuxième auteur et 10 en dernier auteur) ; h-index = 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux Dirigés dans le domaine de la sécurité et microbiologie alimentaire pour la formation initiale d’étudiants vétérinaires (3ème et 4ème année)  (96 h eq. TD de 2005 à 2012 puis 50 h en 2012- 2014 et 30 h en 2014 et 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct. 2002 à Avril 2005 Ingénieur de recherche à l’Ecole Nationale Supérieure des Industries Agricoles et Alimentaires (ENSIA), Massy, 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions de recherche :** ATP et stress microbien (dosage d’ATP microbien par HPLC) ; Responsabilité d’appareils HPLC et cytomètre en flux : Encadrement et formation du personnel, Rédaction de procédures qualité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement : en 2003 : CNAM, Chaire de Biochimie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cours de Microbiologie générale et alimentaire (12 h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2002 Vacataire d’enseignement – Cadre de recherche à l’Ecole Nationale Vétérinaire de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux Dirigés dans le domaine de la sécurité et microbiologie alimentaire (96 h eq. TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’une méthode de PCR Quantitative adaptée à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2001 Chef de projet dans le cadre d’une thèse universitaire au Laboratoire d’Analyse Isotopique et Electrochimique de Métabolismes UMR CNRS 6006, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Projet de doctorat : Développement d’une nouvelle méthode douce d’inactivation de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par courant d’électrolyse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Monitorat en chimie (UFR Sciences) et Travaux Pratiques et Dirigés de Chimie et de Biochimie en Deug A et B à l’Université de Nantes (64 h eq. TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 Cadre de recherche à IFREMER, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Extraction, purification et caractérisation d’une enzyme (calpaine) impliquée dans la fraîcheur du poisson</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing slaughter modalities and environmental factors to improve prediction of Campylobacter concentration in broiler carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Poultry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (2), pp.100662. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.japr.2025.100662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-range versus conventional: A comparison of microbial composition and Campylobacter contamination in broiler carcasses after chilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105 (1), pp.106111. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.106111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploration of the Breast Milk Nutriome, Exposome and Microbiome and their Links to Early Growth in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 151, pp.110268. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pre-growth and storage conditions on the survival of Listeria monocytogenes in acidic baby fruit purees: Implications for food safety and consumer practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillou Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116861. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive multivariate dataset characterizing bacterial community diversity and Campylobacter contamination level in a large number of conventional broilers carcasses after air chilling and refrigerated storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110858. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing Campylobacter risk assessments across European countries – can the pooled process hygiene criteria data be used in the Danish risk assessment model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27-28, pp.100325. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mran.2024.100325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic integration of omics data reveals the drivers that shape the ecology of microbial meat spoilage scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalal Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1286661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Approach to Describe and Simulate the pH Evolution of Fresh Meat Products Depending on the Preservation Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1114. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11081114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative approach to assess the compliance to a performance objective (PO) of Campylobacter jejuni in poultry meat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 336 (108916), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valider la méthode de RT-qPCR en détection SybrGreen ? Application à l'analyse de la réponse transcriptomique de Campylobacter jejuni soumis à un stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risk-benefit assessment of red meat in France: Current consumption and alternative scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.111994. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2021.111994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Campylobacter jejuni gene expression after successive stresses mimicking poultry slaughtering steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2021.103795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a path-modelling approach for deciphering causality relationships between microbiota, volatile organic compounds and off-odour profiles during meat spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 348, pp.109208. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of microbiological risks due to red meat consumption in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mran.2020.100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of fresh turkey and pork sausages: Influence of potassium lactate and modified atmosphere packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Jeuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.109501. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of Chilled Fresh Meat Products during Storage: A Quantitative Analysis of Literature Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8081198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Pork QMRA Focusing on Slaughterhouses: Lessons from the Past and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hdaifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahreem Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Microbial Risk Assessment in Poultry Meat: The Central Position of Consumer Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahreem Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hdaifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions : effet sur les communautés microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Beef Meat Quantitative Microbial Risk Assessment Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17030688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the burden of disease attributable to red meat consumption in France: Influence on colorectal cancer and cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.174-186. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2019.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Burden of Iron Deficiency Anemia in France from Iron Intake: Methodological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.2045. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11092045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et bénéfice nutritionnels associés à la consommation de viande rouge en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Listeria monocytogenes, Staphylococcus aureus, and Salmonella enterica under High Hydrostatic Pressure: A Quantitative Analysis of Existing Literature Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (10), pp.1802-1814. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-19-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cell history on the subsequent inactivation of campylobacter jejuni during cold storage under modified atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cryptosporidium-arsenic multi-risk assessment model for infant formula prepared with tap water in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza A Wasiewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lactate and acetate removal on the microbiota of French fresh pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.328-336. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risks and benefits associated with breast milk and infant formula consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.126-145. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2016.1138101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of campylobacter jejuni contamination on chicken carcasses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.1077-1085. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection procedure of bioprotective cultures for their combined use with High Pressure Processing to control spore-forming bacteria in cooked ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 276, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation of microbiological risk assessment: Potential of omics data for exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy M.W. den Besten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Amézquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bover-Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of a Probabilistic Risk-Benefit Assessment Model for Infant Feeding Integrating Microbiological, Nutritional, and Chemical Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria framework as an innovative tradeoff approach to determine the shelf-life of high pressure-treated poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 233, pp.60 - 72. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments in foodborne pathogen risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.120-126. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risk-benefit assessment associated with food consumption – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.32-58. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/EJNFS/2015/12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health Risk-benefit Assessment Associated with Food Consumption–A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition &amp; Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.32-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of modified atmosphere packaging and high pressure to extend the shelf-life of raw poultry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.54-60. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Salmonella and Listeria monocytogenes level in ready-to-cook poultry meat: Effect of various high pressure treatments and potassium lactate concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.74-83. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional fluorescence difference gel electrophoresis analysis of Listeria monocytogenes submitted to a redox shock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane integrity of Campylobacter jejuni subjected to high pressure is pH-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.89 - 96. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2011.637493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Pressure and Salt on Pork Meat Quality and Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (8), pp.E188 - E194. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2012.02816.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements par hautes pressions hydrostatiques des denrées alimentaires : état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (12), pp.595-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Equivalence for Microbial-Growth-Inhibitory Effects (&amp;quot;Iso-Hurdle Rules&amp;quot;) by Analyzing Disparate Listeria monocytogenes Data with a Gamma-Type Predictive Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kan-King-Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira D. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rama-Heuzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (4), pp.1069 - 1080. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06691-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hautes pressions et sel : impact sur la qualité technologique et microbiologique de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of high pressure and salt or sodium nitrite to control the growth of endogenous microflora in raw pork meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.373 - 380. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and reducing capacity of Listeria monocytogenes under different initial redox potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Leguerinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (1), pp.256-265. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04426.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and reducing capacity of Listeria monocytogenes under different initial redox potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Campylobacter jejuni in mineral bottled water according to difference in mineral content: Application of the Weibull model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8-9), pp.2213-2219. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of the redox potential and pH of heating media on Listeria monocytogenes heat resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (3), pp.875-883. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03812.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Cj1371 periplasmic protein and the Cj0355c two-component regulator in the Campylobacter jejuni NCTC 11168 response to oxidative stress caused by paraquat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennola Ermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Wren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (9-10), pp.718-26. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed light system as a novel food decontamination technology: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Elmnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakhrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53, pp.813-821. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/W07-042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse adaptative de Listeria monocytogenes au stress osmotique et froid: implication en sécurité des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Elmnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ritz-Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (2), pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6: Principales stratégies de maîtrise de Campylobacter en élevages de volailles et à l'abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Microbiologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-87805-042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8: Stratégies de survie de Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Microbiologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-87805-042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Survival strategies of Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6: Overview of the Campylobacter-Control strategies at stages of poultry farm & slaughterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure processing of meat and meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Technologies in Meat Processing : Production, Processing and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.35-99, 2017, 9781118350683. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118350676.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of breeding methods on microbiota composition, Campylobacter contamination, and its dynamics on broiler carcasses during refrigerated storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nutriome, exposome, and microbiome of breast milk on early growth in infants in the context of prematurity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRN, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring co-occurrences among bacterial communities in broiler meat and the foodborne pathogen Campylobacter for enhanced food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Cano-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaughter line speed and chilling stage: accessible levers for food business operators to reduce the concentration of Campylobacter on broiler carcasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMFH, Jul 2024, Burgos (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait maternel dans tous ses états : le microbiome. Résultats issus du projet lactomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lactacol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité microbiologique de produits de volaille et moyens de maitrise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de recherche Avicole (JRA - JRFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet de stress inspirés du procédé d’abattage du poulet sur le comportement et la réponse moléculaire de Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique internationale sous le thème : Campylobacter thermotolérants spp. et santé publique vétérinaire - webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic bacteria combined with high pressure for a sustainable stabilization process of refrigerated meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST). NLD., Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a risk-benefit assessment framework: application to beef meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q-safe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Ermoupoli, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des variations génétiques de Campylobacter jejuni en lien avec sa survie au stress : vers l’identification de biomarqueurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riou Delacourcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating co-occurences to decoding the interplay between bacterial communities and the foodborne pathogen Campylobacter in broiler meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the fate of Listeria monocytogenes contaminating baby food purées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized European Campylobacter risk assessment approach based on regulatory broiler surveillance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étape de ressuage comme levier potentiel pour contrôler la contamination des carcasses de poulets de chair à l'abattoir par Campylobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Chicken Carcass Surface Cooling During the Slaughter Air-Ventilated Chilling Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Deletrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food, (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chilling stage as a potential lever at the slaughterhouse for controlling Campylobacter in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP's European Symposium on Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aberdeen (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of the Campylobacter jejuni pathogen to stresses inspired by the chicken slaughter process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the slaughter process on inactivation of Campylobacter jejuni and compliance to a Performance Objective (PO) in poultry meat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of combing high pressure and biopreservation on nitrite-reduced diced cooked ham microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaoroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of different gene expression in RNA-sequencing data for the investigation of bioprotectrive effect of Lactobacillusd sakei in beef carpaccios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on predictive modeling in food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du risque de transmission du complexe Mycobacterium tuberculosis à l'humain via la consommation de produits laitiers crus issus d’un élevage caprin infecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Henaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0067, Anses. 2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04854468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04350896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="2A811991"/>
+    <w:nsid w:val="694E7F5F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0607-9229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060815256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194872934" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8352-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/060815256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400966v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautefeuille" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106111" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2025.100662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou Sandrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rez&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116861" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110858" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nauta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689467v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moriceau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081114" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duqu&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108916" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira Mota" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2021.111994" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103795" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222106v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahreem Khalid" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111704" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224966v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111661" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081198" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892620v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jeuge" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109501" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235869v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100103" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tesson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17030688" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320328v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11092045" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620586v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tounian" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marie Membre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.430" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNCT4DXK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628364v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.05.023" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-19-132" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103263" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza A Wasiewska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cummins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.054" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-france Pilet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.06.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2016.1138101" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621917v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Daviaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.12.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.04.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy M.W. den Besten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Am&#233;zquita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover-Cid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dagnas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12792" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485162v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lerasle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anthoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ch&#233;ret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.05.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.04.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2015/12285" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316001v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rez&#233;" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.009" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54MCHV6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315987v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ch&#233;ret" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.06.019" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8QKRHKZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877138v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ignatova" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.11.010" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG8X2TLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646998v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duranton" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2012.02816.x" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XHRS9JJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laroche" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lamballerie" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.637493" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650539v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650828v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Pujol" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kan-King-Yu" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Marc" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira D. Johnston" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rama-Heuzard" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06691-11" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02320007v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645148v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.08.004" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNSRG58G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662864v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ignatova" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leguerinel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04426.x" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653966v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00553055v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Guilbot" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03812.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00552974v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Renard" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.035" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354287v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Wren" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.08.001" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5MW9ZRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667104v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Elmnasser" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakhrouf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W07-042" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666725v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ritz-Bricaud" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491815v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491778v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491776v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01508788v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118350676.ch3" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490106v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490134v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490138v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490141v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490552v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490636v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787582v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605240v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494951v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riou Delacourcelle" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490698v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490762v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490689v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490856v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490857v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491207v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491212v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789781v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaoroson" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947012v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Membre" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0607-9229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060815256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194872934" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8352-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/060815256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2025.100662" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautefeuille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou Sandrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rez&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116861" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110858" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nauta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moriceau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duqu&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108916" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira Mota" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2021.111994" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103795" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100103" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jeuge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081198" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahreem Khalid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111661" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tesson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17030688" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marie Membre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.05.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11092045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tounian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.430" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNCT4DXK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-19-132" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103263" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza A Wasiewska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cummins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.054" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-france Pilet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.06.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2016.1138101" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621917v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Daviaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.12.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.04.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy M.W. den Besten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Am&#233;zquita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover-Cid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dagnas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12792" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485162v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lerasle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anthoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ch&#233;ret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.05.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.04.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2015/12285" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rez&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54MCHV6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ch&#233;ret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.06.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8QKRHKZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ignatova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.11.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG8X2TLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laroche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lamballerie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.637493" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646998v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duranton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2012.02816.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XHRS9JJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Pujol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kan-King-Yu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Marc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira D. Johnston" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rama-Heuzard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06691-11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02320007v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.08.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNSRG58G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662864v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ignatova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leguerinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04426.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653966v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00552974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Renard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00553055v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Guilbot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03812.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354287v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Wren" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.08.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5MW9ZRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667104v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Elmnasser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakhrouf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W07-042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666725v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ritz-Bricaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491815v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491778v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491776v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01508788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118350676.ch3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490106v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490138v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490134v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490141v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787582v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605240v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riou Delacourcelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490698v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490762v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490689v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490857v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491207v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789781v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaoroson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947012v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Membre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>