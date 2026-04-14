--- v1 (2026-04-12)
+++ v2 (2026-04-14)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sandrine guillou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0607-9229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060815256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194872934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-8352-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuellement Directrice adjointe d'Unité à SECALIM, Oniris, Nantes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Juin 2022 et mai 2023 Directrice d’Unité à SECALIM, Oniris, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2022</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Directrice adjointe d’Unité à SECALIM, Oniris, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions d’appui à la Direction d’Unité (**Organisation et stratégie scientifique de l’unité, Gestion des ressources humaines, Représentation de la Direction aux réunions d’Oniris et de l’INRAE, Gestion financière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Mai 2005 Ingénieur de recherche à SECALIM, Oniris, Nantes**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions de recherche :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture/montage de nouveaux projets scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> entre Appréciation du risque microbien et données omiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion scientifique et technique des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le domaine de la sécurité microbiologique des aliments en utilisant des approches d’appréciation quantitative du risque à l’aide de modèles de microbiologie prédictive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projets de thèse </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2016) sur la recherche de biomarqueurs géniques d’expression du comportement de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & sur la modélisation de l’altération d’origine bactérienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et / ou mise en œuvre de nouvelles méthodologies expérimentales ou statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> permettant de mieux comprendre ou quantifier le risque microbien :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpréter, diffuser et valoriser les résultats de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 45 publications internationales (dont 6 en premier auteur, 7 en deuxième auteur et 10 en dernier auteur) ; h-index = 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux Dirigés dans le domaine de la sécurité et microbiologie alimentaire pour la formation initiale d’étudiants vétérinaires (3ème et 4ème année)  (96 h eq. TD de 2005 à 2012 puis 50 h en 2012- 2014 et 30 h en 2014 et 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct. 2002 à Avril 2005 Ingénieur de recherche à l’Ecole Nationale Supérieure des Industries Agricoles et Alimentaires (ENSIA), Massy, 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions de recherche :** ATP et stress microbien (dosage d’ATP microbien par HPLC) ; Responsabilité d’appareils HPLC et cytomètre en flux : Encadrement et formation du personnel, Rédaction de procédures qualité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement : en 2003 : CNAM, Chaire de Biochimie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cours de Microbiologie générale et alimentaire (12 h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2002 Vacataire d’enseignement – Cadre de recherche à l’Ecole Nationale Vétérinaire de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux Dirigés dans le domaine de la sécurité et microbiologie alimentaire (96 h eq. TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’une méthode de PCR Quantitative adaptée à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2001 Chef de projet dans le cadre d’une thèse universitaire au Laboratoire d’Analyse Isotopique et Electrochimique de Métabolismes UMR CNRS 6006, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Projet de doctorat : Développement d’une nouvelle méthode douce d’inactivation de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par courant d’électrolyse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Monitorat en chimie (UFR Sciences) et Travaux Pratiques et Dirigés de Chimie et de Biochimie en Deug A et B à l’Université de Nantes (64 h eq. TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 Cadre de recherche à IFREMER, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Extraction, purification et caractérisation d’une enzyme (calpaine) impliquée dans la fraîcheur du poisson</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing slaughter modalities and environmental factors to improve prediction of Campylobacter concentration in broiler carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Poultry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (2), pp.100662. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.japr.2025.100662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-range versus conventional: A comparison of microbial composition and Campylobacter contamination in broiler carcasses after chilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105 (1), pp.106111. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.106111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploration of the Breast Milk Nutriome, Exposome and Microbiome and their Links to Early Growth in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 151, pp.110268. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pre-growth and storage conditions on the survival of Listeria monocytogenes in acidic baby fruit purees: Implications for food safety and consumer practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillou Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116861. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive multivariate dataset characterizing bacterial community diversity and Campylobacter contamination level in a large number of conventional broilers carcasses after air chilling and refrigerated storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110858. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing Campylobacter risk assessments across European countries – can the pooled process hygiene criteria data be used in the Danish risk assessment model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27-28, pp.100325. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mran.2024.100325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic integration of omics data reveals the drivers that shape the ecology of microbial meat spoilage scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalal Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1286661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Approach to Describe and Simulate the pH Evolution of Fresh Meat Products Depending on the Preservation Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1114. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11081114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative approach to assess the compliance to a performance objective (PO) of Campylobacter jejuni in poultry meat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 336 (108916), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valider la méthode de RT-qPCR en détection SybrGreen ? Application à l'analyse de la réponse transcriptomique de Campylobacter jejuni soumis à un stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risk-benefit assessment of red meat in France: Current consumption and alternative scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.111994. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2021.111994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Campylobacter jejuni gene expression after successive stresses mimicking poultry slaughtering steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2021.103795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a path-modelling approach for deciphering causality relationships between microbiota, volatile organic compounds and off-odour profiles during meat spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 348, pp.109208. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of microbiological risks due to red meat consumption in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mran.2020.100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of fresh turkey and pork sausages: Influence of potassium lactate and modified atmosphere packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Jeuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.109501. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of Chilled Fresh Meat Products during Storage: A Quantitative Analysis of Literature Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8081198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Pork QMRA Focusing on Slaughterhouses: Lessons from the Past and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hdaifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahreem Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Microbial Risk Assessment in Poultry Meat: The Central Position of Consumer Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahreem Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hdaifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions : effet sur les communautés microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Beef Meat Quantitative Microbial Risk Assessment Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17030688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the burden of disease attributable to red meat consumption in France: Influence on colorectal cancer and cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.174-186. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2019.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Burden of Iron Deficiency Anemia in France from Iron Intake: Methodological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.2045. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11092045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et bénéfice nutritionnels associés à la consommation de viande rouge en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Listeria monocytogenes, Staphylococcus aureus, and Salmonella enterica under High Hydrostatic Pressure: A Quantitative Analysis of Existing Literature Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (10), pp.1802-1814. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-19-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cell history on the subsequent inactivation of campylobacter jejuni during cold storage under modified atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cryptosporidium-arsenic multi-risk assessment model for infant formula prepared with tap water in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza A Wasiewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lactate and acetate removal on the microbiota of French fresh pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.328-336. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risks and benefits associated with breast milk and infant formula consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.126-145. </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2016.1138101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of campylobacter jejuni contamination on chicken carcasses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.1077-1085. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection procedure of bioprotective cultures for their combined use with High Pressure Processing to control spore-forming bacteria in cooked ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 276, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation of microbiological risk assessment: Potential of omics data for exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy M.W. den Besten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Amézquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bover-Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of a Probabilistic Risk-Benefit Assessment Model for Infant Feeding Integrating Microbiological, Nutritional, and Chemical Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria framework as an innovative tradeoff approach to determine the shelf-life of high pressure-treated poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 233, pp.60 - 72. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments in foodborne pathogen risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.120-126. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risk-benefit assessment associated with food consumption – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.32-58. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/EJNFS/2015/12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health Risk-benefit Assessment Associated with Food Consumption–A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition &amp; Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.32-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of modified atmosphere packaging and high pressure to extend the shelf-life of raw poultry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.54-60. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Salmonella and Listeria monocytogenes level in ready-to-cook poultry meat: Effect of various high pressure treatments and potassium lactate concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.74-83. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional fluorescence difference gel electrophoresis analysis of Listeria monocytogenes submitted to a redox shock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane integrity of Campylobacter jejuni subjected to high pressure is pH-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.89 - 96. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2011.637493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Pressure and Salt on Pork Meat Quality and Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (8), pp.E188 - E194. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2012.02816.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements par hautes pressions hydrostatiques des denrées alimentaires : état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (12), pp.595-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Equivalence for Microbial-Growth-Inhibitory Effects (&amp;quot;Iso-Hurdle Rules&amp;quot;) by Analyzing Disparate Listeria monocytogenes Data with a Gamma-Type Predictive Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kan-King-Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira D. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rama-Heuzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (4), pp.1069 - 1080. </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06691-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hautes pressions et sel : impact sur la qualité technologique et microbiologique de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of high pressure and salt or sodium nitrite to control the growth of endogenous microflora in raw pork meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.373 - 380. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and reducing capacity of Listeria monocytogenes under different initial redox potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Leguerinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (1), pp.256-265. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04426.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and reducing capacity of Listeria monocytogenes under different initial redox potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Campylobacter jejuni in mineral bottled water according to difference in mineral content: Application of the Weibull model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8-9), pp.2213-2219. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of the redox potential and pH of heating media on Listeria monocytogenes heat resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (3), pp.875-883. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03812.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Cj1371 periplasmic protein and the Cj0355c two-component regulator in the Campylobacter jejuni NCTC 11168 response to oxidative stress caused by paraquat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennola Ermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Wren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (9-10), pp.718-26. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed light system as a novel food decontamination technology: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Elmnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakhrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53, pp.813-821. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/W07-042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse adaptative de Listeria monocytogenes au stress osmotique et froid: implication en sécurité des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Elmnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ritz-Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (2), pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6: Principales stratégies de maîtrise de Campylobacter en élevages de volailles et à l'abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Microbiologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-87805-042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8: Stratégies de survie de Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Microbiologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-87805-042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Survival strategies of Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6: Overview of the Campylobacter-Control strategies at stages of poultry farm & slaughterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure processing of meat and meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Technologies in Meat Processing : Production, Processing and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.35-99, 2017, 9781118350683. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118350676.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of breeding methods on microbiota composition, Campylobacter contamination, and its dynamics on broiler carcasses during refrigerated storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nutriome, exposome, and microbiome of breast milk on early growth in infants in the context of prematurity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRN, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring co-occurrences among bacterial communities in broiler meat and the foodborne pathogen Campylobacter for enhanced food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Cano-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaughter line speed and chilling stage: accessible levers for food business operators to reduce the concentration of Campylobacter on broiler carcasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMFH, Jul 2024, Burgos (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait maternel dans tous ses états : le microbiome. Résultats issus du projet lactomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lactacol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité microbiologique de produits de volaille et moyens de maitrise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de recherche Avicole (JRA - JRFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet de stress inspirés du procédé d’abattage du poulet sur le comportement et la réponse moléculaire de Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique internationale sous le thème : Campylobacter thermotolérants spp. et santé publique vétérinaire - webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic bacteria combined with high pressure for a sustainable stabilization process of refrigerated meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST). NLD., Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a risk-benefit assessment framework: application to beef meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q-safe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Ermoupoli, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des variations génétiques de Campylobacter jejuni en lien avec sa survie au stress : vers l’identification de biomarqueurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riou Delacourcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating co-occurences to decoding the interplay between bacterial communities and the foodborne pathogen Campylobacter in broiler meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the fate of Listeria monocytogenes contaminating baby food purées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized European Campylobacter risk assessment approach based on regulatory broiler surveillance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étape de ressuage comme levier potentiel pour contrôler la contamination des carcasses de poulets de chair à l'abattoir par Campylobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Chicken Carcass Surface Cooling During the Slaughter Air-Ventilated Chilling Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Deletrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food, (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chilling stage as a potential lever at the slaughterhouse for controlling Campylobacter in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP's European Symposium on Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aberdeen (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of the Campylobacter jejuni pathogen to stresses inspired by the chicken slaughter process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the slaughter process on inactivation of Campylobacter jejuni and compliance to a Performance Objective (PO) in poultry meat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of combing high pressure and biopreservation on nitrite-reduced diced cooked ham microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaoroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of different gene expression in RNA-sequencing data for the investigation of bioprotectrive effect of Lactobacillusd sakei in beef carpaccios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on predictive modeling in food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du risque de transmission du complexe Mycobacterium tuberculosis à l'humain via la consommation de produits laitiers crus issus d’un élevage caprin infecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Henaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0067, Anses. 2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04854468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04350896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sandrine guillou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0607-9229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060815256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194872934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-8352-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuellement Directrice adjointe d'Unité à SECALIM, Oniris, Nantes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Juin 2022 et mai 2023 Directrice d’Unité à SECALIM, Oniris, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2022</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Directrice adjointe d’Unité à SECALIM, Oniris, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions d’appui à la Direction d’Unité (**Organisation et stratégie scientifique de l’unité, Gestion des ressources humaines, Représentation de la Direction aux réunions d’Oniris et de l’INRAE, Gestion financière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Mai 2005 Ingénieur de recherche à SECALIM, Oniris, Nantes**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions de recherche :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture/montage de nouveaux projets scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> entre Appréciation du risque microbien et données omiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion scientifique et technique des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le domaine de la sécurité microbiologique des aliments en utilisant des approches d’appréciation quantitative du risque à l’aide de modèles de microbiologie prédictive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projets de thèse </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2016) sur la recherche de biomarqueurs géniques d’expression du comportement de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & sur la modélisation de l’altération d’origine bactérienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et / ou mise en œuvre de nouvelles méthodologies expérimentales ou statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> permettant de mieux comprendre ou quantifier le risque microbien :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpréter, diffuser et valoriser les résultats de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 45 publications internationales (dont 6 en premier auteur, 7 en deuxième auteur et 10 en dernier auteur) ; h-index = 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux Dirigés dans le domaine de la sécurité et microbiologie alimentaire pour la formation initiale d’étudiants vétérinaires (3ème et 4ème année)  (96 h eq. TD de 2005 à 2012 puis 50 h en 2012- 2014 et 30 h en 2014 et 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct. 2002 à Avril 2005 Ingénieur de recherche à l’Ecole Nationale Supérieure des Industries Agricoles et Alimentaires (ENSIA), Massy, 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions de recherche :** ATP et stress microbien (dosage d’ATP microbien par HPLC) ; Responsabilité d’appareils HPLC et cytomètre en flux : Encadrement et formation du personnel, Rédaction de procédures qualité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement : en 2003 : CNAM, Chaire de Biochimie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cours de Microbiologie générale et alimentaire (12 h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2002 Vacataire d’enseignement – Cadre de recherche à l’Ecole Nationale Vétérinaire de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux Dirigés dans le domaine de la sécurité et microbiologie alimentaire (96 h eq. TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’une méthode de PCR Quantitative adaptée à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2001 Chef de projet dans le cadre d’une thèse universitaire au Laboratoire d’Analyse Isotopique et Electrochimique de Métabolismes UMR CNRS 6006, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Projet de doctorat : Développement d’une nouvelle méthode douce d’inactivation de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par courant d’électrolyse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Monitorat en chimie (UFR Sciences) et Travaux Pratiques et Dirigés de Chimie et de Biochimie en Deug A et B à l’Université de Nantes (64 h eq. TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 Cadre de recherche à IFREMER, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Extraction, purification et caractérisation d’une enzyme (calpaine) impliquée dans la fraîcheur du poisson</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploration of the Breast Milk Nutriome, Exposome and Microbiome and their Links to Early Growth in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 151, pp.110268. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing slaughter modalities and environmental factors to improve prediction of Campylobacter concentration in broiler carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Poultry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (2), pp.100662. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.japr.2025.100662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-range versus conventional: A comparison of microbial composition and Campylobacter contamination in broiler carcasses after chilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105 (1), pp.106111. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.106111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200 p. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pre-growth and storage conditions on the survival of Listeria monocytogenes in acidic baby fruit purees: Implications for food safety and consumer practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillou Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116861. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive multivariate dataset characterizing bacterial community diversity and Campylobacter contamination level in a large number of conventional broilers carcasses after air chilling and refrigerated storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110858. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing Campylobacter risk assessments across European countries – can the pooled process hygiene criteria data be used in the Danish risk assessment model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27-28, pp.100325. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mran.2024.100325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic integration of omics data reveals the drivers that shape the ecology of microbial meat spoilage scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalal Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1286661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Approach to Describe and Simulate the pH Evolution of Fresh Meat Products Depending on the Preservation Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1114. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11081114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative approach to assess the compliance to a performance objective (PO) of Campylobacter jejuni in poultry meat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 336 (108916), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valider la méthode de RT-qPCR en détection SybrGreen ? Application à l'analyse de la réponse transcriptomique de Campylobacter jejuni soumis à un stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risk-benefit assessment of red meat in France: Current consumption and alternative scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.111994. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2021.111994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Campylobacter jejuni gene expression after successive stresses mimicking poultry slaughtering steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2021.103795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a path-modelling approach for deciphering causality relationships between microbiota, volatile organic compounds and off-odour profiles during meat spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 348, pp.109208. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Beef Meat Quantitative Microbial Risk Assessment Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17030688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of microbiological risks due to red meat consumption in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mran.2020.100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of fresh turkey and pork sausages: Influence of potassium lactate and modified atmosphere packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Jeuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.109501. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of Chilled Fresh Meat Products during Storage: A Quantitative Analysis of Literature Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8081198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Microbial Risk Assessment in Poultry Meat: The Central Position of Consumer Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahreem Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hdaifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Pork QMRA Focusing on Slaughterhouses: Lessons from the Past and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hdaifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahreem Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions : effet sur les communautés microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the burden of disease attributable to red meat consumption in France: Influence on colorectal cancer and cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.174-186. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2019.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et bénéfice nutritionnels associés à la consommation de viande rouge en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Burden of Iron Deficiency Anemia in France from Iron Intake: Methodological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.2045. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11092045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Listeria monocytogenes, Staphylococcus aureus, and Salmonella enterica under High Hydrostatic Pressure: A Quantitative Analysis of Existing Literature Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (10), pp.1802-1814. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-19-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cell history on the subsequent inactivation of campylobacter jejuni during cold storage under modified atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection procedure of bioprotective cultures for their combined use with High Pressure Processing to control spore-forming bacteria in cooked ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 276, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cryptosporidium-arsenic multi-risk assessment model for infant formula prepared with tap water in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza A Wasiewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lactate and acetate removal on the microbiota of French fresh pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.328-336. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risks and benefits associated with breast milk and infant formula consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.126-145. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2016.1138101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of campylobacter jejuni contamination on chicken carcasses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.1077-1085. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation of microbiological risk assessment: Potential of omics data for exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy M.W. den Besten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Amézquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bover-Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of a Probabilistic Risk-Benefit Assessment Model for Infant Feeding Integrating Microbiological, Nutritional, and Chemical Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria framework as an innovative tradeoff approach to determine the shelf-life of high pressure-treated poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 233, pp.60 - 72. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments in foodborne pathogen risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.120-126. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risk-benefit assessment associated with food consumption – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.32-58. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/EJNFS/2015/12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health Risk-benefit Assessment Associated with Food Consumption–A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition &amp; Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.32-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of modified atmosphere packaging and high pressure to extend the shelf-life of raw poultry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.54-60. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Salmonella and Listeria monocytogenes level in ready-to-cook poultry meat: Effect of various high pressure treatments and potassium lactate concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.74-83. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional fluorescence difference gel electrophoresis analysis of Listeria monocytogenes submitted to a redox shock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of high pressure and salt or sodium nitrite to control the growth of endogenous microflora in raw pork meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.373 - 380. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane integrity of Campylobacter jejuni subjected to high pressure is pH-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.89 - 96. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2011.637493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Pressure and Salt on Pork Meat Quality and Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (8), pp.E188 - E194. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2012.02816.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements par hautes pressions hydrostatiques des denrées alimentaires : état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (12), pp.595-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Equivalence for Microbial-Growth-Inhibitory Effects (&amp;quot;Iso-Hurdle Rules&amp;quot;) by Analyzing Disparate Listeria monocytogenes Data with a Gamma-Type Predictive Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kan-King-Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira D. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rama-Heuzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (4), pp.1069 - 1080. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06691-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hautes pressions et sel : impact sur la qualité technologique et microbiologique de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and reducing capacity of Listeria monocytogenes under different initial redox potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Leguerinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (1), pp.256-265. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04426.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and reducing capacity of Listeria monocytogenes under different initial redox potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Campylobacter jejuni in mineral bottled water according to difference in mineral content: Application of the Weibull model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8-9), pp.2213-2219. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of the redox potential and pH of heating media on Listeria monocytogenes heat resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (3), pp.875-883. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03812.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Cj1371 periplasmic protein and the Cj0355c two-component regulator in the Campylobacter jejuni NCTC 11168 response to oxidative stress caused by paraquat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennola Ermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Wren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (9-10), pp.718-26. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed light system as a novel food decontamination technology: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Elmnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakhrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53, pp.813-821. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/W07-042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse adaptative de Listeria monocytogenes au stress osmotique et froid: implication en sécurité des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Elmnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ritz-Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (2), pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8: Stratégies de survie de Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Microbiologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-87805-042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6: Principales stratégies de maîtrise de Campylobacter en élevages de volailles et à l'abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Microbiologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-87805-042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6: Overview of the Campylobacter-Control strategies at stages of poultry farm & slaughterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Survival strategies of Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure processing of meat and meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Technologies in Meat Processing : Production, Processing and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.35-99, 2017, 9781118350683. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118350676.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of breeding methods on microbiota composition, Campylobacter contamination, and its dynamics on broiler carcasses during refrigerated storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nutriome, exposome, and microbiome of breast milk on early growth in infants in the context of prematurity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRN, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait maternel dans tous ses états : le microbiome. Résultats issus du projet lactomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lactacol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring co-occurrences among bacterial communities in broiler meat and the foodborne pathogen Campylobacter for enhanced food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Cano-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaughter line speed and chilling stage: accessible levers for food business operators to reduce the concentration of Campylobacter on broiler carcasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMFH, Jul 2024, Burgos (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité microbiologique de produits de volaille et moyens de maitrise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de recherche Avicole (JRA - JRFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet de stress inspirés du procédé d’abattage du poulet sur le comportement et la réponse moléculaire de Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique internationale sous le thème : Campylobacter thermotolérants spp. et santé publique vétérinaire - webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic bacteria combined with high pressure for a sustainable stabilization process of refrigerated meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST). NLD., Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a risk-benefit assessment framework: application to beef meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q-safe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Ermoupoli, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des variations génétiques de Campylobacter jejuni en lien avec sa survie au stress : vers l’identification de biomarqueurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riou Delacourcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating co-occurences to decoding the interplay between bacterial communities and the foodborne pathogen Campylobacter in broiler meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the fate of Listeria monocytogenes contaminating baby food purées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized European Campylobacter risk assessment approach based on regulatory broiler surveillance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étape de ressuage comme levier potentiel pour contrôler la contamination des carcasses de poulets de chair à l'abattoir par Campylobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chilling stage as a potential lever at the slaughterhouse for controlling Campylobacter in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aberdeen (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Chicken Carcass Surface Cooling During the Slaughter Air-Ventilated Chilling Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Deletrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food, (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the slaughter process on inactivation of Campylobacter jejuni and compliance to a Performance Objective (PO) in poultry meat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of the Campylobacter jejuni pathogen to stresses inspired by the chicken slaughter process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of combing high pressure and biopreservation on nitrite-reduced diced cooked ham microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaoroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of different gene expression in RNA-sequencing data for the investigation of bioprotectrive effect of Lactobacillusd sakei in beef carpaccios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on predictive modeling in food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du risque de transmission du complexe Mycobacterium tuberculosis à l'humain via la consommation de produits laitiers crus issus d’un élevage caprin infecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Henaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0067, Anses. 2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04854468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04350896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="694E7F5F"/>
+    <w:nsid w:val="B2B29C5E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0607-9229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060815256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194872934" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8352-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/060815256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2025.100662" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautefeuille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou Sandrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rez&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116861" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110858" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nauta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moriceau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duqu&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108916" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira Mota" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2021.111994" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103795" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100103" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jeuge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081198" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahreem Khalid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111661" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tesson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17030688" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marie Membre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.05.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11092045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tounian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.430" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNCT4DXK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620884v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-19-132" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617961v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duque" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103263" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza A Wasiewska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cummins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.054" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628858v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-france Pilet" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.06.011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628854v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2016.1138101" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621917v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Daviaud" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.12.017" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621494v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reze" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.04.010" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy M.W. den Besten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Am&#233;zquita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover-Cid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dagnas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12792" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485162v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lerasle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anthoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ch&#233;ret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.05.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.04.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2015/12285" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rez&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54MCHV6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ch&#233;ret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.06.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8QKRHKZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ignatova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.11.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG8X2TLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647253v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laroche" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lamballerie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.637493" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646998v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duranton" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2012.02816.x" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XHRS9JJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650539v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650828v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Pujol" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kan-King-Yu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Marc" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira D. Johnston" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rama-Heuzard" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06691-11" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02320007v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645148v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.08.004" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNSRG58G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662864v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ignatova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leguerinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04426.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653966v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00552974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Renard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00553055v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Guilbot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03812.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354287v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Wren" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.08.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5MW9ZRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667104v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Elmnasser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakhrouf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W07-042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666725v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ritz-Bricaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491815v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491812v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491778v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491776v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01508788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118350676.ch3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490106v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490138v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490134v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490141v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787582v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605240v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riou Delacourcelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490698v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490762v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490689v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490857v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491207v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491212v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789781v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaoroson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947012v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Membre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0607-9229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060815256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194872934" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8352-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/060815256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2025.100662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautefeuille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou Sandrine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rez&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116861" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110858" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nauta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moriceau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duqu&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108916" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira Mota" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2021.111994" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103795" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tesson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17030688" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jeuge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081198" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahreem Khalid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111661" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222106v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111704" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marie Membre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.05.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tounian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.430" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNCT4DXK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11092045" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-19-132" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103263" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.04.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza A Wasiewska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cummins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.054" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-france Pilet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.06.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2016.1138101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Daviaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.12.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy M.W. den Besten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Am&#233;zquita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover-Cid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dagnas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12792" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485162v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lerasle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anthoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ch&#233;ret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.05.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.04.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2015/12285" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rez&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54MCHV6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ch&#233;ret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.06.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8QKRHKZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ignatova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.11.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG8X2TLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duranton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.08.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNSRG58G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laroche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lamballerie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.637493" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2012.02816.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XHRS9JJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650539v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650828v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Pujol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kan-King-Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Marc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira D. Johnston" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rama-Heuzard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06691-11" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02320007v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662864v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ignatova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leguerinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04426.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653966v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00552974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Renard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00553055v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Guilbot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03812.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354287v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Wren" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.08.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5MW9ZRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667104v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Elmnasser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakhrouf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W07-042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666725v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ritz-Bricaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491776v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491778v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01508788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118350676.ch3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490106v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490134v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787582v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605240v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riou Delacourcelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490698v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490762v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490689v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490857v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491212v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491207v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789781v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaoroson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947012v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Membre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>