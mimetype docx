--- v2 (2026-04-14)
+++ v3 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sandrine guillou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0607-9229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060815256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194872934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-8352-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuellement Directrice adjointe d'Unité à SECALIM, Oniris, Nantes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Juin 2022 et mai 2023 Directrice d’Unité à SECALIM, Oniris, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2022</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Directrice adjointe d’Unité à SECALIM, Oniris, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions d’appui à la Direction d’Unité (**Organisation et stratégie scientifique de l’unité, Gestion des ressources humaines, Représentation de la Direction aux réunions d’Oniris et de l’INRAE, Gestion financière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Mai 2005 Ingénieur de recherche à SECALIM, Oniris, Nantes**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions de recherche :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture/montage de nouveaux projets scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> entre Appréciation du risque microbien et données omiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion scientifique et technique des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le domaine de la sécurité microbiologique des aliments en utilisant des approches d’appréciation quantitative du risque à l’aide de modèles de microbiologie prédictive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projets de thèse </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2016) sur la recherche de biomarqueurs géniques d’expression du comportement de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & sur la modélisation de l’altération d’origine bactérienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et / ou mise en œuvre de nouvelles méthodologies expérimentales ou statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> permettant de mieux comprendre ou quantifier le risque microbien :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpréter, diffuser et valoriser les résultats de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 45 publications internationales (dont 6 en premier auteur, 7 en deuxième auteur et 10 en dernier auteur) ; h-index = 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux Dirigés dans le domaine de la sécurité et microbiologie alimentaire pour la formation initiale d’étudiants vétérinaires (3ème et 4ème année)  (96 h eq. TD de 2005 à 2012 puis 50 h en 2012- 2014 et 30 h en 2014 et 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct. 2002 à Avril 2005 Ingénieur de recherche à l’Ecole Nationale Supérieure des Industries Agricoles et Alimentaires (ENSIA), Massy, 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions de recherche :** ATP et stress microbien (dosage d’ATP microbien par HPLC) ; Responsabilité d’appareils HPLC et cytomètre en flux : Encadrement et formation du personnel, Rédaction de procédures qualité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement : en 2003 : CNAM, Chaire de Biochimie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cours de Microbiologie générale et alimentaire (12 h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2002 Vacataire d’enseignement – Cadre de recherche à l’Ecole Nationale Vétérinaire de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux Dirigés dans le domaine de la sécurité et microbiologie alimentaire (96 h eq. TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’une méthode de PCR Quantitative adaptée à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2001 Chef de projet dans le cadre d’une thèse universitaire au Laboratoire d’Analyse Isotopique et Electrochimique de Métabolismes UMR CNRS 6006, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Projet de doctorat : Développement d’une nouvelle méthode douce d’inactivation de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par courant d’électrolyse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Monitorat en chimie (UFR Sciences) et Travaux Pratiques et Dirigés de Chimie et de Biochimie en Deug A et B à l’Université de Nantes (64 h eq. TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 Cadre de recherche à IFREMER, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Extraction, purification et caractérisation d’une enzyme (calpaine) impliquée dans la fraîcheur du poisson</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploration of the Breast Milk Nutriome, Exposome and Microbiome and their Links to Early Growth in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 151, pp.110268. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing slaughter modalities and environmental factors to improve prediction of Campylobacter concentration in broiler carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Poultry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (2), pp.100662. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.japr.2025.100662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-range versus conventional: A comparison of microbial composition and Campylobacter contamination in broiler carcasses after chilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105 (1), pp.106111. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.106111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200 p. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pre-growth and storage conditions on the survival of Listeria monocytogenes in acidic baby fruit purees: Implications for food safety and consumer practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillou Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116861. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive multivariate dataset characterizing bacterial community diversity and Campylobacter contamination level in a large number of conventional broilers carcasses after air chilling and refrigerated storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110858. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing Campylobacter risk assessments across European countries – can the pooled process hygiene criteria data be used in the Danish risk assessment model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27-28, pp.100325. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mran.2024.100325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic integration of omics data reveals the drivers that shape the ecology of microbial meat spoilage scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalal Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1286661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Approach to Describe and Simulate the pH Evolution of Fresh Meat Products Depending on the Preservation Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1114. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11081114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative approach to assess the compliance to a performance objective (PO) of Campylobacter jejuni in poultry meat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 336 (108916), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valider la méthode de RT-qPCR en détection SybrGreen ? Application à l'analyse de la réponse transcriptomique de Campylobacter jejuni soumis à un stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risk-benefit assessment of red meat in France: Current consumption and alternative scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.111994. </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2021.111994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Campylobacter jejuni gene expression after successive stresses mimicking poultry slaughtering steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2021.103795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a path-modelling approach for deciphering causality relationships between microbiota, volatile organic compounds and off-odour profiles during meat spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 348, pp.109208. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Beef Meat Quantitative Microbial Risk Assessment Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17030688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of microbiological risks due to red meat consumption in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mran.2020.100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of fresh turkey and pork sausages: Influence of potassium lactate and modified atmosphere packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Jeuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.109501. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of Chilled Fresh Meat Products during Storage: A Quantitative Analysis of Literature Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8081198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Microbial Risk Assessment in Poultry Meat: The Central Position of Consumer Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahreem Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hdaifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Pork QMRA Focusing on Slaughterhouses: Lessons from the Past and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hdaifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahreem Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions : effet sur les communautés microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the burden of disease attributable to red meat consumption in France: Influence on colorectal cancer and cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.174-186. </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2019.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et bénéfice nutritionnels associés à la consommation de viande rouge en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Burden of Iron Deficiency Anemia in France from Iron Intake: Methodological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.2045. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11092045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Listeria monocytogenes, Staphylococcus aureus, and Salmonella enterica under High Hydrostatic Pressure: A Quantitative Analysis of Existing Literature Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (10), pp.1802-1814. </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-19-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cell history on the subsequent inactivation of campylobacter jejuni during cold storage under modified atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection procedure of bioprotective cultures for their combined use with High Pressure Processing to control spore-forming bacteria in cooked ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 276, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cryptosporidium-arsenic multi-risk assessment model for infant formula prepared with tap water in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza A Wasiewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lactate and acetate removal on the microbiota of French fresh pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.328-336. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risks and benefits associated with breast milk and infant formula consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.126-145. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2016.1138101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of campylobacter jejuni contamination on chicken carcasses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.1077-1085. </w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation of microbiological risk assessment: Potential of omics data for exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy M.W. den Besten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Amézquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bover-Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of a Probabilistic Risk-Benefit Assessment Model for Infant Feeding Integrating Microbiological, Nutritional, and Chemical Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria framework as an innovative tradeoff approach to determine the shelf-life of high pressure-treated poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 233, pp.60 - 72. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments in foodborne pathogen risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.120-126. </w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risk-benefit assessment associated with food consumption – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.32-58. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/EJNFS/2015/12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health Risk-benefit Assessment Associated with Food Consumption–A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition &amp; Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.32-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of modified atmosphere packaging and high pressure to extend the shelf-life of raw poultry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.54-60. </w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Salmonella and Listeria monocytogenes level in ready-to-cook poultry meat: Effect of various high pressure treatments and potassium lactate concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.74-83. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional fluorescence difference gel electrophoresis analysis of Listeria monocytogenes submitted to a redox shock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of high pressure and salt or sodium nitrite to control the growth of endogenous microflora in raw pork meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.373 - 380. </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane integrity of Campylobacter jejuni subjected to high pressure is pH-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.89 - 96. </w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2011.637493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Pressure and Salt on Pork Meat Quality and Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (8), pp.E188 - E194. </w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2012.02816.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements par hautes pressions hydrostatiques des denrées alimentaires : état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (12), pp.595-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Equivalence for Microbial-Growth-Inhibitory Effects (&amp;quot;Iso-Hurdle Rules&amp;quot;) by Analyzing Disparate Listeria monocytogenes Data with a Gamma-Type Predictive Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kan-King-Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira D. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rama-Heuzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (4), pp.1069 - 1080. </w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06691-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hautes pressions et sel : impact sur la qualité technologique et microbiologique de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and reducing capacity of Listeria monocytogenes under different initial redox potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Leguerinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (1), pp.256-265. </w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04426.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and reducing capacity of Listeria monocytogenes under different initial redox potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Campylobacter jejuni in mineral bottled water according to difference in mineral content: Application of the Weibull model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8-9), pp.2213-2219. </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of the redox potential and pH of heating media on Listeria monocytogenes heat resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (3), pp.875-883. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03812.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Cj1371 periplasmic protein and the Cj0355c two-component regulator in the Campylobacter jejuni NCTC 11168 response to oxidative stress caused by paraquat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennola Ermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Wren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (9-10), pp.718-26. </w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed light system as a novel food decontamination technology: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Elmnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakhrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53, pp.813-821. </w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/W07-042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse adaptative de Listeria monocytogenes au stress osmotique et froid: implication en sécurité des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Elmnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ritz-Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (2), pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (5)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8: Stratégies de survie de Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Microbiologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-87805-042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6: Principales stratégies de maîtrise de Campylobacter en élevages de volailles et à l'abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Microbiologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-87805-042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6: Overview of the Campylobacter-Control strategies at stages of poultry farm & slaughterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Survival strategies of Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure processing of meat and meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Technologies in Meat Processing : Production, Processing and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.35-99, 2017, 9781118350683. </w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118350676.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of breeding methods on microbiota composition, Campylobacter contamination, and its dynamics on broiler carcasses during refrigerated storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nutriome, exposome, and microbiome of breast milk on early growth in infants in the context of prematurity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRN, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait maternel dans tous ses états : le microbiome. Résultats issus du projet lactomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lactacol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring co-occurrences among bacterial communities in broiler meat and the foodborne pathogen Campylobacter for enhanced food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Cano-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaughter line speed and chilling stage: accessible levers for food business operators to reduce the concentration of Campylobacter on broiler carcasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMFH, Jul 2024, Burgos (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité microbiologique de produits de volaille et moyens de maitrise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de recherche Avicole (JRA - JRFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet de stress inspirés du procédé d’abattage du poulet sur le comportement et la réponse moléculaire de Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique internationale sous le thème : Campylobacter thermotolérants spp. et santé publique vétérinaire - webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic bacteria combined with high pressure for a sustainable stabilization process of refrigerated meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST). NLD., Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a risk-benefit assessment framework: application to beef meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q-safe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Ermoupoli, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des variations génétiques de Campylobacter jejuni en lien avec sa survie au stress : vers l’identification de biomarqueurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riou Delacourcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating co-occurences to decoding the interplay between bacterial communities and the foodborne pathogen Campylobacter in broiler meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the fate of Listeria monocytogenes contaminating baby food purées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized European Campylobacter risk assessment approach based on regulatory broiler surveillance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étape de ressuage comme levier potentiel pour contrôler la contamination des carcasses de poulets de chair à l'abattoir par Campylobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chilling stage as a potential lever at the slaughterhouse for controlling Campylobacter in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aberdeen (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Chicken Carcass Surface Cooling During the Slaughter Air-Ventilated Chilling Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Deletrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food, (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the slaughter process on inactivation of Campylobacter jejuni and compliance to a Performance Objective (PO) in poultry meat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of the Campylobacter jejuni pathogen to stresses inspired by the chicken slaughter process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of combing high pressure and biopreservation on nitrite-reduced diced cooked ham microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaoroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of different gene expression in RNA-sequencing data for the investigation of bioprotectrive effect of Lactobacillusd sakei in beef carpaccios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on predictive modeling in food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du risque de transmission du complexe Mycobacterium tuberculosis à l'humain via la consommation de produits laitiers crus issus d’un élevage caprin infecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Henaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0067, Anses. 2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04854468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04350896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId283"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> sandrine guillou </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">sandrine-guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-0607-9229</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">060815256</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">194872934</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ResearcherID : </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">http://www.researcherid.com/rid/B-8352-2012</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Actuellement Directrice adjointe d'Unité à SECALIM, Oniris, Nantes</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entre Juin 2022 et mai 2023 Directrice d’Unité à SECALIM, Oniris, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2018 - </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mai 2022</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Directrice adjointe d’Unité à SECALIM, Oniris, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions d’appui à la Direction d’Unité (**Organisation et stratégie scientifique de l’unité, Gestion des ressources humaines, Représentation de la Direction aux réunions d’Oniris et de l’INRAE, Gestion financière)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Depuis Mai 2005 Ingénieur de recherche à SECALIM, Oniris, Nantes**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions de recherche :**</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecriture/montage de nouveaux projets scientifiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> entre Appréciation du risque microbien et données omiques</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion scientifique et technique des projets</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> dans le domaine de la sécurité microbiologique des aliments en utilisant des approches d’appréciation quantitative du risque à l’aide de modèles de microbiologie prédictive.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Direction de </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">projets de thèse </w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">(</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">4</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> depuis 2016) sur la recherche de biomarqueurs géniques d’expression du comportement de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter,</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> & sur la modélisation de l’altération d’origine bactérienne</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Développement et / ou mise en œuvre de nouvelles méthodologies expérimentales ou statistiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> permettant de mieux comprendre ou quantifier le risque microbien :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">·  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Interpréter, diffuser et valoriser les résultats de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> 45 publications internationales (dont 6 en premier auteur, 7 en deuxième auteur et 10 en dernier auteur) ; h-index = 14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux Dirigés dans le domaine de la sécurité et microbiologie alimentaire pour la formation initiale d’étudiants vétérinaires (3ème et 4ème année)  (96 h eq. TD de 2005 à 2012 puis 50 h en 2012- 2014 et 30 h en 2014 et 2015)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oct. 2002 à Avril 2005 Ingénieur de recherche à l’Ecole Nationale Supérieure des Industries Agricoles et Alimentaires (ENSIA), Massy, 91</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Missions de recherche :** ATP et stress microbien (dosage d’ATP microbien par HPLC) ; Responsabilité d’appareils HPLC et cytomètre en flux : Encadrement et formation du personnel, Rédaction de procédures qualité</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Enseignement : en 2003 : CNAM, Chaire de Biochimie, Paris</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Cours de Microbiologie générale et alimentaire (12 h)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2001-2002 Vacataire d’enseignement – Cadre de recherche à l’Ecole Nationale Vétérinaire de Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Travaux Dirigés dans le domaine de la sécurité et microbiologie alimentaire (96 h eq. TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Développement d’une méthode de PCR Quantitative adaptée à </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Listeria monocytogenes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1998-2001 Chef de projet dans le cadre d’une thèse universitaire au Laboratoire d’Analyse Isotopique et Electrochimique de Métabolismes UMR CNRS 6006, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Projet de doctorat : Développement d’une nouvelle méthode douce d’inactivation de </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Saccharomyces cerevisiae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> par courant d’électrolyse</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions d’enseignement :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Monitorat en chimie (UFR Sciences) et Travaux Pratiques et Dirigés de Chimie et de Biochimie en Deug A et B à l’Université de Nantes (64 h eq. TD)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">1997 Cadre de recherche à IFREMER, Nantes</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Missions de recherche :</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> Extraction, purification et caractérisation d’une enzyme (calpaine) impliquée dans la fraîcheur du poisson</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (56)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyzing slaughter modalities and environmental factors to improve prediction of Campylobacter concentration in broiler carcasses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Poultry Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 35 (2), pp.100662. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.japr.2025.100662⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05450331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Free-range versus conventional: A comparison of microbial composition and Campylobacter contamination in broiler carcasses after chilling</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poultry Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 105 (1), pp.106111. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.psj.2025.106111⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05400966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Exploration of the Breast Milk Nutriome, Exposome and Microbiome and their Links to Early Growth in Preterm Infants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Nutritional Biochemistry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 151, pp.110268. </w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jnutbio.2026.110268⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05478077v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of pre-growth and storage conditions on the survival of Listeria monocytogenes in acidic baby fruit purees: Implications for food safety and consumer practices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillou Sandrine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 217, pp.116861. </w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2025.116861⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05113902v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Risk Assess Europe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 200 p. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2903/fr.efsa.2025.FR-0062⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05124696v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extensive multivariate dataset characterizing bacterial community diversity and Campylobacter contamination level in a large number of conventional broilers carcasses after air chilling and refrigerated storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 56, pp.110858. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2024.110858⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04778036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmonizing Campylobacter risk assessments across European countries – can the pooled process hygiene criteria data be used in the Danish risk assessment model ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 27-28, pp.100325. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mran.2024.100325⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04777973v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Holistic integration of omics data reveals the drivers that shape the ecology of microbial meat spoilage scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalal Werner</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 14, </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fmicb.2023.1286661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04282392v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Bayesian Approach to Describe and Simulate the pH Evolution of Fresh Meat Products Depending on the Preservation Conditions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 11 (8), pp.1114. </w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods11081114⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination of High-Pressure Treatment at 500 MPa and Biopreservation with a Lactococcus lactis Strain for Lowering the Bacterial Growth during Storage of Diced Cooked Ham with Reduced Nitrite Salt</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 10 (2), pp.1-14. </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms10020456⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03798971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of Campylobacter jejuni gene expression after successive stresses mimicking poultry slaughtering steps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 98, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2021.103795⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03566755v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risk-benefit assessment of red meat in France: Current consumption and alternative scenarios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 149, pp.111994. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2021.111994⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03122018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comment valider la méthode de RT-qPCR en détection SybrGreen ? Application à l'analyse de la réponse transcriptomique de Campylobacter jejuni soumis à un stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cahier des Techniques de l'INRA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 104, pp.1-26</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04625620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative approach to assess the compliance to a performance objective (PO) of Campylobacter jejuni in poultry meat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 336 (108916), pp.1-7. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2020.108916⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03493612v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Application of a path-modelling approach for deciphering causality relationships between microbiota, volatile organic compounds and off-odour profiles during meat spoilage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 348, pp.109208. </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2021.109208⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03210645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative assessment of microbiological risks due to red meat consumption in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbial Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 15, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.mran.2020.100103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03235869v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of fresh turkey and pork sausages: Influence of potassium lactate and modified atmosphere packaging</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sabine Jeuge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Hélène Desmonts</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 137, pp.109501. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2020.109501⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02892620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spoilage of Chilled Fresh Meat Products during Storage: A Quantitative Analysis of Literature Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis Coroller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microorganisms</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8 (8), pp.1-27. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/microorganisms8081198⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02917422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Critical Analysis of Pork QMRA Focusing on Slaughterhouses: Lessons from the Past and Future Trends</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hdaifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahreem Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1-21. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111704⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03222106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Review of Quantitative Microbial Risk Assessment in Poultry Meat: The Central Position of Consumer Behavior</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahreem Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ammar Hdaifeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Foods</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 9 (11), pp.1-26. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/foods9111661⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03224966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Large-scale multivariate dataset on the characterization of microbiota diversity, microbial growth dynamics, metabolic spoilage volatilome and sensorial profiles of two industrially produced meat products subjected to changes in lactate concentration and packaging atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Poirier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ngoc-Du Martin Luong</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Data in Brief</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 30, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dib.2020.105453⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (data paper)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02914971v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions : effet sur les communautés microbiennes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Champomier-Vergès</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Chaillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Viandes et Produits Carnés</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.1-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02960426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Systematic Review of Beef Meat Quantitative Microbial Risk Assessment Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Tesson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 17 (3), pp.1-28. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijerph17030688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03233675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the burden of disease attributable to red meat consumption in France: Influence on colorectal cancer and cardiovascular diseases</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food and Chemical Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 130, pp.174-186. </w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fct.2019.05.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628364v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of the Burden of Iron Deficiency Anemia in France from Iron Intake: Methodological Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrick Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrients</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 11 (9), pp.2045. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/nu11092045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320328v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Risque et bénéfice nutritionnels associés à la consommation de viande rouge en France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Tounian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nutrition Clinique et Métabolisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 33 (1), pp.109. </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.nupar.2019.01.430⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of cell history on the subsequent inactivation of campylobacter jejuni during cold storage under modified atmosphere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 84, pp.1-8. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2019.103263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inactivation of Listeria monocytogenes, Staphylococcus aureus, and Salmonella enterica under High Hydrostatic Pressure: A Quantitative Analysis of Existing Literature Data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Protection</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 82 (10), pp.1802-1814. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4315/0362-028X.JFP-19-132⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02620884v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biopréservation et hautes pressions: des outils pour la maîtrise des dangers microbiologiques dans les aliments.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane André</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Christine Champomier-Verges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Feurer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Industries Alimentaires et Agricoles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 61, pp.34-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02618848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a cryptosporidium-arsenic multi-risk assessment model for infant formula prepared with tap water in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luiza A Wasiewska</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">E. Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 108, pp.558-570. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2018.03.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621703v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of lactate and acetate removal on the microbiota of French fresh pork sausages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-france Pilet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 76, pp.328-336. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.fm.2018.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628858v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risks and benefits associated with breast milk and infant formula consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Reviews in Food Science and Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 58 (1), pp.126-145. </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/10408398.2016.1138101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02628854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantification of campylobacter jejuni contamination on chicken carcasses in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duque</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samuel Daviaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Research International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 106, pp.1077-1085. </w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodres.2017.12.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selection procedure of bioprotective cultures for their combined use with High Pressure Processing to control spore-forming bacteria in cooked ham</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Reze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 276, pp.28-38. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2018.04.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02621494v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development and Application of a Probabilistic Risk-Benefit Assessment Model for Infant Feeding Integrating Microbiological, Nutritional, and Chemical Components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enda Cummins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Risk Analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-29. </w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/risa.12792⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02619855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Next generation of microbiological risk assessment: Potential of omics data for exposure assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heidy M.W. den Besten</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alejandro Amézquita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Bover-Cid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Dagnas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariem Ellouze</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2017.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02622233v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-criteria framework as an innovative tradeoff approach to determine the shelf-life of high pressure-treated poultry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 233, pp.60 - 72. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2016.05.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01485162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Latest developments in foodborne pathogen risk assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 8, pp.120-126. </w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.cofs.2016.04.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02635910v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public health risk-benefit assessment associated with food consumption – A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Le Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition and Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 5 (1), pp.32-58. </w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.9734/EJNFS/2015/12285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02634778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Public Health Risk-benefit Assessment Associated with Food Consumption–A Review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Boué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Antignac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Bizec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Nutrition &amp; Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 5 (1), pp.32-58</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05580500v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Salmonella and Listeria monocytogenes level in ready-to-cook poultry meat: Effect of various high pressure treatments and potassium lactate concentrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Food Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186, pp.74-83. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijfoodmicro.2014.06.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315987v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of modified atmosphere packaging and high pressure to extend the shelf-life of raw poultry sausage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">V. Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 23, pp.54-60. </w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2014.02.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02316001v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two-dimensional fluorescence difference gel electrophoresis analysis of Listeria monocytogenes submitted to a redox shock.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blandine Guével</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Com</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Proteomics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 79, pp.13-27. </w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jprot.2012.11.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00877138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Membrane integrity of Campylobacter jejuni subjected to high pressure is pH-dependent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">High Pressure Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 32 (1), pp.89 - 96. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/08957959.2011.637493⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02647253v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of High Pressure and Salt on Pork Meat Quality and Microstructure</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Food Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 77 (8), pp.E188 - E194. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1750-3841.2012.02816.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02646998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traitements par hautes pressions hydrostatiques des denrées alimentaires : état de l’art</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 163 (12), pp.595-614</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing Equivalence for Microbial-Growth-Inhibitory Effects (&amp;quot;Iso-Hurdle Rules&amp;quot;) by Analyzing Disparate Listeria monocytogenes Data with a Gamma-Type Predictive Model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure L. Pujol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denis Kan-King-Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvan Le Marc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moira D. Johnston</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florence Rama-Heuzard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied and Environmental Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 78 (4), pp.1069 - 1080. </w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1128/AEM.06691-11⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02650828v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hautes pressions et sel : impact sur la qualité technologique et microbiologique de la viande de porc</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAA La revue des industries agroalimentaires</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, pp.22-23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02320007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combined use of high pressure and salt or sodium nitrite to control the growth of endogenous microflora in raw pork meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Duranton</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Romuald Chéret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie de Lamballerie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Innovative Food Science &amp; Emerging Technologies / Innovative Food Science and Emerging Technologies </w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 16, pp.373 - 380. </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifset.2012.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02645148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and reducing capacity of Listeria monocytogenes under different initial redox potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve H. Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I Leguerinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 108 (1), pp.256-265. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2009.04426.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02662864v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth and reducing capacity of Listeria monocytogenes under different initial redox potential</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-10</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653966v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of Campylobacter jejuni in mineral bottled water according to difference in mineral content: Application of the Weibull model</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Garrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. A. Renard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 42 (8-9), pp.2213-2219. </w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.watres.2007.11.035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00552974v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the effect of the redox potential and pH of heating media on Listeria monocytogenes heat resistance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariya Ignatova</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Leguérinel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Margareth Guilbot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Prévost</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 105 (3), pp.875-883. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-2672.2008.03812.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00553055v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of the Cj1371 periplasmic protein and the Cj0355c two-component regulator in the Campylobacter jejuni NCTC 11168 response to oxidative stress caused by paraquat.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Garénaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwennola Ermel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brendan Wren</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Research in Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 159 (9-10), pp.718-26. </w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.resmic.2008.08.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00354287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pulsed light system as a novel food decontamination technology: a review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Elmnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Françoise Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicole Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Bakhrouf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Canadian Journal of Microbiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 53, pp.813-821. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1139/W07-042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02667104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Réponse adaptative de Listeria monocytogenes au stress osmotique et froid: implication en sécurité des aliments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Elmnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Ritz-Bricaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Leroi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">N. Orange</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de Médecine Vétérinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 157 (2), pp.92-101</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02666725v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 6: Principales stratégies de maîtrise de Campylobacter en élevages de volailles et à l'abattoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Microbiologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-87805-042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre 8: Stratégies de survie de Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société Française de Microbiologie. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 978-2-87805-042-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of real-time DNA analyses, biomarkers, resistance measurement, and ecosystem management in Campylobacter risk analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jasmina Vidic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Auger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marco Marin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesco Rizzotto</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Present Knowledge in Food Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.752-776, 2023, </w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/B978-0-12-819470-6.00026-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 8: Survival strategies of Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491778v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapter 6: Overview of the Campylobacter-Control strategies at stages of poultry farm & slaughterhouse</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Campylobacter</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-pressure processing of meat and meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Lerasle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Simonin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel M. Federighi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Emerging Technologies in Meat Processing : Production, Processing and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, John Wiley and Sons, pp.35-99, 2017, 9781118350683. </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/9781118350676.ch3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01508788v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (10)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of breeding methods on microbiota composition, Campylobacter contamination, and its dynamics on broiler carcasses during refrigerated storage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béatrice Laroche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2025, Madrid (ES), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the nutriome, exposome, and microbiome of breast milk on early growth in infants in the context of prematurity.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chloé Douarec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Younes Moulazem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mikaël Croyal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Recherche en Néonatalogie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, SFRN, Dec 2025, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05417126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring co-occurrences among bacterial communities in broiler meat and the foodborne pathogen Campylobacter for enhanced food safety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Projet exploratoire SYALSA -LactOMICS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Cécile Alexandre-Gouabau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Germán Cano-Sancho</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evelyne Vigneau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Mahieu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Moyon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journées Francophones de Nutrition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2024, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04878941v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slaughter line speed and chilling stage: accessible levers for food business operators to reduce the concentration of Campylobacter on broiler carcasses.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ICMFH, Jul 2024, Burgos (Spain), Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le lait maternel dans tous ses états : le microbiome. Résultats issus du projet lactomics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire Lactacol</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2024, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490141v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qualité microbiologique de produits de volaille et moyens de maitrise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stella Planchon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14èmes Journées de recherche Avicole (JRA - JRFG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2022, Tours, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Evaluation de l’effet de stress inspirés du procédé d’abattage du poulet sur le comportement et la réponse moléculaire de Campylobacter jejuni</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème journée scientifique internationale sous le thème : Campylobacter thermotolérants spp. et santé publique vétérinaire - webinaire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Alger, Algeria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490636v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lactic bacteria combined with high pressure for a sustainable stabilization process of refrigerated meat products</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32. EFFoST international conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Federation of Food Science and Technology (EFFoST). NLD., Nov 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02787582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Development of a risk-benefit assessment framework: application to beef meat consumption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juliana de Oliveira Mota</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice H.F. Pierre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Q-safe International Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2017, Ermoupoli, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01605240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (11)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse des variations génétiques de Campylobacter jejuni en lien avec sa survie au stress : vers l’identification de biomarqueurs ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Charlotte Riou Delacourcelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2025</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05494951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating co-occurences to decoding the interplay between bacterial communities and the foodborne pathogen Campylobacter in broiler meat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Hautefeuille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raouf Tareb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boris Misery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490698v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What is the fate of Listeria monocytogenes contaminating baby food purées</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Bouju-Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2024, Burgos, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a harmonized European Campylobacter risk assessment approach based on regulatory broiler surveillance data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maarten Nauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Genève, Switzerland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'étape de ressuage comme levier potentiel pour contrôler la contamination des carcasses de poulets de chair à l'abattoir par Campylobacter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Microbes 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2023, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The chilling stage as a potential lever at the slaughterhouse for controlling Campylobacter in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IAFP European Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2023, Aberdeen (Ecosse), United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05490857v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study of the Chicken Carcass Surface Cooling During the Slaughter Air-Ventilated Chilling Step</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francis Lauriau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elodie Brams</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emma Deletrez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Cappelier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sofia Strubbia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Congress on Engineering and Food, (ICEF14)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2023, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05430917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular responses of the Campylobacter jejuni pathogen to stresses inspired by the chicken slaughter process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Rezé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albert Rossero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491207v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of the slaughter process on inactivation of Campylobacter jejuni and compliance to a Performance Objective (PO) in poultry meat in France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benjamin Duqué</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Justine Canon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabila Haddad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeanne-Marie Membré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Micro 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2022, Athenes, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05491212v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of combing high pressure and biopreservation on nitrite-reduced diced cooked ham microbiota</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihanta Ramaoroson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Anthoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5. International Conference on Microbial Diversity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2019, Catane, Italy. , 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02789781v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quantitative analysis of different gene expression in RNA-sequencing data for the investigation of bioprotectrive effect of Lactobacillusd sakei in beef carpaccios</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephane Chaillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Guillou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gwendoline Coeuret</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monique Zagorec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jm Membre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on predictive modeling in food</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2015, Rio de Janeiro, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02947012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l’Anses relatif à l’évaluation du risque de transmission du complexe Mycobacterium tuberculosis à l'humain via la consommation de produits laitiers crus issus d’un élevage caprin infecté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Daube</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Federighi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claire Le Henaff-Le Marrec</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2024-SA-0067, Anses. 2024, 26 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04854468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la définition des souches pathogènes d’Escherichia coli productrices de shigatoxines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2020-SA-0095, Anses. 2023, 63 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Avis de l'Anses relatif à la présence de parasites Toxocara spp. dans les viandes de sanglier sauvage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Fravalo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Auvray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mickaël Boni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Borges</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Bornert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2023-SA-0055, Anses. 2023, pp.20</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04350896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation des impacts sur la santé publique de la dynamique des populations de renards</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emmanuelle Gilot-Fromont</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabelle Villena</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elsa Bonnaud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Claude Fischer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Etienne Giraud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Saisine n°2022-SA-0049, Anses. 2023, 200 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">anses-04171242v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId293"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -107,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="B2B29C5E"/>
+    <w:nsid w:val="288EE2EF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -338,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0607-9229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060815256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194872934" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8352-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/060815256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450331v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2025.100662" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400966v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautefeuille" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106111" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113902v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou Sandrine" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rez&#233;" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116861" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110858" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nauta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moriceau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493612v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duqu&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108916" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625620v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122018v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira Mota" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2021.111994" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566755v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103795" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233675v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tesson" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17030688" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235869v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100103" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892620v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jeuge" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109501" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917422v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081198" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224966v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahreem Khalid" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111661" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222106v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111704" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628364v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marie Membre" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.05.023" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620586v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tounian" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.430" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNCT4DXK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320328v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11092045" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620884v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-19-132" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617961v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duque" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103263" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621494v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reze" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.04.010" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621703v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza A Wasiewska" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cummins" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.054" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628858v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-france Pilet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.06.011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628854v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2016.1138101" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621917v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Daviaud" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.12.017" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622233v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy M.W. den Besten" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Am&#233;zquita" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover-Cid" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dagnas" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.006" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619855v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12792" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485162v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lerasle" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anthoine" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ch&#233;ret" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.05.027" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635910v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.04.011" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634778v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2015/12285" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580500v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizec" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316001v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rez&#233;" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.009" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54MCHV6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ch&#233;ret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.06.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8QKRHKZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877138v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ignatova" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.11.010" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG8X2TLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645148v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duranton" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.08.004" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNSRG58G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647253v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laroche" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lamballerie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.637493" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646998v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2012.02816.x" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XHRS9JJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650539v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650828v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Pujol" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kan-King-Yu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Marc" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira D. Johnston" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rama-Heuzard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06691-11" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02320007v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662864v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ignatova" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leguerinel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04426.x" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653966v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00552974v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Renard" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.035" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00553055v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Guilbot" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03812.x" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354287v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Wren" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.08.001" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5MW9ZRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667104v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Elmnasser" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakhrouf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W07-042" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666725v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ritz-Bricaud" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491812v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491815v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491776v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491778v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01508788v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118350676.ch3" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490106v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490141v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490138v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490134v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490552v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490636v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787582v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605240v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494951v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riou Delacourcelle" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490698v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490762v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490689v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490856v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490857v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491212v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491207v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789781v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaoroson" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947012v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Membre" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/sandrine-guillou" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0607-9229" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/060815256" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/194872934" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/http://www.researcherid.com/rid/B-8352-2012" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.theses.fr/fr/060815256" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05450331v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Lauriau" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sofia Strubbia" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Cappelier" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Mahieu" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Haddad" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.japr.2025.100662" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05400966v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hautefeuille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Guillou" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Bouju-Albert" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boris Misery" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Laroche" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.psj.2025.106111" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05478077v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Moyon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Douarec" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Younes Moulazem" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Croyal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jnutbio.2026.110268" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05113902v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillou Sandrine" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Rez&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2025.116861" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124696v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Gilot-Fromont" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Villena" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elsa Bonnaud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Fischer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Giraud" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2903/fr.efsa.2025.FR-0062" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04778036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raouf Tareb" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110858" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04777973v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maarten Nauta" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2024.100325" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04282392v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Poirier" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwendoline Coeuret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-H&#233;l&#232;ne Desmonts" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalal Werner" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fmicb.2023.1286661" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03689467v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ngoc-Du Martin Luong" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Coroller" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Zagorec" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Moriceau" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Anthoine" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods11081114" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03798971v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Chaillou" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaroson" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Rossero" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms10020456" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03566755v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duqu&#233;" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne-Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2021.103795" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03122018v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira Mota" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice H.F. Pierre" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2021.111994" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04625620v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03493612v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justine Canon" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2020.108916" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03210645v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2021.109208" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03235869v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mran.2020.100103" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02892620v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Jeuge" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Feurer" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2020.109501" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02917422v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/microorganisms8081198" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03222106v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Hdaifeh" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahreem Khalid" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Bou&#233;" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enda Cummins" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111704" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03224966v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Federighi" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/foods9111661" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02914971v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2020.105453" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02960426v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Champomier-Verg&#232;s" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03233675v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Tesson" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17030688" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628364v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marie Membre" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fct.2019.05.023" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-02320328v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Tounian" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu11092045" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620586v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana de Oliveira" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Tounian" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nupar.2019.01.430" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QNCT4DXK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02617961v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Duque" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2019.103263" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02620884v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4315/0362-028X.JFP-19-132" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02618848v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Simonin" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Andr&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Chaillou" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Champomier-Verges" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621703v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luiza A Wasiewska" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Cummins" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Antignac" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Le Bizec" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2018.03.054" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5V791N8F-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628858v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-france Pilet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.fm.2018.06.011" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZXLTGW1-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628854v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/10408398.2016.1138101" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621917v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Daviaud" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanne Marie Membr&#233;" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodres.2017.12.017" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4M6FCWZH-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02621494v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Reze" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2018.04.010" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N1W074SW-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619855v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/risa.12792" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02622233v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heidy M.W. den Besten" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alejandro Am&#233;zquita" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Bover-Cid" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Dagnas" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariem Ellouze" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2017.10.006" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01485162v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Lerasle" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Anthoine" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ch&#233;ret" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2016.05.027" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02635910v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cofs.2016.04.011" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02634778v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/EJNFS/2015/12285" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05580500v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Bizec" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02315987v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Antoine" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romuald Ch&#233;ret" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijfoodmicro.2014.06.019" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q8QKRHKZ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02316001v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Rez&#233;" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2014.02.009" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-T54MCHV6-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-rennes.hal.science/hal-00877138v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ignatova" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Gu&#233;vel" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Com" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jprot.2012.11.010" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZG8X2TLG-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02647253v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Laroche" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. de Lamballerie" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/08957959.2011.637493" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646998v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Duranton" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie de Lamballerie" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1750-3841.2012.02816.x" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-5XHRS9JJ-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650539v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650828v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure L. Pujol" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Kan-King-Yu" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Le Marc" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moira D. Johnston" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Rama-Heuzard" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/AEM.06691-11" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-dijon.hal.science/hal-02320007v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02645148v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifset.2012.08.004" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VNSRG58G-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662864v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariya Ignatova" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve H. Pr&#233;vost" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Leguerinel" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2009.04426.x" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00653966v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pr&#233;vost" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Legu&#233;rinel" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00552974v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Garrec" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. A. Renard" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.watres.2007.11.035" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00553055v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margareth Guilbot" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2672.2008.03812.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00354287v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Gar&#233;naux" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwennola Ermel" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brendan Wren" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.resmic.2008.08.001" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D5MW9ZRQ-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667104v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Elmnasser" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Leroi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Orange" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bakhrouf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1139/W07-042" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666725v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Ritz-Bricaud" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Leroi" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Orange" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491815v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Federighi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491812v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491747v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jasmina Vidic" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Auger" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Marin" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Rizzotto" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/B978-0-12-819470-6.00026-3" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491778v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491776v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01508788v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118350676.ch3" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490106v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05417126v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490138v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04878941v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie C&#233;cile Alexandre-Gouabau" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Germ&#225;n Cano-Sancho" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Vigneau" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490134v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490141v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490552v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Planchon" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490636v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787582v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01605240v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05494951v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Riou Delacourcelle" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490698v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490762v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490689v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490856v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05490857v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05430917v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Brams" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Deletrez" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491207v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05491212v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02789781v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihanta Ramaoroson" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02947012v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jm Membre" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04854468v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Daube" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Le Henaff-Le Marrec" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Fravalo" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Auvray" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171498v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micka&#235;l Boni" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Borges" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bornert" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04350896v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anses.hal.science/anses-04171242v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>